--- v0 (2026-08-20)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11045a39e43436663f45901931131e421.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c8878ad6d4b3354c893198c595ecae2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157886e6a3d1b5eee65a2dde1ef056073.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9ea1295fce85de9a1b20f98cd33e644.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad03f9cfd8faa1538182512c4f1c71195.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ed18e8b664f3977bdf9afb91cacc916.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c74b21fea8c483b6b406ae2e7ad6f27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eebff1dfdb122551fd36d740b0e0478.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9c678ff10267910d96bce4d86606789.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c6fe8a599e74de6af82be126f9a0eb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6c1680bebbe764916c3b3ded1025f011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0d63aa16e68980757f40e288ebb5bc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deaa01090879b88ff64b874ccba805e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425491aa8be530bc26e89c8533a9911114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6ec187509c1da2db614948ee461a7a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abd091f62431a705ce3386ebe26d64016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7df23671b8481ae94e8c1758974e6de17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4ff245ad889731e4b835eafd72e98a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae066927a1f70b24d6a7c43f75dcca519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0aed662a52681f434d5847a552079620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614e68bf6695e4adff364735b80649a121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aadea5ff7c344f186c972cb151124f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dfa2eab6afd3a4b054c139f56a91bf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7aeb32da58d09f87311ec12ad4285624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c417654bf796e6f2e9d0d4d5d425af0925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443371142566af56ad2831ffde0382b126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd668f4e0c82784132a41354d401125f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bce182127d33aef640198384df9182d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78854d2aa1dda684f105102849122c1d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb4c419377802269be6a174f1fa1c0f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96713a275bd2ed524da296d30002685931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167140580497b7d05e99b437d0e4ebeb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89313504fe4f020ebde82ab8580e895633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e48de696471dd6cd429c9a22390ded234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00737bb2f4599184ee93cdebd524cf0335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae799a9886cf51e05caa45d2dd9d55a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7478041b2e736a0f77fbf089c646c037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01e3768a521b7abc79d2c61d899e6fc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16368eeeaffcc48e5d94f7d7d4645e7a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c46d1a4c729d5e6df44169fc5a15bce40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f731cc7a0e10af5618d65d4fffad9afc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814240cd206b3f02f8ea5955dbcb2dbe42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6556d5bd783645e285cd9baa37830343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916d707d0cbdbbb91ecf4f97e6994aa344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1359d181b5e924f88af749d7b12292df45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e83ea252411e444d6c9064a7ecff52546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62edc13a3cc0ac96caccb741d4f671c047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79364b8734736f59b7276763cd1e3d848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7219a0b463d566c39a1d12fd28eeb149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a3849419218bfe6c5b99ba1c8b5d8c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e240168b9aeebd0f78b20929c531075951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be2fb8d2acda86e6eecfa5cfe0a3d2752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d992e2f57f750280cfe5e2cdcd969953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a584ba6b23344ad55c4781b92e36c954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2525560a80a6a1a2cb72e0b34582b155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1dd5a495daff666ecd9021327e5f9556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f8410e7a299e83a4e6ab1d9284134657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bda9041154cc1fe58c0782d27bef6858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdeb3b1cbaf1cf66a9a52b371cd598859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e847b85a0e79941dc5e810887c3dc92b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ebaa3b0f0e2edb2b1af5214e3d10ce61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774219121fa2ad3bf95dfc160c01772662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a14fd138be2c57369d1c05684db2fc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7af5b1262a6870013d9fafc44558d8364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdd6978332e31128f195104b38c92e865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e674f00cd54c2a4ad68bc1e2b714d9166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538ad0b812a32d3748020dedaa7e415e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e89871acb9e0f31212ed0aeb96e30068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84742d2125dd07bbbe80245a39e227ca69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ab1f3b091dac1062fb908b258a037c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a511668b3fd429e4fe4680eee08086d371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fcfd530d70382930d17310a5cfb9c472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a95be6dfd16f20c289fa4824445a4773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd28de4b49d202a2749849bcfd47034074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53689d459052cb471803c25d5c3198475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc5b2d29db03e122d2560039b572dc276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1c8ea469be12946f091242fa5d24f477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15b377adbdf8225919f25cdf1d15af978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cc85dcef152e0d3e2fa84492e93e2879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347c9f7ee9b53d9a5d3ee31e4f0a0d7180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30de4238e4778996bad6cf4733b6809b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c88430bc57ffe21227109019ba6e3982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540d7d81a68994c205d2fa81880a911a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eab06d6efab66e3e5edf86b81dd01484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546ceba55cafafac8acf641e7a75701185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d7794763f8b2360e6c53f5befa08cd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cf23bd239e18df667a9c134007734387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa73986d735ffdc08c8c013ef98dcc1c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff2836ecf05131b368a6ed867f279ff89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb73c049792ed1c4438f7e771c623a890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec635c0a157e05047c637712cf6234d391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86253011738510a531570b16995951fc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf09006d9ec3937bb0693e1387b206393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f617689a69d7b241c738d30bf7215994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5a592a29db2f1168366c935057c85995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a2bff76a9658170f27a59f9299800c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cd580325182dc97c8bb13e607ed64697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd853976f5185223d7aaba1f3217b6ef98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc22e089d767fc4cf62b46d041dcfdbf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e750df8f890b382b03fc219674c582a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98be7786d127e0b259be17e923105f82101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dce950b94f70d74fb339714e0ca0bf4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5753021372980f692265e909e9028d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece1d5a572cec112dc4f1319095ef5f5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4073dd2b6049f5a076d9bb7a0d86634b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652d36d500980274cdb0ef9fa05e734d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4171883f12e7b30baba87d724a08a991107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d0a0de4b0aba5f6001ecc4d0dfc793108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cae84ea272886b5182061dc0d5e1dd3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1b2c898ae1b368063f9920619147ed110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a94cdcdccc5d0982ed991303ea7ce37111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c801a066b5f060878dfefb237ffb5b4b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a134f0e613f3694c6943a4d8f0f354113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e19479d750919791697ff4b4b5a9701114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334431241a307bf66bd6f59bd31efe74115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d4d14522b9ee8293b27400724c245e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ae977cabcbb81204e8260def195557117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801c0551c26d9cc6358bc0e1d1d69df4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcd1864e2f0ac0f0105e09377822b07119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7cc84a005febeb5e802b281e12a652120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14d983eef4951a8eaded3f69f7e2e9e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e256126b9fb7630cb7ffdc44f0a275122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc2094a588b2fcd139bfbc891e51887123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9622b57cb0606db39d1c41d3daf2f12b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a526dd71651732d9e8f825a0371b43a5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e870e77250d098fb7502f2a7c9e45f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9393142bc6b5293fc51f915784a6d968127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e703bbebd29ebde950fad7f115ca09128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8811ce76e654d697540504e1a9a8d3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3208a5ca38ac3bf5f62b39dac0a5f0d1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ef2c39e7b1ecfc6e73319097bca6ca131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f68303d8237cd173241f93076dd23a9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b019741d3e6dcebf9be8e819a766b1b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7158aedbab6e91af7575e017b697a3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a2313e0e969af36ec38d68680ee02c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8867fd47308a5393220edffa831e13c3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c1cdcde33573540cb0f72c5320fd15137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ab8d266b6ec14e21189f62a6cdc541138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab338b86a9306ed6f8d2dd1100a80d9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2d5dcceb4f48660c9a2fa2982fc873140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab87fe988fb897dfd3ac3f6f0d73e2d8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85527ff0e2c457f85b07db5da6f28cd4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57a87f0d8f4cba00aa588d1826097b5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71d8470250b8146b666f1599d092d6d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893a967460b94441d3db59bea32a57e4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89885ee48fba004b4c432a963c8da54d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f9926742ad8e8fb733dbc4c54d4200147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64ab3b1678e3b91caa803bc39b8cbbe148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73185bc8a67b7406de13e7c15ada5624149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb71f49f302278ecabe8ab3423eb1be150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc768060760f96347ff22a1a249fa126151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e73c88860ad012a9ba491bd064bd743152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025b55d8458edda3d745c6e54594dad2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e28ba9a5d10b6009f5ae77bb65595d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59317cf03e43e57fb48b2ef77f7b00c7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8c5ea7895ef4e72452b33a39b2543c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45f6db29824c88986423bd613591458157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a902695a4b90b4c30c115ea8c744d05158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bc349d7ebefd0b0f13ddd6ce730d3b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bfde04512fcd118d1ca9b0f8d9e703160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b486cb3d316e63031b24ea2c4b26bd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575866ecdf40f917bfc87f74f2bc582d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb3adb607783090297eeb385dfbb4c8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1ce61210070e5c62c4a494c5ed6ba7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3a09939ded0882c0458d982c3edb60165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a844e8b6160128b8ecaebe2d6ee0cc5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a1c8bd0e0f88c4cd1c99d5cdf6209a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec781acea46b477b1a2248c280b7bf7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dfde522279bc64e2f0f50a83f38270169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6128f1c45b2ecd067815ca7f9deb5c9e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c65d8fa6c2818d22ce3e5ed05e1a27a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cdecc03c4f7e3323957be2ad0132da172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515ef9d2f11396829846ef9f78a6d51b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d44d55c548f865b43bd5f428270fdf1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44911e146090ec1ce615df20e5257be1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d12d72d0cbdf0bc2d9000cfbce1b9ec176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac651e50c200d846ff0a85f0314f2f3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f366211d4fb0a4f3bfba844de738ce66178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cce88fb50aaf35032a1dd1ab46cc4c3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0624ff22c58594f5d05e948bee531ac180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c23b9e1516e09d063a97bf908c8d31181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47108bf0cd6fb363ecd5e826b005f1c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5feedb18bd6c2fd208ccb5d421c49c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eb080ff5b8680f62fea9de12441a0b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82222dae8b35e8cea45bbe1379ee6aaf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fdfcff6a8cfefe227e76ddfcb7aff1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e045aa57453dee9b71c54fee861dea187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd2ba5f405dfc796ea6b66663fd7601188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f89581a84a1f6899a59b32813155ba189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78af5e11d44b544debb252a6de13ce1a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22a62d5ce2ce3b9fdf0b28e0eaf4349191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199da7748f5197019778ea06d567e215192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb791a62f6b808323a9cb9095d9de885193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990ee9dda043081f4b1ccf5eca928261194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1924392b82a3cc267b5269aeefddeeb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1f52511d1e9fcc64dd417cb9aff772196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b95820b35d6173cd328a4f52df72ee197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdc0b102fdd14c59c53cad17163a0f7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83d81869d4014b203e55298c96b2726199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588df78c24ffe8ae9648928bd25b3ef2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef4fe61056dc54577b05834fd5bacfd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d5ab053459cc9c0e7fc2d9ed32bef9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4365431d35211a163eb53e446ba95ca203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bf99b27cf7efe76596c2c4517b5a1d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137ce119157fa9a8dbd5541ed37b7661205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0950450f801ed0cf388455c8404ede6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca932e4b24e55331c862e0df39795e63207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb9d6c0d0f458c7ae30f98722614c9c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627321e1ffbe65deb5a68d1a1d5bf018209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e3021337b6ab9a35ca41784f195b72210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98ff733a8a2d39a21cf52dd95763544211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703a10833cb5a850de38920db0fb02d5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a50cb3818ed2f0203c8b8dae4cadfe6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d898e3dfac885e8ce2cb071f0a197cf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c6234f557d2f553224c55d36effb71215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2ce76ae467a7c215868277ba963c25216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5424f1258c145edd3ac3392d95c3418217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8a76c4cc2020e258a703c32e8942b3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324b612938e74690612094d4c8c4bea2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d98b2649e5ff93de5d3a2e3aee2684220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc61028c2c702c2fe1ebf29c9c794a1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e19b8d266b0d13e024c70f5e96b1a7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2789582fc1768cb922fe303482d6376223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c650d92f2919714c38c082ee55b4fe2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8e74b7c9e8be0ab38f3a98ae893dd4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79b531c5c8cdd83f658ed2b8f40300e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d938a37781ead7c894b8c8a819c87f4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c7b81f0d93292fc820465d584be8c4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0091f96cf18b54f54df25222cc0d77b2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515659b7ce8e22bc827ab44e28f662aa230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126a8510237c2ebe2b47bf50adac836b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a2a772a99644b4120bedfcde3e6ba1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6f3e514ef1266a828ce63f17c803f3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db82bdb0194494ad784b236127386f0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eead0198cd5fc8411e23cb19f4b593235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fdd2b355e26853d6a5a71024d60686236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f31a972e7793f71d901c07825a4d90237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228d1dfd655ef4a7c4d006e424d65dd1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94e20421d062078cd2f8cc152c9774c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629a0fbf7170e70dae99840e405e64af240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6d1268ccb89ab189523b3741b407a8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d691e637a5e863057616729ce83e8e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c25a1c0f31055c60dbcf7dbc99edd8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e2b9d3603fb94fd03b19eca03a88ca244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e8e0e559da6730933e07f5110c4144245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ad24f040ceaae3912f12c5b2938a97246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6deb4d3d0b5d8d07ff405717719ebf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e872a867f9dc7a391497a928e326e2c7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c8ea62f9fd38dc4f3416d876f93d1e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5280a30018dbd7611ba3c58fe54e2435250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb95d1282fcf9bc6895b1134fff7ff1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958685af6949adfc298fe2b063cde051252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d4074114d5811f0f7c152176db9216253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b8ed2fc7d30c9d37a57e68cfcfe4d9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd145a0f9264b9b9ac17fa89fec960a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90da2d4870b0103695556eea38e791c4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d3fb0804c7c2514210213217d9babc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede0105b46a0f3f578110b666351d2e7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb2b4a1772c66f9e69c7b5b8fcd724a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a8fa1f04b169812f9854e8e2b4bfff260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f9aa0b4df3ae77e12d3be337a33496261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bab2fd06ec0f884477e147e165435ee262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba58aed8f0e5a6a056b989dd4aa7c96d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f1b5c6bf6ef6c4e9c0524e448683ca264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331c2aafe6e53af6cf1af4645605b630265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e160d92e8835e5cb712d223a8fb696ea266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c615040417816f0d00ce202ec414a0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10703aae1be17a62cfd66d2a2b500b1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede240dababb052913a2ec85e906390e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75b3114ef821e3ed37964591762a29e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f3e9f72251c342c8dd95a59a2d8b5b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12a5fc67060a6b0b5230c636bbd7d65272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a280bdcbe74b9e7f71540a91c43e9d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81edcec8539aaa67cac0e556b14f7ca274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337f1c977fc19450e90308ff3e0f00a4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3c57fb36c13c3f24ce8255752d9a4a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4c8dd6c49e3bccfdae04fcf329e76f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832db18af24d4f355e201fd4ab32a805278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c873d6bdae44debdbfdbf43c3e75777279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bac615e611ed7fdd31231fa3122cb4b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9813402b2c4696eb93058fdaf007b9ad281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6592d112b61b1ddcece2be059e4ab6e6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af602b77080f856ca6f381bb5dc2c94c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570e4b7ed020414a9d1b67bfe22ef413284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a9bc577108f1f455c70a88e5268288285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec170e7ecda1690addda6b959e46fae286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bd12fee9ff23558ec54539b3277789287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85a5c66a021129b4bc5dfccad98ce34288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4153b59e4c5c503b0386af5c6440a173289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c64a502100d2f6f78d733e735dacab6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ba85ce285b5c7beba8c3c537dcad1a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c5760993f108d49616a4de429a9672292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bfc8d899e8115d9c24952eed501430293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745975ebab2cdaaefd9ed48b0f3f97e2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1febb92d9bad9207201b767b65bcff93295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f014eb6d74d9376fb7a4e4322be59ecd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f0672bb7144e624fd34ce32a9d491c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13304d5006a2a6d3d363934494b9f412298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eead2798739750291f56600631ceb4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61758cbbe3a1f81e6e558393e4af1ff300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21a13b52f02bad850f9f3c949e834fb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b26ae45f9ae761aa1fa7e457f56b0d5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ad93b12fc74254d4796a0adb4e3263303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d17a85ae19ef8a4edd742201bbeb2b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe0354de6ca6090c6f0997543c3d261305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e654ee5e53ef5833d567ef67f1526d4e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbac9ea9ea977b76728952ee422f69c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1fd772b81e9eef69d9f3727d1d48f0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b428ef55b0eb36a3f390fb4e5d40790d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb092fa7964c7092bc6d3671b5eb37f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03587f03e1381658d31e730a9c487a0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ed319b9a195cadfdaaf82f655288b5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8533b61cd851d8394639e7393f6a467c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424a01f7afc1e5cf1dd2018a5f67005f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6069f839bdab20e56ff06cda5dd35801315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bd64c983cbf1373eea21704b710974316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ce4debf8231982421201ddc1320fb3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e5a7720cdb3f01030f64bd12074f8c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1f0677e2c162859f6e8be9aaab1cb6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc06703aa95dd100f99b186971a20033320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb4bc746406bf90b5197c68ac5f2e99321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faa2171c2f6a901e4980d379f7f2e1a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db404f0612ce0b39042417d04b0be81323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df3f9d0846b31d48f05b64996f7a10c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d106b0585de003ff711f0a471f0b808325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b41318399315320d191056f021a3cb7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c66ec77842073dba11be5fa7ec3b9ab327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d891a23dff7dcd70569de760cdd48b9e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6757e819a8b5a9d181217d4156e7b5b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c579da69078bd9a8fe40edf13561be330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075ea629bcdce304f2bf9170ee876fb8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3894805aa10992fd66b157903f98d1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5ca22188de53cfcab8ba24091a16b4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b02c8a4dd66c6225b1d36b9a2454b1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b376a9d5d78d20705ed0a0355dcd1a8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121995f5243ed9dbbb77c32afde1bc37336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062243f2607b4e53fc5dd3db4107edd0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dcd07efc83ba000f98abf68097dea2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e157561e2cb0f2e015231ab5df2089cd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a59fc2142dc69a48d1c7903d60724f2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37c608c19714071fd436962c2e65365341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184ea74cb040221698b0a582f864c062342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dff261b92fcfd89a090369ad0f3a22343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d51f4356231f5bf54266528d36a9872344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c88a46bd7b976c57a8ea9c3267bfe1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec229b6ddf9ce1e17608b81e9579e46346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26ba1b772c9f8e08c6af348f6ea1406347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f373a633c1558924ae643b3fac8911cd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e43ad992ab3ff3253a697c89338062e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf41abd8a2eada128dca54f6a2693b2b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aa7062e0fd3126c16ab2487f6f7980351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07675d8053d51b8a4605dd35b8fab4e1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b07e9d5737783c58f9432cd85179f16353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c79292f9fa0b13fd9a380bc0efb6c9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fade82e9c70b183b0b32c3f848e41a0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dd48bcf5511c2e906e227ea7177b4b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b182cc47d91aacf6887145bc635ffe55357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72bce0eccdfe7226f379f6f8b9642dc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f90e1ef33543409337e255f76b9c92d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7698f9e834f4391dc2b3203329224250360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1352425882ac1cf9142a544a80041a3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcacbe988c7661d7ca8237474d9a5160362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c610bbdc681e88b1389a31a09deca26363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721d995ee860970337e88b8570a97ae7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae21851845e7837db9384da494265937365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f0098492fe61fd2533ab5e9fc85564366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1490acdb971b727d51733847bdd16fe2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d4a4c8546e7774c33e6689bb71b9e8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f30aa54f88949edd2cba8b931589590369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3598489999226b19c743b4e0d9561b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761d4ed0649e67ba330db642ecb1885e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f881d929a3aac1fd32fcded33e1246372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b89058d4de66ec6a1f1630853a8af50373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bc2a171a1fd2eeff392aafb11a08b1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d4472c77b8193476d475f0f7a859e6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1416f7f82ca24d2650fa263fb3ec89cd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f074176cef394f7ff342f2efab84db377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d4f39e610df1589ddba049b70cad74378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714b35302abc0657445069661134c02b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595a5297cdb5e09190ebb1f75fe18ef7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0c82c52564816d12535f77ada7ae71381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ab32de54fa4accff78829d40bea760382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a25eb389c9c9cda405df11d1363498383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beef4a7d39c377ef5da8378129533ae384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd72854c127a87d97174488f1ae3532385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee32cd4c65095b6b66c7e721ef9f18a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1dc6ac35d69a85489e23cf9d4db963387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e606484fcc6c12c7a54924d5db3cb8a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086e3d064b0737365b10d5051a6e834c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894d4a3f30be05d0c8c1fc4b9814c897390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b13144ab30b1e6d84e3d10d2c68ae9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5790ed15cde7601f8c60c463ae846b7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b822b263e8a3a2c2afa3814ea4a922393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bce07dc8aaa1e79a004ce93b75a81d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f8a3c9031d017213c801294ac243cb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399339063941ed9fe7c610f4425a4c32396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b38ae20bb55506b85e1b2bf8e3255c0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4bf7138560f334ad27786d433fe980398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd74d589ff3b3695c19273093cee64ef399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28556f9051254be188823e6d12448b0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c24fae08ca7581008535dffb7684f0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7a8a1398a734f072133a9c5110b13c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a1ceb6876f31a0fa0f7d17e521aded403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572144f385a546a4ae17d88dcf548950404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ddb62592c6e934c2b238a919bdee8e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe616b2de848c5c81afade42a5ad88b6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9063c53ef0cd312ecd41aa39db6244c0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909a0152d01bf536551819eb145f4b32408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeec5a76cb78b9d2fce6b0c056bbdbd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94818c9ac43db64d980b24550e77a51410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f209e89cbd0e895bb2d86243fe6f6b9c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4eb4e1296d9986284d7ccdbaf10c08412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19196c6c00ca2102c3db42e2e157be6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc8f77a18ce582ea9a5ec96ea799d14414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9590c1794120eb6c13eb3ddf6cf376f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b951e8c59b6bb581a8db2c69280822416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c08263ad0d877dc21a2728b1778f63417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f4a7e988989b524ef17e2c8dc7343a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e261627be6241ee20d8e7b686e3cc98c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ca8c360f6736fd3c0ca3a0bf8e29f4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7925519a8d4934bb3c46645f6fd14b11421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf0447bad1f4e74acea5359bbb4ad76422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b9e1acd4d61be0b17686cbd5d0953a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbd9f5808309818adcf4928c8fbf658424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816967338ce07607611b0c6cb608a56b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e47df2bde1bab70e34395e075c3a6a5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20d28d21863a8a51bce8dcc584a0a68427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13a6d134f059242c0385876ec4c89bb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f47b9d758f2fedcd65d4e84fcae0c28429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5583a209be8a643a1fc5c51ed1f8ce430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cd0e239810b6ee3337c9d062c1a4c6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc57868c592aa7e06013d72d27e932e9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee3b54899d316ef7b3e080ec6b36006433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7510baf353d282ccc9c6bf59bbf48637434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccec1cd6d90114a63c6dc5268fa6822435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c48955ec4a4e9d4f0eb3c88550d6cf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a373e06d248710eb9673dd5c97652343437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cf911ec4429c126d202476cb82012c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895a5bbf81abf158ebfe41620125c902439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c609ca4c764bdb1bee3af43981546a34440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e278a2765e1aedaff7c68101a25f9236441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c53f561e7ade1be5b84ba946fc3ec63442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1920411fada89f21a31cace7d92e991443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbda0951674b043edebc176b006295b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d94a82c26abdd7e95d3fed4150f0e7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894d1e808f9cd526693991b81b078758446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7fab7945f2e82c657da566375d67d6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc521f48c1d246835edf39a6558e6ff448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7528a0887fecf1f6b7e8e06322e5f3e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec137c88e534ce8d9119864c9c671d91450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a517493167c6c916c88edd4691b190e4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63243791a51b878283d6583139f69553452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3626ef47d7fc6e47f97b4eccfd69c99d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e686febdb8edc03bd04e02ffccdd5084454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617b4152a1c59aa40916ed89595fb328455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76176605e13594b73bf009f838ca9f95456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c254d4fc6ca59117d01fc35be6b790e3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62637d51f3468f7f81a40cd3d2e3cf2b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf11493e2101f662038519348fea43a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631c7f6f7364579dc9bc77dd5bfa232c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c26e645865eacaa80c239588ba00ed461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890f8465b57861c48627664707a74246462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f549be34f35abf5f9c4c06df3265591463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e50f3c6c431052b195f5f2a65816b1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e181ee9e14f9beff44ecd0e81f810c8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd1de08007e7f730c12b36ae47623b4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b364f7e7486e8de4b8a6a18f6eb1426b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8aa538941f204c7c98f7fd569106dd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baaf2890826892c3c730515ed580b38469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915e70ab5f72ff7610c697ae5f12300f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d537c648ddbb37ed9f648a532928f31471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc1e1f30d6c274fca218de094fdb55e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1720da10ab1c58d7f5d77b6391d054473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c495592b1fa003908aa1df77838dd2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0844e7d67ce6cda0f022fefbc705f6a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc98abc662ed02d58747a6b9babe918476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402ecefa5b615ca54166b6b607437a5e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164c4f728b0792b91ea908aae6838e0e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d9d80151bbf50171e20cc2c7bd660c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b5d8683a056874d837c22814e0e0b7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89914913ccbe1732c4453052012c001f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da0afc5055692893823128d4abe281e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136f0ec8f4fdc771494b86d5cd85712b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f635fd1e099d9b00c818110986b818484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc50cf62df3c4ebe03329a4e52b3115485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052b810b9f6addba2aab1c90c325cf35486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d1777cc770a3229ce262ac015088c1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be92f51e49715af747d9d1e5f67dd45488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304df16c084384ef636a24994128729a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426260f5ca6fb6facd8977c0a336a947490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179cd29620d4fe2d7f0628b0295b7430491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64d6f255d88dc8c9f41151509aae9d0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522d295aa0358e5116a76c1cd3210f68493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c58b36a54c8461ffcb281d2d279f6e4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efc2d1b690ce01f59f506f54796608e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748a5f14fd67fc41df1140d639994c5f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ae4e702e9f77f14e402db11d56f256497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54176fe023b1cced1ebaf388c8e82bd3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2f8362f2ff7aee87cab7d200b0421d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02481f42e81a74f92638f54845e2e543500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a027c480e042db251150b77579a684501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367e3ae9ee214f03b7243ddb78d014ef502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63d86dc80797bdc115895f4638e700b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2773f9a3ca58abaa2ea52c9defdeee9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe19aa2f6c22f7e9137581b1a39a059505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5692df54cf69e9d3dce5d5f849073dbb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3cd8c66d0a99b2e7eb8e2964a376a3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1328977672b1e124c5922e911b23fa0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e943b35cbd22c9f57ff87895308ff81509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3fe74e2e9133c15121d0dd608acca4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1d58290fd879b7ad75e90181295afe511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6c4d8aabe738dbc3b172894f9a40dd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7a6c9f88a0574f1551dd612d73da18513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdc0bb6e6a18c025278b7cc9cb37083514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66275748af4fe23f2f190820ea3f6aa6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800a2cb7f52cdb09697ff7b88bb4c302516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5781ae3dbf62cc9575f8a0d87888601b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee5047433a1dcf6fceb417497608fda518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad79d6d01e067bdf9402e722f48f21f5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34905bc734550efba89e2062016442d0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092d542702214c5ea43ec4921974e7b9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96727283d4a2ef3be56e262fb95113b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b1351468ddba8dae5aeb412c85f874523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d1b00a58bd2ab4f6b72eb3724657a4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d202b6a26a9732de363c856dca31865525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688d721ebae3020d2afc2b6c2cc980b3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a907546b706a523ea0c812a445e9ea00527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b74cf2d9585ce954fb51b673b9dbc20528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e34f8d6bd2dfb53231330a2d5f340c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e31f3e5c5344e0c3b871998730eba2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7c0ba47dbbe1a9bf81109b8a0a3789531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eac4d4fcef1d91c717b39515e0877a7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6e1e1f4407438e76a5caf6eea1a8b5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0f8b3f2708a574bfd70e7f2a3d41c3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5d7946f863265158f523bcaaf5fd19535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdc3bfad8c8d2aa33c7783dbd4220dd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf30ed27325d8a5d3a411709b473044537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b74c6410b73fbd97f71c43cc26f1174538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9910af7be8d7e95e55235a02dd1b30b2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1d1c0a95976de0ccee94d7fa311655540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54057447f60ed0045799e287cb04b48541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d42321938bb6830f4d3ef1d2f1bcfa542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccaf42287d0ea9b1e7d5a39cb28f6ca543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c78b6ed9a68ef7c9ddd775f5f80e01d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef96684b3bd8ec23d64934fb62a01d4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56b76b4cc4b176c7baef9959b4d4aa3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa1041db418cfc67c6ed86469368503547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6b4f28b33c051df24f76b38a789748548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d660d36d78a298eb4632c23d03949a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a96a553b0cd64737fcd86f2f5d8017550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278db957fbe234b10ea0d7690af606de551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bdcb415730e5c4a6a3a97b938c6814552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a003805d0b92b4ebfc99a143034848553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16455dfcb611e6b8f5fe401bc2c1cdd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23d1844f8763b6044e85f42a4ed781e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af02b75198f4f0dc52b71a24cfd218e2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d258bb58da833eb8c652abedafb5dfe7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bbcee3da2585b89c180c7b6fa488b9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a1685766fa91581d44943ec98cafab559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6439a6eeb6102f8488a11013d96961a8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2884f65c0c7c023855c52b82184ad8a9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deafb805508206b298b89982a0578a73562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d3f435e6cc299975367bd2dc1f0e40563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba6ebe3d94cdaa4c0cdc460ff128c25564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5263f874e2a3fb12a47250d87f95cd1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14b37491ce120fae6ca80e89227a96d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55149a58f70273547f05959d70a25613567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3099e5101e0c4b3bcc8584e05a65f6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69bf496c5aa655be8edd56b89945523569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafaaa6561d5365e800a0609f81aad66570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08baac29158b4d0119587207358457e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b30fc8edda61c884b11cae5743cc18572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a866bf17c5bb4b2cac2b6f638c1ed4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44468be30841286aacad06d93a1519d4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08e38cd41ea2c98eba46bc811afedaf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f145caabea868128465428f734a220f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec5a9f53b37e81e4c2077c71d752159577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4debbe97b62c82a703413a806517f8c0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ada2630a45f90ddfafcabbdb26b1003579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ac4ca452d17494201505e592b1e86a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fe9a47a491e29c52677e38b1e47296581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ded9d3cb625aa7805b30bdb422697cc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b19edc5cc11b1b9f0fdee65fa6cc3f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662d4904d0fd479cbf8403aad00f9319584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc5362513255abc4eb3e81bc9a2a017585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e496c118c54b5416d289d914fd809ece586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d7bb38ef22d7a78268f7ad47bb7d6a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50de5abb2b8b430614a8f8ac55b99b2c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56612de50e47229706594d5c7d2f32aa589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f2c13e58d7853496e7485d7e7fede8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0a1f4ecea59c062c578592a26f0777591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a53638bb615e8807a931aeeeb83ccaf592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ec82434b934d7c67ae070095afea1e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a6bda0cb667059038df49f0d396e44594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c186aee91fe4a9b419e986b7c750a65595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed03c85531ba497ee4205136bf85bfa596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d56c4fddc89ba277fe76afad90de6c2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab427b1db5fbbbbf97070b3bd6c5acc4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5579886bf0549dab002975774f88b6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2088308dc73e7cfe6f54543fab1ec6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35e5a1bd5acad5125f9dbb73a3cb754601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4831e10e0cde7b209fe520c7c56a06cc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f35c687fa31968858085c7889f7e818603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19abbd9dbca04fca3a037a4d37a67c13604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910a029cd7f64961e9de4d2dbc5aaeb1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efafdfda5871c2aa041b675092ede19606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc18ad40abc1685bd5808b1bfdd357a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b48df673805a7e827fe89794e4bcfc0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03ea235c99bce601846f80db8d15f0d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a607b73f5d7e2fd59c3056b24cc866ed610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab40d963439a8e5d5ff9db285ee71c92611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be71b2d91893488ba2a1243a27812051612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb18f00eb7f7a0b05678d528884c46c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80e03d29fcd06147fb11bff775e1250614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624b65467046ba76906932bf336142d5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f279bfcd5055e99d815b3e6f3910f5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72faf85ffa69b39a52eaba51e2f12384617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946b7851b39efc8fd696e3f1de907c47618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16c73f2109bd76bd3076f82f95d37fc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e070d1b84526573b575adb4eacbdd4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11816a390ff36bbaf042e03d0d296c8f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bb08c8834e03c5be13d9f308bc0e4f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3c7f3342f9f77b9b8ffa9e18133f52623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f16d55ca131a48aeb847e260fedc9a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb8f289fc38b57a3b010e33d126c9cc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572a0846b72d1665d7cce6e56cf75325626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a25686e9e997187155f3533eb76e1d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bd246910e5e0589827dab24706835c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f143d42a05573c93f6e112c3627b14d8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b80974f6cac3f7d039756085507c1a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794e5bd8cbbe87ac8ff1195855018435631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13cb1a43cfcc833cf8a142ff724f008632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7bd4a2986f1486ac1cd93919b0b8e0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c559e20e99fc02483ed19815e918b0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dff10d85942148ef990ca76f929526635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9e28e6e271e02a6561f14196efb7ac636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b8d5676766058655cb08dd364b8fa1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75339005c1912a0542d64edeca21b46638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d7d27a90bcaad8ec92e0e406e54b52639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc09f930ec16a60a0e0c94465e95a772640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0d1a4b9073ee2b14e5b28c302de6fa641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171bafc0fcb3f59bc43b088c6a308c98642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052a3988b2fef6c90a4a972f5d73560f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c176ad8e0bedec5091af900efb1cb6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd303d02e098f16d1b0158e020c19ece645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8517f0d6bdfb29a0e5dc9ed0699607646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1464564718ec6a952eb3d7ccca4c11fa647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8680db1bf125f7eccf74a9386c08063c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0fb91fe9a2f51f80815a3fd1ad0c1d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40a957fe28972de0d0112e7afcfcdcf650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59ec8975fe783137e58eece13d84e05651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7309b9c9521fc8b3d5560c4e7ff96ef4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3504cdee42ce47bff56ff7834deea145653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b75779e7ef78a0dd6eb4485798e33ed654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a74ccfb00709a8e919fd074b1116da0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e291a92e37ba894bb59a9df71bf12e96656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a333451b7d1ea4b78fb456a46a5ec60657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2eb1b30cf1621584364446d21204da658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db11e32c74afecd76acec7ccc364cf36659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd501c1934d5b9f1a26badc6d3a4205660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631862e13c97d0e65472cfcc0f4958e0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498df337d0f2c7b89d0702dcdd170957662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1978a78a6c96cd3672a0b1bff8ba320663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdd77f167ee43713235ca61883ede4b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db878c04e59b216490fa648502e1b7ce665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e4e129804edff06a3424295a4f3f83666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4c2adb21a768adcfb503d5644a85eb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb94f80e5d3121c24afebb6f07fcb11668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff7bbdb0ae7bcb3e5a12c25541dda78669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5166531376c47f34ca198c031d985156670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7e03ae28df84737177bc3444926286671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bea83e0f012bfcfe4861a36095f8c7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1a31a415ebd07469edb57abb4b628d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85fa9bbc645419488f62ad4483b7528674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7037b93fcab670873b2a99e6fb462f9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7b4cd3b63112ec006c75d908614ca676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60144a2dbf78f5bb89339b3dda458fdf677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dd546c081720d856223a4247ce436a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b6ee5736831af5bd4963230d1622b9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c94baeea62f218f40e95b247e85d8c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ac3f60cb4665fc4d2635c50f7e7671681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60300baa352ae05d58ead28f8776ccfa682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96ad7fd37bd9c611e60a6f931b6b950683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1184a23d483c77dd8971d0e803187703684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07965388fe238d863b2687a47473056685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dcc1b43e8d5143d0bb8e9c193748aa686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca92ad27afd0b215266f7679b6543356687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7187e1a794431475ebb3ada94aa9b7bd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18ab392a308d5a849c3e77cdd7b1c13689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb826522393344b7ce9b8d4cb562cba4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6f516800eebe541e6ee920d4109862691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b892e4eab52b912dedd2d125713ec765692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7f1b5584d56611554278076a0e188d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da885002f9a5d0e1baab21242f8556c7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30e53fddc377da3fbaa8701afe9fc24695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fce3cd64e219f207d3031f9774a1606696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8a9201b72bcd1be9b9990124107eea697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55385ccf390f74e7f220305ecc1504e4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738252b3968eb74e881b37bdb741992b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429a4706eb3227014cead78aa3fdb19a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccb1eda016f6b9395da1b25df86f95b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb11c6596c5f5dc450ca2560613cb29702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5eba506cd26c6c993ca9e7251ae1bd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484b40e17a17301b89a520fb1b322e4d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5561e9f094dc25a769b6ffec99eeae4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b8ef1ea5357e4346255f34218ed80c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6d93ccacfaf653e35201abf9c1355b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d4514f65feb3e1729c6ef0e46e432c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6b351497731ce7f43c432041c57a47709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c149b368dbc6e0ca2d0b118a4aaeb1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2bea9f6fc6fb6cb9088f0290e8527c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e6aa406f6d789fdccd11f1a4eef9da712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf4ca10fa9908e5b279075ec629685c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174b6db6a3714109ceddc5f92a995f09714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822dbbc41ff6289798ee974b226a6366715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a546cda64b86e1380d3edaf0a1a7e0aa716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2324e1a51db9f8eec9f065bda34429aa717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd801a5c0d4e45b02431b9c60917b07718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3013e6e5feee9e1abaf3785136f58b2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850dd9eac1fcd793b246b46798f1e099720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2f93dd7589b3c8c384b63242c6b151721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aac51c141573fc96d435319169d2f05722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60b4eb50b95ed0215e3cc082615bfc3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f124ad4f177c60687a0da74f3a4c10724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ef2031be47851b9142246a0f0e4474725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb92ec38c82edf8861c80d3f2dbd1af726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e0eea56b4cb959144b7a01d0a90617727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8352cbb8c4d97361325af6e0bbb8b6d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee47d9869ec2f9c61b52ac3a66045dd8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7eea3da032fb1afe4d30c7cd05006f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efcb904d3f5b33c52cc807acb02c327731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b48a5f7192ae9b76ca6e5923b572170732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c7b147dc0ee73a85baebc44bfd6522733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f04d73108c1f3d3401db79614245f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603063130cb4ad99b484bf625f0e0228735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcb559846f5173e5d2d6348ec089fff736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeca59bab726bd93d054b0c5e34028e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd11b2272462feb1fae206d30229c61738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b09ccf79a95e85e0df5ffad2d4d4b8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b2789834f8de6e4981310546410250740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5439132f5438f753ea46a7b77b94552a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccf0f9881192ad1d202550bca94b4f7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869829b05d08af60f1abf2cdd586cb34743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe6cf873042cc02b51fdd520e3b5a7f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd91153f871c0a65037182c04321a0b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f7339bfca57dcf5e3c0fad8082351e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefd7cb641b5a5aa0b6a14f45e0dd04a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a55e3d7ad78535493f3e16c1b8bfcde748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7f418ecfb89b91651ee78b808df09f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6c25a55fc2b16af5146309c2fbbf6a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab4475098366d183895de483f2df9a6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe89129930cbd2009bf7c6aaa7b12f0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a037c8626e87b967831fb93b20fae72753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb58d6b8530c75f7807469ec984bb1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4998e53b2ced992f85d766573a27ee755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b31150d76d2554d4bd436785fcf715d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cbcec6a1cf48e3c8320cca48a5aa77757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c237bbcd67c70730799038fefd2924758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1edaf992c44b3143ebb290e781ea2c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb407d54472a03fa46fa5a9929fe719760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f430c8fbdecdbed9c3333c2a0f869e5a761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6082d8a5bc0e82ae64e7f3fdd2fc90f762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4e1b20e1030ef786b4604fdc35f997763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0914f4c37284480cbc8343717e8af8764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8defcd3ac03f983f3977636daea67e5f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66fc26827dc75c78a215351eb134082766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ba77c4a5249bb08221b208225da727767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b69d4ae34a9f9f4481bbf2c051f46d768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0680c22fe41cb09dac97298c197ce8b0769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64db7d6adea30ffe393b8e1b60ff124d770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a470f3158a179827395683d980a0a5771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3afa7600f7aaff633977b37d65bc4d3772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4353b069d4dc56a3b6fcac1aa0a25e1d773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f75545dcc156d97999ccf3664bd8582774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1a4dec61c6232efafb8d93ba9fdd10775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b8699464bfe280270ecc9fbcd8202e776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc71fc86fea835cf82c45599370fb58f777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7016fc0cb9be8d83c6d9f8e7428a02b2778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2e169d2298a105bb9d03610d820b76779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a859af952e9afbf90b313fe0eee2d4780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb376c89888516c489515ee86f578598781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d404c974ed235c22f257d43f1f657377782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4ff164b676a330e0c73b50ff5be3f4783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9284ceddcc74f4739572bcbf0db9a2c784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d0c802f25735a85a9ffb66eb33d93c785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf7d1afbaeb96c895a3c17326b74f48786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c556e9efbadc437893d94b2d903b959787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8c623d4ec1e4f76f8df0494120ab1e788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb47d254b302234606324525d4fcb55c789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34aec2bc28b818a5de6d7fa064a8041790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7737868d844e02656e8ff43d846a8f6e791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3245485281aa58d5435da2bdb2b9ca79792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311c9d74ce9b61494dba7ded20c22a2c793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d383c55789e4163f729a485557b45e7794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8adcf9cfa11f3a61398a7947e1fca5795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99305aa2653cf479649a81cb68377142796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08da473fdcb9be379b5fed7c84c887cc797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaad897a6c58233fd20b39a47059aa4798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86957cb9837b9a3fd9c93ef4aa2795f3799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb41fb890e0da94fa9a01a0d77fb55d800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5110e277640181614c48d228dbee28c801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f8d77791682924026f9cfa2934a927802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd06c1e7fce910b6de7761fc8773c1ad803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5617c8b41ad4d2bb39976bc8c303432804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e140a2d540ffedd9e4cb12ce47f2a1e6805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedb2acf42159101e18c18829cca7319806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd1f61fbdf643528ffc0de36037aac1807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb549eb3fb4120c4701625a1252861e8808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27ded88785624728f0baecb876338a9809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a89403d127dc792839bd9abbfb22380810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d68c9cc838f4cc1171e5da0f24bb34a811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca672fb544167f1c217a50fc49963a4812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acf0f5b47db92f26d789bea31c88d97813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b754088901494cbcdcf0c4c9adcfb2814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e167ccce10d24e2d50d12a9e456f997815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323f62129177d965e7aebbd7ef892d1a816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b8d5a9d9c8574e87fd5139f4545d39817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44e53edde8b18d227a41ce07367417b818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec0d7e1b3decfa296ff7fb838c75299819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169cda4e0071758adf2d853815e82bc6820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2da98be9adcbe77384a886e305df5b821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e79a2337930bcd07213dda1735002711.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e846887fddbc5588041201f4e9ce3632.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0cfcd18f825032a2ed415971549e643.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba6910e7b7b6b545f48ca31691669674.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5259695fc8e8c5761662981501336845.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676680524e0bdd35387244bdf3e12b046.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ba6d1999c27f892dc1347dfe383ba37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0685cd358542a77235f02134fb90dafc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43d9eb19e57b5541a0344c1e8a160559.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a3a68056b05138383f80ce5040154810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1011b9d72b364b26f098f5062506b85611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96006299f99a6221e7b46ae36e46519812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf97c87d272ba1ad0671b8de41d0ecec13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99e5e08ea36b5a2115f2f101b233bad14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43cb4a5428f7c5a0d0be3e3b27943df15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acb4126d1d7763713315bc0fbe340ab16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073bd1b0f23151bf84cac40bedd118be17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e149ca09184958d83a37c76b7162e4a918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08e011c4240fac9f44331c14299048a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d62c97165a05d1b0857cb2ccbb220ed20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870ca2d6f523618e2d074c93c9effc1121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0263c635209bcda350c6a3f0ce0ba20022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c31c2d5cf125eeef1715ecbfca22c623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbc1cd929e5275c1b255a4766ce5e0624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c71567d2640ecf9c7e9847b5708908b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e650ebafabb14b26e2ad7f4dacfb9d4226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c9a0457a57e25e7dd933a33ebd0b9f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db07a5e82452b6aa23a4359b118937db28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa8a395b3a4e76ec600be1ed6f93ad829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a726c0213e01df678212fa24d6e6d36330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0150a8270353ba71ee96781fc6470f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d991904ea1016862f4d80c295cedbab532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48fc0a99b45b102747d1a3a457dc87533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a71f7174faa2c3f807ef79929e7554c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d50a6b7fc2d09572a7963e16a1a96235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f816531ec58d1fbe51f3375e1dd534636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a65cd0ed3e7a98590647344edd75b8037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1d2ca040cadfe344bea107f0eedf6838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dd6f2caa8d956b5594f7d91160c7a639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c0bdb0791fab908ad69b9603220df940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958af50237a71584d0e8c54c95dab3ac41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5240bea41c6c7e3e200b2098ccd7182642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582760543e5ec3b49b66dab52817416d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4f8b02ab6e1404b0c42392bb176cda44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f177d59618f398ceadd2c1959a222845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbf761575006a317afca5464233606146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffade57ac7eeaef9477a71268762bb4647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b7e274f7d933b33aa17ffe8c50108148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014fbe41d6bd2151e71ebab12c665f3a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ff24062820ba8dbb644bc70ba7412e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0d0f87776b68afce4ee59cf058a24a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef20e396964a91d2e3dca40050c9ba2452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8524b50c406dccf718417c07715a24cc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db67c1f25f56acbc26ac72fd74c0f9e254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfb61656c7f50c869bca1b74704adfc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bc53651886f2c473e18a5ac778a20b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1bcfd162164e4378c2f388dfeb222a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245cd8cb7a9c34c3d44dc00228bd481258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed780ce88d0f37bfdf8b6352246f3a6759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc2cbd78a6971b7af942d5ef76bd7d360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d82b06a6df18b389f64d012e8e3217361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c57ac357070dbffc5c78cfa466c20c562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062f7df58bb41271efd00ee76431de7563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74643e2853fa9bb3353456818d2a531464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afe1264b82196a6534e18ee3608de8265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e36f08b000e0e2c803228b4befad10d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e177e45489ad5a595dfb0d5d2193425867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4445d7fa8eb32ad0e9e35cf3b78d91cc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a9cff2a2b4147c0fa605737c85e58869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7740e3403abdf369355d70f306fa7c070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35f1b271222575a986da5ff1f3df8c071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5c47078f91de6236214523db98a5c672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500f654d927af1d85938e862010d6ac473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303b47dea41e4998b5a601956c9b48f774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2318969c81e284a3e5eff5c76e2640375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a122ea144cc5e152aa3c4bd2d392e976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c821a15363935ab789cb8273da96084977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e289060f4dadfc0aee00eea68af27678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a801b966e434c30b872e5460ffd99079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3abf12eb6831659132fa34e8d3efb7880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59d5b2141db4f950fdd937b2a31777481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a470c2bba31c68f870f0bcd66509c382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aba36ac791f0bd453810fe1d6f0e64983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c00ff057eff5ddeb6c01e0a344f409084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21364fde8aeb903344aefffb9bb9cdf085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b173b34cb3e1da182a7c94460305d0b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ab3487bb54810301d9948b48d556c587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f89377b3090ffecd0786e1c5dd8cf988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a99dfea27576d189f75bcba7b9865b089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74ca6584a75348f151740c1f5f2323c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b80094a6e50c7bb25f94deae63437791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3354e67fe5ff34e19dd5c05444122e992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd62aa1c232c69fdfbcfead01233bf693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e142bb2d2148bca8f0c1de6ad8a98094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322995513f8d3ec369cb5cb76679d38e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5b9a7e6036715c0c541416cf25cbe496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ef4ac6a1aeb168d1dd5984bab4d9dd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dfacbe702b74bb228211b79250cade98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3c81a7e1fee32b1b62af697e9e2c4099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30d5366aedb363dba0b76ad3e749abe100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70103fa18d80eecdd42bb37412e4c192101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b997668e645c46fa82307db5bb9c340102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f05bde4321d82eadea9f53933d68c94103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b76812a1c760be9c3502c6a93468b61104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acab6bfe77b60e539420a08c98c6eadb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97f3693b2a3b6982a982f1d163c3f49106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47904d127b352f990007240e49cb2f4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92e586b7578fa47d9f781c773301c4b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aefe14b736cc8776b64d72d64992ed109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfd8d90305aeb09cde02eb0807ec918110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335680b4ade28c678067af6684c407bc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedca41201493c857a7abcd3a308bcad112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703bd031639893eb6f4297a61f851eb1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62a4fef37b86f2f46eaae44f3502b81114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb692f5deee302b3216f00920cf6589115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bbe3715ff6499744b6a5c97e4929b5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cf5797b277c4415327513ea953c404117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0accda5f9eb7ec1a76256055c0215e5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e273d80ccd45bf8a8e755fed514a869d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddb2863e04d8fd1afd3af615fe2e70a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6597b4bd45b45b04acb39b308d2ec361121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13873b12155ed10dce55f21153dd02e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826de4067627d24fcdbe8a63613ecdfb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef9d514eebfe2e67457a61d1c607509124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d482d0697afaa1cfdc6a8f1b3f7b1202125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac164eb057f793b230360ecd96d4112126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff22ee74768e164725e278e4530e639127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9b40e2e6e8711d8398092b0abda25c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04b09bf5cdf29279d654aafa459e7ec129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0f3c246ffdc9c0d3a0599ad22e34b9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5440d493374b5e3edd388e578d95bd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f079e3992df4b5c0084f44178cfac30132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f1ab1c92defded3770247667f53e13133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d275ad6fa1d5c44833767e14044b45c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f7a9fb6055e259935853d0e883de5e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7583f2129451472ac04747c3e0a62f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814e011d693538593c002c13da9c795d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a0d00f505ae2529f687dc116526952138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262af1388ed8250ab121737c015e2d23139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbdf179f86f79fa9ca0c025aba37df2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215a39559eaf001aad92448535a0a409141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d06bafde252178aea7f5b80268e459142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1894428c8b440de823db4958b7f1a782143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1fda8e644b878842d3ddec35338118144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1066cb49718061baa6818d776e39d7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28965d03c3a4374f2c493479c49b2173146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8875d37d2982ffc27eb599713ca33280147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5121129c2d87e7f23b418df61133d7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45d5afb343256c01db77a91278d6566149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f153128d5ee3b0161da5d74c6c09ed150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2399d75a5131552b6bbabc923f500c94151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8de4daf2f1c7dea693b2ab183da85be152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44ef8529bdd104308b99b03f2dcb97d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6db3e06588b80dd3f50cbd49c11e1c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ef394658f564db423f7461181c755f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1b8e287c24fc0f85253e5a423d3614156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8967d347deaf65a586773978388060e7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44de0d2df12104c0fa91dacf73224ef0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e2669b1cc097aacef56ecd535f048f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b309c3a9f2630a3ed14394a22a09d55160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e48c9b4cbd003d6f5d646e77d83bfe161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3ce3d444a23df2b0ebfa2166acdcb0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa93a0275bed704d5cc5a9e423c556b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bd7674b04d9858e6ee9b5b9e43170a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a131eba02c0883703e1ea65286f977165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad08f191dfb02c1b293481048c4883c0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000567ce73dc758076811eb715c0fc5e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366d88fca8e53287a94c4d51b4a97fa6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f26d8c5409eeb533c8fa0c3d855db4f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1967569e9dfbb6cc8fb896e0c61003f0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b81b0653fe74285f94e00bc2b9fd02171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f39c3bf0ba558ee46b740a779370db7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aab54dbfa0b8dd5188ffdcc3e7a868173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae82b5a2299d05033e6a7b893370f95a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94cce4edbb81beb7bd9daf0dfb752a6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efefe96f099345c3d42f6f9cd9415a96176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4474fe62e9491bdb72708d6d1e80dbe177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abd2d3f63e03b91636b6c5bad156b99178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2992ad5306f6611c446fb977de8940d5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30997de017b127cdc4006589c3f05e20180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3936582c756c6a8080957966b485cd5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1fc9fbda10ed03390fa27c976dbb41182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125acccb0ac52aca6731a27ae37859c3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c4b6834b0fd2a774b87a6f9b6ded9a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a88247914a36190af39e8ac55bc3f5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dd6ecb8f6647b6488273e38de0bf36186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93d6409b95ae4ed059e141c867b761a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31b3a6f5c92ac02ad93eec509b591db188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dd4b0573479181c021cb3ef65a89c1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07de8e3b8afd7d11e8e1d986fd6643db190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2ef9736d6db2fd54c1a1c665dffa93191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3c6c966626a27df7c0b40028fd6c97192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f12baafaab67770c1b85c4e31595e9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82047cc64d6467c4eb24555ed46cb31194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da79b9016613d24d05d522dd4ae4d83195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb25a059c73252bf01fd974629e958d3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f3fb7220af98d4f9a11c0b5caebf72197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eefbcdf878a7d610d00467803dc221e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae63f5e7d6e8ac8b1694b203b485e96199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00289484b945ce039886e13667d9b1ca200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782d98bd1318320fa620991080f69a33201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9966243d04679a564bb02b0f5594dda9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9698616d6f946a5a74102b9dc45acc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563f99a2d05a8a547566bd505631ae7f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6197893118fcbd2a3dfb81925051fecc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d828f0c987d0026343a93370a2b2ed6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f35a2913fd45c6eff7b6027dd34e4f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea43f7ab061dae7f2f8c1f994a1ba6d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071ecb73a7a3a8490c6b75cd2a39c273209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d61f0b6d76114ad927a508d5b098d8d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7de265a52fe7b9eb7879e60b90b6bf4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e32bd34ec40e56a0bad2c6cbaf01074212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb89fa4897225aad2826729019e189f7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358a3a9e0c10dab069266cf75602b133214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6260b345e338776da9291364b637f71c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b680f5256b6de9c11aae7fc27de7001216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce93a7eabc8e7951a72471637879b28217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95283a9010efa9728a5a62e1c92ab76c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9015f0e66b1f40c655689ffb6e4006c1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b18265d975a2760c12bbd894d9c3e62220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e69d4cbd3c9581da993e0710e73f5fc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148f6703fbd589ccaad3dcb148222623222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2d750f2013c4ae97f53b4e5aaf6bac223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2964e497f6ff74246ba806675be1414224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d939a2fc7676c4007bd2f9872bced9c7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9cbf143d331e8d3808dc5cad3e60e1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c6d35e1dc64deb036de603b6276b64227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5e460bc117d1df14d4aa2252b7fb0c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221420dbe187a7af03963b9071533bf5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c0501bcc5aac61d80b6374dace9d7c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3bb5d42659b8673fa738e0095d52ad231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c3d4a4b4d240a3e7799d4f0bd46026232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef3c30447ad6e07cd5a01a6ffb0ff30233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e4c05afa7883cc6ee2cbe3e9299454234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf94ad10d6c8c498d77158e7c1143a9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bd6231b89f4e556557ca51b8deb2a9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82ac390008cff378ff2a9c54a5052c7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a8a8b874f1c6936fd8d0183d36fe33238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5704069461c5aba3357ef999ba96cd1a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918dfe781c6f8c979ca0ad6d0b8427a3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8649f50f038198baa0348b06b62023241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8c58b78e49153309dccd74ab7e7f2c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79456c4e00cd9d8f0d4db869e9efb53d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd02c9ecea88a79b30f155484562dfac244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5094e3cd01d81d96848c5df48a9c9680245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e164ae8aa3f61d967f7da87fc2b48a3b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8536bdec02acb9c51eb17cdc5891dd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f7baa38f753c9f799b288abbcaa45a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66a1b149ea2f6292a3b5aa53ab96a92249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b5edab8b4fe40add947c81712af266250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b64d69f7e55292b4048b59f36c33db251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b79ec982b5f2c0d166f03deb3bb64df252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a5b0c3635b2bee3629f146b2753c76253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7250aba80a21dc2b29c4077c21503c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be531f4ff48f1de31fc68138bc32455255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659fd62060b7beb5dcda661249c9ae7a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9470ac7f98581820a66c2356e2721db257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7f0e2e2df9e9c8a06981e654a132da258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f5d1a356b43548453ff2d5652dc4ec259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f4a848a51ae4baac3929ca8c4018e2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02043b88657499080ca0609f75929f17261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c629b4d509ed7872f7c855313b6a08a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aa02320b4ecd12751cc58dbe332498263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a2e31b9f9645091ae25a5190506deb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecd3f859606b84dfe69b3f58868192a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d056ce2f79592e1d9a1b4274848b3294266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46ed4008db7fa4d28fe9fc0daed475c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4371e7be35ed27fba6c9229c2f85775268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0fffda42c9b824e6af0410f1530f9d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6671b7553423ac233ae61d4c8b097e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db145dacc5d5aff378eb1f11979f783271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154854f09c81781322fffbd5fc089256272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd409df760f4112cd6401995539e275273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8446e56c2d6ff9d6630b266e18a9eaf4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de898ab719a545ca374a2b54e235537275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6a6fdceef8f837569c98fef8735bf8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5218e82e92732f5af31fe2d7346d62277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e63c89fa0435675f8c7633595d55b0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a935a15df4564293009669de2a8a658b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec2c1827fd5a239ee4a32fb784031a1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa0479e6b2f58717f576aa9a62fae60281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80ae5d1f5e0c85491b03fba5ffa744b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e934c43279de1acddee5c748e88eec5e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ced244159f5dced0c082498f5fe3b0c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929e6015d49daf47b33b4e5846706b05285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e565ebf0934d11914b5216dad21872ba286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8214984d4bead88ddb884f8b32a22eea287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25c8823e4142e9311daa8310f9ff042288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f9e1548f91a600a2776ca0e367ef5b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a6d9ef0bdea2332535f77e5a4d5fd0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2b7d2be785cea889f9c1168677927a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a37252b89edb44131f683bb13133b8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24aec4449553cb1d13e30f3a461bd1c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c795da3893a611412e00621aa2ee7794294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73a01cc7e0b141ee5b3947229bf94b4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a774e51088dc72d682cc06e61803a718296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfd116159a428c895477895bc3a27c6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3191d0c3db989a94dadc505c3ee4fb1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e5bd09a939acdef920b97a6f545131299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111fe6f7d3c489e5513e7d8c902d2efc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e195ec618757cf775879d325f9cd4210301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629d06880e80a49118c1ca7af5821e0b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40dffcaeaf3979182e9b59d9d325b19303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d021176bbc4ebf85d5467bd2d5ed6c25304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86127adabb398971c346eb18e40aa17c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca950988bf1576a347eba9a358275daa306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b69463218ecab169bce96e799cddfd9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0c06dbfd077ea7c246ae4315dd5c2e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0aa26704ac468aa29b435e72ab605a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8a7c745ec91138f0a936dcbb4b0c00310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509fe0895e2d97e8ffd3156c895203f2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebb3de0634a68dcc345ddfa3bd83ac2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2713127c8522f4b31b6345f17f958fd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6d0faea8322273db8f4068bf421558314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b25fe6b2551ece6cf245011897ee9d5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247711234fdaf7c5e32e0f167142d2f3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9b04f2c4f1dc1a94bfef564ad61ce0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f78ddf031fba2136f659821227c1ae7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2f94e8edfe8524683838a7855228e5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87896e7df112bc44dcc1dfd1934b72c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e57e681c43fe24e8156ebeebc038144321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02be650ab4bba6e4aa481a0fd30e08ca322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ca20d7ff4002de750796ce97b1552b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af62027dd6257142eb5e32f00b6ad8fa324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053234242f8d28327f517d32f8509d9c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7da671b5d4ae355fc177e03b74ee27326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04574d4e2d5ce5276c4c4d707c6a777a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586dee28677396ba91d51d2094ec2ec4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378b0dc120432d05c4b2c99317aae268329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65139a1609b901c7c3d9c405bea6ccee330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b227d350550eef8a3098c261763f8049331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633a1c1c03c657c1db72341bac0480ea332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a856847141cec10376955ade5d3f6d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbded34e6694685341bb3ea13c2be54334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ff8c8fc94b11846e2d821bf4b8eee4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8897033f6d2b2ebefb98f2fac6acfd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0764cda67512dd898658ade101d10986337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503b1225c8d0e0dc15128781253f5f67338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ab21b6d6a002df81f92a7234f34e5b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad89dd1fbbb56f7ab1caf2b6bf2bc64340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b06b3afb60c47f9ff4145b8897fce35341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26038cc79557f75d48bae7b7b0eb9326342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8ae9988eb0f93dca76b73ea78422b6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40b7de8e0ac2be8e15cd9b0d135580f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c5e34901d3449ead5d2ecdafdc8f44345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ae93f1c251a4603ca6d64f47262b2b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f68469b815435e13ca71a6ff55ac74347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4905f251433de68089bb32e432186ed3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc27b8943fe3fbee77bb8e247ff9f6b4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ef0185689ca183f3ccb8437ccb5817350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71258aa8d4c9d4891783d6df90361d8e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5bb62bc6489a753372ff394b47817b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2494251f50a1b210db47a26f17ea7b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b45af207b8a03cfe2172ee8d451ba354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63579cd80070893a4b24e9bc983cddf1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f4dd27c0f778bee7d427c3e776fd19356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1d65f1de01a4334d90886731281194357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dd9ad938fecdf190f31c9186a7ae76358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7126b654fbb7ac6eb722bc7e80d4385359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb8866027ef3f026fea65c571bc7931360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a268ca1ea76b710e5cefbebb17956d65361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7f4f2f46e5c50947b5443146f87a2e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfa2fe4a69e5205af042362ebb626c6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56d4222ccd2f0f9d4c7aa686da7b87c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbed47e020efa1b106a8163c0347ac4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f699135891d2bc0a0909a1add48832d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cc7c1017bcdbc686e354515d270af3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeed429da2b1165cb99497e8ff5df97368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305c0260c91e47880b87452535348194369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8477db5e4d7639a2f5495a787549375370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eb60baef03a16816034e206cfcd231371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f64362ece12616aa1fde84c24906ef0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3a981b8bda7d7cebd10b8933e4e983373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067f0c6ef5811bccbefa32ca2700f000374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0a5f51781b22257da8a9366d49cc1d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d6a418da553e2c683dcf8b1c890623376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cf578f3dcc6f917ce70c87d38d595f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792d02fda90e52cbc637365da837681c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367d510c1931c0ec5364b3ccd74cc13b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1ecdd0fadb1bf7fe131a342061596c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a6e99dd9729c29b0846f88ff000933381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6405be76a606996de7d3967617c07261382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa17a382af8cce48529f3216c337d64c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e57e0fb7833ffcacf87e3837d2b84fc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e4830f39505dc105473d58c7144248385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a94163e1f84753423f3dfdd202b905a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4305aa53032c32fb07e0a292d361b2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d188209760fee24b74ae87425e8d31c5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7c28458d496915935f2222cc412428389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923efb56c5e853fb641bc1e49689c808390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f00aa66b13bf9a5437e8c48050840b4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920c6e5a8c71f1a061e0fb8f3d41d058392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab8f6a2b455244b6b7f682b70093570393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3353a0b7456c44f6e64ba2b31cc53d67394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a0430f707e822efcf012646afca02d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cb62a43fa2e1bca750db8a2a3aa78b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db33be9861e910b77750e9c18841e442397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a490e2094e4e81c2fbbedc4e7472c09398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948c1fff4aebc6ab61d0bc0c0b1fd64f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945af6d15b797e7888c96f5ad206a51f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1923eb071238d8353bebfe899f5e0c3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18da25a01eb8957f0275aec7669e4c55402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9efcc7a56de821c7524cef600b7dc8c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f662888ca55720344dbfd8ef4c19d7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e9920e51e8f9a8021698b499d33aa0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4264b9e9c7a697512740db99f09aea58406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1ca88557e8497e60a973e82bfe650f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca3722cfab2bf4aac2f322cfc3056ee408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fbbbc94524a0a894f8318173b4b1af409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2e8ebe9e409ddc86290b1ac09cb23b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ca84d2cdde78118a76aed4c28d763b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514b73db27cd8b22c6a10a59d2cc2799412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfa2cebf7bd06de8be5fb2cd9536784413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610cc5899073de253d07d055510712dc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab15097a2b2d004c64e21389bc1848b5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61e232bd8c11166b296f08aeb19a209416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b168320be231450225f2cd4f5c133f29417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4905bf1097071baff2074f6114b109418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff93bb8e9d334a824a3719028973e88b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d514a3bb653ab9ef81c2c80668ac3a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7825a86a1283bc84a0b1868afc95df8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150c619870404887382a9d9d1fbb9d8e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797b9c991bbfb45a30362c0bae7a1b54423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74cf71fa98097a703a0538def17342b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bce2780526f2fa0640bb4062d0e288425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ff84568245423e88abb33effcf27d5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d3366a7c4a0fd01c4bc28932b01b44427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeeb614e1bb2f2793596c23a99dea95428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe5965028c2d4f42574228b3846a098429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4359ff37c02f565b13427794fd3f5eb4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2edebcc2f0a8689c051f825ef93e50b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a085300d1cad4a6e65ae479982b9c3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b03560066183d7b48b569b095bd9cb7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8229ebc50a253ca346afa93f40bacd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb99d08af54b158184a9b4c7b961076e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eb543fb2d8f7dc37a43aa6847a4e3b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3065aa3d8bc36d675274bedf56a115437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf0230430bd7bc01beb991ba55833fe438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac00fb34063cffa779f2ba1c768a6ef4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adae3e5f27798c3f9db997a561fbe939440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362bbfd10448de4c59ffae6fbf59dd69441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198f4735ee471a4e246bfce536d672ae442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c0e62cf49a2d56fdf426c332112a82443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2a83d229ba2f3a5656229e495d3d5e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a8edf7d430989121c930bf7fe682ea445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0d963747186c36fc072a30a88db106446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cff619a3b097722f2e03c25f3c1456447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94f6356e2222b0fa7bd80d387eef254448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3265bdc173079f09a1fba31fc98afd6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495d66eae067777231a586a4a99efcfe450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eec08a4dc9df20a9b50f59896a59d0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb674aa42effa69690f4cf53288d81b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ddf5926283f9a26d9ea9862c7bbd12453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30874f3c9a4f2752cadc0ee88952878a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957ba807530822852d74682670d4e4f7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4238cf053cafe50fd17674e9576bde7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bac424785260cc047b1d78ff6b31dc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe17ad22d3cc7f4582dfa177cdc8d73458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b4798eab0f2344f4f03de9bd16b08a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576baaa8b52c69a4eaeb2edaadd0cdd0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ae12ad72e6e437b5eab3bd13fc3dd0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b360f3dff0de398920dafac5b174ab462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c22b3bb1cade3b9f26c815b74f9f06463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a138c1dea68d1e4be7cdc4f9cfee5ce464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895060075c26a82a8b24e77923a105ec465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f84d8e41cd5ac38b2e3bad67ad6633466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad987e762a74c5d75bd9964f46010a5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2963676f4f9c9bb5a0f715bafc02c5c8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfd9f80374bc8b3a9a646f3866b26cd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65bcf5fbc793d60118465f48e71ad22470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f948b077dcbc8016c37c9c7596638f0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c940c87d53beed57fcbd815405b8f0b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065464b6a05d07e04b18cd06e00ab09f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aab451ffc412d9922f1c5960628bb9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866d713dde413619f4db83db209219e4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f77232a2a17855a7b33a619fc8e35b1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0f7fb8ef2668bdc1e20242948515de477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f810bd8ed0b60a950c0ef4701e3c19f8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd8fb21b5831c66ea0551755dfb1e4f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839cc624510889f4478f93a7351f73dc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c6fb8a8f84c86c10100f56d24fe5c4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784d82a1f74fe2238264a386a204ddb3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493c1aaf587c17367b9489f31c938743483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5534f76d434ee2426f38641cc5d8f32c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8008b241340d74fd2bceeffe29f0832d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea5a96e8ef526853dc062fefd8fa7bb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc3e14e596bee6546a7c655523b53d4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff433001d2eaeb9b7c26f5b83d4abbf2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354dcc103060c1c722f6e4701238e866489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab88571598c942a9ca42be393271b68490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06d4cf287f98f5f0a246e633245de1b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea4dc93e790e209ab749c0b15826ab5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4340c16fcb95040f7bb015c7afcb8961493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d8b26f0b5b02a385e337688075cf13494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80a0261eadb3db376d315ef62d9de99495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226bc8a62d38ff3884876fafcd2bc795496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2364d015b98c9858064878d77c38cd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f1de0a12d50b2bd40d32a767466f01498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e7dc96e2454598c40bac51de08976f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a724c08d8fe4226eb30237285d28df5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc73f6e03b83cd8b93ba83814e30d1fa501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c3894b5032485ec9f6220b7aec2179502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3aa890a213513c8833f8d2498570b7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2938d0a05305dd246dad9b1139d804e6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d67c15d63cdec1160a4622ac51eaa78505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3ed3b07798b9dae0cee2c1668e80a2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a262aee4b68c283f0d0ea9ed88891b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06cc560b207c3ee1b6ad173ffb293b7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a86413fefa6b96c2332bba9237f8618509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a73796806ae2d541eb3a5e38bbc92e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de1a290352bcece915d80b9f4bf9f9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b869ca8d68a9e37cff99addef80705512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c739d5f07867e5039a0c9d46687e0f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e53fefcc6e50ae39b83c11b1693797c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a287da12f303074c87e4cfb207f0769515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7557840f6498c992ced9c44b8494c3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d5cb9d895c4a634a2dcee30b2bf456517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b499906f2d3416b74c258cc74112fe1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d4bcaf32d548dbfaff84ba9facffc9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fd9ac175a11c2a3c5c7a3e962fe39d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cac995823a13d3552dfb1c5b220a124521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c93ef22185cb5cf53ab2ef7c0c7e310522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1ebe338d92c22b5485ef68ee8e2609523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c41355254dca99e2df16f6e0faf5087524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cc0a4259d3c2f978602bca9f5624e0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82021cb96b14e529872b54f7ebfa3b85526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76ec282863e227daf6ce0168b45044e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2762b5010c086b2db0b5c89f31c93235528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bb6924db5c078d8299683cef004632529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f5d2b701aa094ff74e687ca35c8c5f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ba74075801d90f47f44cbcb3a93d95531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f40430ca041cca960efcd0591013e81532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7991fa291a19f6470e6d6378c08e69e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8f292894f54e38a73e126774d71c6e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1cbd8a15fbf4cd40c4bbb27cf96a1b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b159b10cee373eca2a34bb5a285deb7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5becf10e88ba31ea8733cc4ec8154696537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9655babc4927fe915ceef28ba384135b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91c54e1b0e51f762fdea7dad5f15dc9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593eed9ffa9aa4c2aa4f18d06675371b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d822ebdbb0a028f217fb582a3a5f5dee541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33310158d3c61930e89b5b295d1f0e54542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f02e0769f006009daff6b943072fbe543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80125218c68d2b8b0d459329fb8b1e5d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c748375afe2561b9e7534f6942e528a2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3994c7466042c5b283fdf6455508039a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87254095baf37bb2ea7203ec25064f4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25b7ccd946693eb8b68d97341b6f21b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3ba8292a902f457a22f3ac0f7dd029549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f1c66ea7f4ed33f44534512bd1da58550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f8767e662e01081305110600a0628d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d235c196ed97b7ba77e15e15a168b765552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c63af3acc80de82f9db65015c1f6bd3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c61a5af1fd180a7d827890ace6f350554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49b5c9e0b6503a5b58f73282e20b2af555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2efb344e4b1997571e1a8cc9ed33ff556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1718788e8a8cbb26621c577260058e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60988260ca1e2d800061dc452a33c5aa558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3fbabb07cb75c92803038ef8e5c21b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9a8629cf0377fb0ab6b76a8fe1f83d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e046b7737b54978f4413e69b5a6c059b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d494c3baa1faaf9aa4289fd17721b01562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd4e118576fd47710d61125f6906945563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acaa70f0e1f71a951536cc0cebe4e3b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e6c3d44c4ef5fdb9174ca0ebf15c72565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cedec5ca251fe1bb43468ff5f7538f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde6d8e68e52e1e741158c219c864761567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dacc071bd986a4ff3800b0940aa5626568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2287a988aed2bd0f22e6125e64a933e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87286a0a4f09ca87b3133fa4b9cb6a0a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd15c13dcdd7504fc4121df93e638e8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a52be0fe38cd417b8ce5f49efcc8161572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482cba256ef305345b16fa772eef4d48573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b067a05e60eb7065f279296827b17009574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2bf307a9e2a47312f234cf5707ea65575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0076213284a521b56cb4999ecb94736576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e89ac947a36715f2a4a63a07cba82e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9a47a8c9e39d956379337f54ad023e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a21a3a0d3c7c3ffa751e9277c84bbd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02a32ccd6de27cadc6ae6e26ea2d8c4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e57597f4313b423258a6863d115cb6a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab52f654ce4f42529ea769dc75ab58b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77968b6961577692d9112dbabf9f16a1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3d2444400032d8af047836d7f7c36c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f914a85cb8f37b8af02b96888d6c837585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a99b9fbad1612a632cdea2585b1cce586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33915e1f6b42f5591224d3c0f5e015b5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b9cd332fed518d146db437db69e5de588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01de4e46dc4107e4e0d6c525a031832589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd455479d0d26a0cf56b9fb49684fb4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bb3ae8fe33922eb27b120178923cb7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13b881fd73ea8bef62b2c6454a1b2ef592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3dbe06fc1c8e34fbb8096a6c783769593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f029f6e482e28e3215c7d83ecd7c7045594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd439eac03a71bb8c6777686a30ce17595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804a30901c3c84d028833911ffaee7de596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aab901cdd681e16ced3cfdbf246c035597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e70c7832abbf3c2c1d1931a2e303c60598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffead51bc49d05456ebe0d249497dc13599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dc2c5f2c2666e0135db8400d335565600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eb1adf450c4804f39aa61f3ab034af601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059f000635e1c1594c4ee5e2ca6a5a2d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62309439ad2cb76c6b34b112015d0643603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534d57862d04722442501b0dc85b0c20604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9c24af9a02914a8b9d6281f49313c9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc67ca4329ae0bbf3a267ac33bbc233c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d18e6f82de863bc8cb9a0ec7fb8a5a9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7494d94e0644d61016164e5209c62895608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb25075b7c375f90db23c2b3aeeaad35609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28c1b01bed2d41739050bbe44dc0f0c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb950a7263ff86d0962ca32adca1fba611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985d1879704d9f08c8d913fc273aa689612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801b3ced0cfc3e783c250462aaf27cb7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e9466215b4661694cda7c62974a01d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5dc94ac2008487d51f82140d41eb0a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fcb368c93a9601aab2bd4e5fb523b1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b5907d1aea69431e6d960c1398cc54617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a509cb895e1d97861e83fe3ba4c1cf5a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8ec90d75e318e6945b1e794875d91a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd07c83da6f7286abdede9af74a1de4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747d55ed212102c7d2983743fb7d673e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f600cb9a037f70daf7a9a1d4d1680fe3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e734064e2b1fc563399b5d588ee434a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15bb27ae588d600977de73b8ca233a2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2024cb1710fe52e3ed89c7f82e6a01e4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d994b602ae156412850b033b2c0dc2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad2e7fc47ced370fbbddb3cbe2ee358627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500a21398699e82e15b696fb0e2283e9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12328041413ca31a09201bd5e3674a7b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf35703c2762deb2015191a72cb3ab20630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75be748f469bf27d1f54598179553c69631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64a6745e029a9cc88bdeace0ef8c133632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd094ca9fbe93090a67910b92752b300633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f59fa3c86b22e6889e25bc7bae3f7d2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edbb12f5a73675afa42bad7b0f61621635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8520cb34c848377c14781134f82a72636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a621f4646e8a75a6e4ef9764aa38eb21637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c007185935764018789b6bc045782fd8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacff3ba2a2a718eaf84496f15723e8d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f04c0f8497dd9a71a350ca089b54b3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e68be83cca0da448ed1512035bf01f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac21233f2fe5449d3fcdc52c51fc25b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077bfeb66b20734e09f76d2820cd4bee643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c081f690f8ef27112b2434ac30647d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c746ffc387d0de73f5b861a1a67515f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6870fa04030118da7995e938e7887b36646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115f1602081238a51e0fd9c04542540a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3557e38cb83f796bf1cd1d069739cbf4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc20aa700cd1e45ea22bec8b90d520b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a75d821b2e6d26a14e3dfc24f1bf3e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214715d422fc3f6351372aaadd17cac1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa297bec4d31af95170afd30d6abc64652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8772086859c8fd1b682f2d80d6ca8010653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816ff4f1c02bf504d6c60b5599d3e9d3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30290d5e3350858b5dc9ef6df1c8aa65655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ad6288afeacd096127e48262e5e762656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a935b3e6dbf5655eaed1612784550a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faa524a033363ff43a46d1da63380fa658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece49a1f7bee5b73b0ec5701730d5494659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9a445b14e72fafd98a4b2d53bea324660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cf01c248467d47fa2f855e6b1fa2c7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f41f88d33974c8712dfd2fad32873d3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cb14f4e38af8ef7643eb64972d1afd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6f1e4ab6cd48458f44a5a5eb29d820664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963e95a53a51ba0a6204490b8ec833b8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b2c72dd972e29b23aceacf1d6736e8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690cf734a86e09846439de46badd140d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d558e7ea443323a9f735afd000a6a9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901fe322c815364bcf90499b86710534669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f06b30d960da8872c9dc5b41c9574ca670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64adf463c935c01b03e6548b7d93cf64671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d607ae329f3940c9b7a21590381ded47672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935cffc7c220195ed77d90d4a53cbbbd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf24f4f6bcbec2f91d019799f8057bbc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63e838cfb54494384bd5bc0deaac061675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7836f47de1fa6a8c4fcf867734df1396676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf5c3e4291eb83071d0beb53458052f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d4333bacf7bc259c1b44f5bae51acc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c0be06cd4df4688af0149fc85af6b1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7199f782ad1de5d6ec749864dab1a314680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ec870077a4d6ddf01093cc1c096d65681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58b81fe9866b84921ecc21e595fce2c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea9062c68e59e3aa86a5b810a3daed2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a83205731d8c001ade5f915bc717d80684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa55687a933a11b30a1bc13bb9ce31a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311df7ca7ed1c0409a0673bd69644e73686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0f48bdf8a76b3e3069e411ba1d9a37687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872024250baebba89b1779bc913b4ba0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0255ac90c3f85bdc6e169e4790f37672689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cca1e88a8ecc23f44f470183cff9088690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df273234487a7fc39e4f1cbd32936c1b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde44b677f91e14ffb834c6dd96a6b9a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802a9eb7416fb78597612ee0a2066ab7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb987d3c2048c06c407b75a24fcabf3a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656b3a7e5f0e3d38eafa24df1b844bc3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa490d890e2a576fb8d57aaf44667cce696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33054f7aa64dc52637516b1f219d4364697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4aaa93bc45c9728aa13027ab8f9cf5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4370613cb453d1e824d0b76c9909658a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09de8ba8fd24087e0d85fe0770a6195b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e64f8d30c6c99208d7a5cd71516ec60701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a9ac5c068df5dce7268b815e306100702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf1b9851cc0e9532e8d486a42a4dbd4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58d654080ae22c01d15de1492ba0fc1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0fc3d3eaef68e113a157d3de72d284705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4527c6f9d982eab23a882ce8d70997c6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eaafe298b7b1b3b9fb4943bc1456f3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b615cd42550e260966fc9a01bc9f278f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98480640182000fdddae2d3f9ed97759709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9103a245b54a2be4933754c516c41b91710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4e12043ebd021222b22b51709c7de4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04e23b3edb3843b0f87c95d4a48c8f0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7816a6fa12dda94ee15787950994cfca713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b571f26a56557782575c05fdc68a5e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0c32b8f7633793e1049346422c7134715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244e6cfc650205ce9914af6c3eb831fa716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b4bac9353b804d42572e9a66d0d1e7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82464d17dd514e20e947951b83177444718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121fa64419cfbe89128f7f3e88cede4a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbbe61b7b745d7ae708b4c052c0503a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd1470f6ffed997d50e084bef76246e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9011386d4062be91f85829de0137518722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbac47434ce8ad9a62b5f9fb77ac039b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217aa9b1cb1573fa521d11d811e8bf7c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e20e8d26d2c208ed8169cd143f09d79725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4324789633edd12e2998f8d6a822a242726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1340a9addf22b3651ef12af413d6e63a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b203adbe7e83cc93ffe187a7c697a99e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93089cd9b8c272f76b84fc22812301f9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128a6e0a1da8e15695f531690760395b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae947e31ab4f8d7a238754745a1ac978731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593fc330ad2889514bff57fd3b47eeee732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa8e60db6826b35bac39f33027d99bc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dfe36c7e5926b88e9cbeabe43c4b29734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca2d9827a7358e48233fc7dbab2e4bd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a3d3f4ca28fb6cd2f6130f49632462736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f875ce3c3f7255ec5989119828ff80b8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faf1a03d04d2604707b01effba009b7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d281cabe7f901b51471cfe0489dc881a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7e68401f25aef5c7327c507837e197740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cef7770c93e878277783de5344d6de741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1d3c518ca7bd245a2b8f31a95da1a6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b794999822997fb48d136337b121be1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6c65a79816eb765ba4d4368f7fd7e3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1fd25241bf88d319655b3448ce28bf745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2666e88c6c0053699a4080f991e910746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369202fc06ced1c950e758500a02c3f8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d1cf28cc27327de36bc95baee9ab3b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5a6f79563af060d63b547e8adf0cf0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bce85675bb390c043949c969ea3681c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01eb95472d31e28067d78c96861d596751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefd768b24050a1be49de51e30cc2ef1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7b453c20ad4e1ae5648aa1584c9efd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9a72419133923984ff4e371feda551754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e4abc6b5f10bcf13366446836594ae755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922d349ab1e5f87ee7739d00f125223e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b68cad6385e2864e64b850c88f370a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3041c7865b7723ba742ff96b6d1e25e6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacd553a5ca41694d0f2faccc417cf37759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974c4b7f6f2433fb9c25aa505ca2f2da760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d2d6eeed6745414bab3b01452db820761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421dfa2ae58790f70e40e810893801b4762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0c7a7b62bb5c0b5f1099796fa81517763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c686a194c54c5942b819a5f1ddb025d2764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afde540c64ff0602147f2ee35db1baf1765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ec2ca393718688c645b32f97625f8d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ba43c091024b2a9c378e6e404b0f59767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.47</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.3</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.61</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.01</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.76</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.51</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>