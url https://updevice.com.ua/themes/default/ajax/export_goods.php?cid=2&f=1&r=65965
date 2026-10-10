--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c579f0df3f2f61f4b5114643c6bfbf51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25a7bdef0430cf2ac96abbbf7b43fb52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed413a2f9b7952f3252d91b8ece66f7b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999a9ece987cd5a22983a33f5924f3f54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a0f12d49d22e021c65f66dd4e911845.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58fff367c10682cbc4a4787c6668ca66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41728035dbc016997405127d40095fd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2591bbe594f2a27dab08b20d0dadd31c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b0f16e83018aeffeeadaa88a4892e99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441d3adb10afa706f59caeca38cb6d1d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d3cc1ae7f98dd607e3ae3822f9737e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bc27ae786f71d5590b15202f943c2412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e653c7ca6588b399d2f51397cc8bad13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310ba6eee6f535e2fb91f2cd378854f714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d45f2964f2e4657d4be1366b7eafc4115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3785120050e1a7aebb3fb92fb5002df016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512bdb26f68479cfc056711cb182053117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008484c8a5282f158f93ffb211364ac218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aaa31499234490367f6abbfe25fc7919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6e700d2700753916c71d26b1a018db20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f7d1215da6bac8bfeb46ca43679b5121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e49155314dca3bcea8bd206c8ccfa522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312a4b7dd5c62be49a3465b94930b87a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f09bbbd1bb41bbd41c9dbb5377ed0a224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb539c16a1275c7e6dc36277e11b08b225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036ae84d96c164e79d5a834adffcca7a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a3fdf2734a50a6ae696ea37b8480a627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613c070b0f2438c61c5520e7dc5419b828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a38eed014ab0e7b463a10928735da5929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467069303e300d3e76f09fe30eedae5e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff28e7fab75e1dbf20b9efbe05f768a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46960a08cb4ff1e8ede71e8872889a532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50897cef4a69b12b6576284fa53d9e9d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fae551fb86198228065d6441d5cd3af34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7910fb7c2df23eef14a7919025be706c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23655b9f34b0c5acc9351b64ba4945ed36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd63028eb4b582456ae4cef83079df1b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811d17295e76c93a019dd356bff5568638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfd88557271601a22f9c98b97e07ebb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e180628aa7ebe7e31c4766ede08ec58540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea562ee36e00f3bde969a76bfb0614e841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0fea347036c1ca7c44d18c4e537d1742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddfadbfd7831b0cfa78e0b7fbc0b19d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1df2107b6d55c723c8944e23a748fa044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c558f3cbbbccfd2f28022f5cfc7d50b045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4840ca0c6e5d428fb5c423ec5049e98b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dd460115ff7eaea51571309ef2465847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46093007cee7cf56c0c9cf9fb5a1641848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7ed1c10c565e956492386855e943b949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e5e439c425f0092b6b3170031ca9bd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e8c2feb3f2db8a2010809233c553df51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46e4ad9a2300713108df3708eb847b452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f29a62e4a1cb1ab17a85cb259f516453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950efc026c77107c5daef4ad33b4970e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbe7c53e8cc38f86ad28ab0470b89fc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be00513613a5e086f713627f7edb49256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ee59c62b92d5b4a8d8c6bf7653708d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4a8b4886c1d5e3d9551627b123c16c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba969700995431ed2a70156d0541c61359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42245476f3b1642dd8bc6b7212aa1cf460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c47377d0a2ba8607a16452af51d6ac61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4981f28911771ddbb18197219d7acfab62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a02ed9bdb719adebbbcb826d72eac063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1ee9d44566326e1eaa1bbb186081e864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542bf8492833a8cabde789e5f645b40765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a02e397abe4ecf38ab0714b0153b17266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac8acbc2245dd78ee8f0c8a022f69f667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd8efd6688c75bb55c0bba59910974968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef46b3a5872263bca393d96d1ee7db069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ffdf088d278c944af7d7ba0553ad7870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411f172304cf9925538f073f158dd85e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcabd04263129b14da0eefac3d4e9d1472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b8bfa7795a5041aee02694ea853d9473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717648d3af161633b6622bd7e74b908f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c63edaf5baf84071786cb4f0ff8d1175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57c2a19825160f7e250ac98e522827b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c462a0813c0cd399850a16b487f4e677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec05700341bcc3c02b9009411b13d67678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d255d49c58bec0f64e0571b013d43079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d94a5952333bdbc29c0588c779c15b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2186c2d4e72a419e4d7c30266b1d151381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81544d18ce0aa7c26cea795acec8967582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728c65eb69f0b2e50e7f86dcc1c242c783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fdfa0e1495c3129c5b82c0f1e8f52884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616bb3a3a4bca38c5b912d0810605f2a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0db4b6b08ccf65f00222853a6b01fad86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07df01094d53e589eaceb10da2c052f187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e2707adf93eea8bc460b153b18519288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68b251839f85008de45800836f8ba3e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6827ccfaf09d24816e3c856ba0350a090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70221a77876cdb0d9bd1bde3675018ad91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c1ea0036422805ac52d399bf52c87492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5acbec3533094d2cf8692bdcf2fdf3e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c94d26209dc0d35a9b1963be052cae94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15166b876a6768387ca84e07ac5df2ff95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaf7fa1159c8a1d4c5f538f6d93005e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50cb98e5ed59bbd6b21cabf451c06e497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb21ebd1e7a23a4091bce41d43dce33a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb74b729ed092d37e78a8e48c2554e0c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dfbe7b7e81d6470173c1ca180d817e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33190158cd0f23c082070b108dadc453101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20bc251e21ffaa697bed16090794a15102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe64e0c574e48d1efe79b6a1922beeb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4d47176689a1bd1101c4961a67cb9e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173814c88746e6f0ea7bcf175009614e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0330a4dadd0ce16e0127ec9179460bb3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da745ec1a891f17834feeefb20b808a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52b5aa231826390e3bcedcc7d4c988c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578faced26c185959e2c2a6af776a682109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a031a6f5c5299d308ea220527dfcaf2e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457bc1ef9f8fda2bb7e018eeffeeaff6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4506e1e48868c97adc3505ed398a917112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663d423cdd225a4054faec4611e9cc76113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e558f1c1df0d0c1ae3c3b3cd0192f69a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5964eee9a6c47722fb8482144cc0732115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1c79c54b95e3afa8397316c2aba647116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e14b9cb0a846f3db6315a05d65445c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ced44c8e0648fafca2d81f5cfae9b7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac9c93f83e4f479a553ab4caebabd4b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06490fe96d2abe5ade4b6cca3eaae610120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba94d56903e9d000f62befca97cd5a02121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffbf6919bb392187fc7c982315874f5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44bed738f5f334c477ede29b3c1551a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bde7ca3ba4665de4bc8d25a1d5052a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e236b83fb1925611e8a763a058c710e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1caaf9e981ce51ae778c64b7ed55cff126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2855a4de98d933c6b556667b2ec5c8f9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370b829bd50cf84dd4dac300452bc2c5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c514e8cc51109c116a15fc161b62b1b3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ce7c00042df2804cf8ce7d6ddbf2e0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd3b9248e8022fe2b9894c3e75eff9f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ea1d2f716cd6cff2fc02227862cae3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96227ad009c5458269d785094ac9f2a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87939e232492653de59913c8b8f08172134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b54b30714bb7f7c7a552d3b790f2a7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21928417963e582d1246aeca0770287136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c34c61adc9f1227e4e0ad2bbbec641137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6932bafa44f9c84f013a2fb4a8eb1f0a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b01b6abb2fabe74f6466a0d20a9c118139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94df1629a99472a23c4a54207cb2d84140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307e10f6e66930b42bdec72482367df1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c94a523c1bda02bd4ea22ee8b678746142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515390daa56985d6ed407f60141306d3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64342e7e6fa2d5d9cb2f1cb7cfe18105144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91339b44ebce479d3aeec4df94c536d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc3c29029c15eefdefa8db0065b5e02146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0453581b9fb7af360889720763816c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697f3001a7f53f2043efe381d4f2c779148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac87bbe5659508130582bdac4fc1e2a4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72eb296ffe9b78be9774c644e6dcd6e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617283241c6b5c118227fc06f4a90720151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e8e587621023f3b20b3baa82e8d689152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06be411379ed10801acf99cb2b215d9a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f059047529756cbbfc4de3689e93f20b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75d921bddb3168ff334d51e5e63cf86155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd4c98ba045183f2e94369f58109ccd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90212f974314c858005b909dda78d97b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af17e53827c0c7d66bf37c8e084dbd58158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae6e8624c0ed1061884fa23d881a0d9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285e0f30e3ef1cfd893af64c4b62cbc7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8640298f0d4cb0ff52597335c81f83161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b8a642e749a055e9150566e4f7e4db162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ac592d536c834946baa2c56941b714163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1b01f671f58b33acb353b1e54fb07c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5a4a7289289020338621e8f944e41b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5163e5f4a3b86375d62900389f7363cd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4911fd8cc811264fd450b32e6c7cabef167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4d73fb1c5c7607f99851e9d2a6bfe3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0805dd5633a66d102c0ceee30f2be8c4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882d0fd1da370de6070a350a45ce0118170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054465c7b502125de55062d30c3a8228171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311af5acd3076055716f1f6272a74ddb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae89aa55c60fd4f1fa1fb2ef8564cd7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04be036b1597dc1ec61d4eb0fcc7fb2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a29ce94dba972ebdc4b9dbdc8243001175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3963a250052d0bcd3c9e9b7f8797f0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff38b64888da2ff037898bc1fe9e102a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82b40cf5609b6ea6b54f94f147f705b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e16c98e3d5273174cc3acc395bacd7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e427bc777a0f9c86b0f182955ebabeaf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622b16f074b5a040b594c924ee890e3a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a280dc2892f8f90f9a9f18b0337cdc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b7331fb574242478e622ab3f28c57e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5cf40d4542eb2fff01a1cdb421bfe5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef0195aebb984c384026f1e4ca9e88e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96e629fe6d92bd6cdf2b4cfdcac5755186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9a506ea3dcefce46185f9bbc5f559a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c38b04df7580c733701fbe9eec61e3a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824d8bb0d00394d167881b70a8c815e6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2681a15b6e16fbdef58377482478c59a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edfa00b4de531aa83fc2bd5cf237a74191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ff64f6b83d32eb7f84131f6a568775192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25384d27ba73be20197b4761fd34d965193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fac72abd130246fccecb14819e0974a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705afc0800ddc9b481c3db26193afbc7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46c888a653706a093219f5a1830d1ce196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1c9e05aefa32f4ba9b41d547a78046197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e166177f8f789a0834771837f666886198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b21751f18b81b36465625531929331199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87715f09d15e9a049846fc7160f7a449200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860d1b01f1ef21d033a144373384cc80201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f962c97fbf10ff7ce2238d4be41b3d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f73d0edcbfb0123c948127aed44d5a1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750e3da4175c851d9063df1e70e6db31204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2822c6cbb90fddb1c5278c1aa2d88f0a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9574d4c60d8e1273915aa6ea1eaabe206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16e5bf1b252cbecc950d236d8ee24dc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80236df42245336ffaa1e910f804a38208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea72f5983f4035f3b9155f2e8c4e576209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb137f79c2a6f2ad976b0c3ef373077f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fc438dcec8f80c51b6f6527929f7f0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86557318ec2c5b539a425591dedfcb3f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682696f4babc641e91ee5bfd1bf999bb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9e5e405eab1417b48a2902442af1d5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb71691883549c7dee859b5c59697ed9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eef7ab5062549335d80c52aaf496cd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5c807508e4107e3c529b49e5a6ce83217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e57be2f63c69ec4b1c3c87d713097218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ab7d64aa99d62a5ad6178f01a0fe03219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02df8920217a5871d12f797112e53090220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64f96b4ecd0bb0c6bd711b453f8d703221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d737cbdcb798a5117fa129a11d374dde222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4f858d7a4a9161eac95a871809017b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2d1f687ec42621c839a4ebaaaf24f6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6eb0ee35b155ba173bd9c6843aa011225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17801e8b3340cdf8edb2554162eec0d0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb72c4ed0284d42318d4eecb63c7705227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a24eba8896ca96482dc9c982aadf5e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7dadfe07436977fea889798c5af3e1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ac82e355f3c8457ac5ff014b8c48d4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3c373bbd2a569a64e5bcb530cf8227231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52decd372a802d19c1ebf3844ef20f65232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a26c6d2e824d9c53b1d4c9723892fa2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c917c7342165ed2416ff59837dce3d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9ce71c926caf715b4c86b245916006235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e96d054841c5bf2de854831bb22ac3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb8447373b5bd4f67b19fd6040b0e7a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a3c782bb745fd066d5a2847af86d60238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20352e646d8eb21d9eb31cac86b72139239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161c67eacd61fcb3b667a33afae1e140240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec142c69449a2507687cf071ae5e1af241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7ea8e6187bb4c781cce1a1379b4799242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf0221dc204d1a14f3208173280803b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2863c06157d036b302ff86724ffa50e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50261ef3a53f4fa450ac9c03ae74e67245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3703cf58f5d1c40b11bbd09c115254d9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86cb8342d1798df59aced2a43910edf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b29dd01e253e50d0ebaad79b0186957248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a5e651ccaf116ed470a334639e618f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b1f043a3fb7308396c1abbda2e3cdf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafacdf7f8ec1a6e9331a15fd45c7b6d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f879295f99de4e52c2e9d88b760729f4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecbf3f0236d230714dece97e887939a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dc92983fec7631917e15a0a92ddfea254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e1e6ef012b910269c649beeff2db44255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e590584ca6b1da07b34f41ddc7d02d31256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd97bcac76af0194a4d0ca32cd7899a5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70eff9e88576df61c6fc5ca2e3a18da258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7326b824df965cb74549667168031940259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e15c5d3eb9ba004e31d2a3c93d5e666260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe63fde08aa755db63edf2796f075b19261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16717b1189b678021a8b03c0c6f018bf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da03030966f28fd3a2901ab98e597637263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeb08b978763f99390112a32a07f049264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9e49a36496ad4eadae190760aa8de3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742453530bcd7e3d085757d05c7a1b52266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aadf82ed490806a2014213b09075f67267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf786f7b4149a553f1959116d1226106268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab072de0c535a5ac4ae03dc247c46d4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad16be7f980bccdcd84cc49f13edb7a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c0838a2ba39fa3160a48559d2917bd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba3e842628ff5995165f385fa57d962272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd7e1a94ca78eee0a21992313c1e90c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc65eb79d9b00358ec035dc09d14d22c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd826d7df8b27eb85c2544ce30261554275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843c5b9d8174d5a2174c6feedf32fc27276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e070c2055c19fb7813987f1e434e41a6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8ecf07eb49e72bd558facc9d722787278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2724c38c962583cfe1c130754374ae2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195d0eeb3170dc0e73ef0958773d923a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c6527aa1f7c30d5732f5af39f226f7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb1d1058057b0275cafac18933fb72f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2225a3263b6ae6cd4e49c9d1b5d11ac283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c591600c5a5866a128c75ca3f0d772aa284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888d54e8877cbbe630d294547bbe43c5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fa9e941c7cef6681aed305a8e94a7d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f13984967368a2f39999aa6af1eb22287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86f1dd9fef7968ee3822d88f42bdcb9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6a8056ca59688263a64e36283675b1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b109ee59aab2cecf82efec70274caf14290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ac575d990ef528f6a18751201a7605291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14af0564e40743e65cbdb0079838b2a6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aa1c63043f56f387cc86a9ded2777c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f4aa27031d2cf225a66bb2b09ab672294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a414fefb39c44f2dadcbeefbd60f25a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a34ea8474bf00fb1ec11aae28424a2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8623c5ad3624e63bf7d9bfa43d4dc7a6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4dd8380d3bd65b5b8c92dda4da1cb3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ec33eaac01f97e67fdbdbbf411d1e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de8d6f455068174c77ded3cf4f848d2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c73284b9591f896204ac1a6245f330301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ab8c96e1d2397d8eb6e61fb3f5a93d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86e7ea5cc05b030a065f7bc344608e4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c940c961cb52508fbb9263c6dbf6be304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8ed729291683208ed99639090278a7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd85b0c6cb63d3424d7db26fb45b513306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366ac26a377d65b4d791fbd29e26af63307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8576fcb0fb8f2c5ddcd9d1e073968271308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579985adcdebeee05b7943da49d982cd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff22a5c4f00f97a9d56678a0fb8a6e30310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bf7591c49d7f35931808b1a3abc561311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249a84eea09760e97b802c58e1339f7f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464b289f5f40268f5480a87acc4bed9f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c98212c0ac179f96ed5a3d353dc185314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59183e36887b909d254d6423d7a1f03315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b91477d26d3295a50158bc7e550108c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a59b6d811d9672ad14212fbfd5a6806317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7597aa2145425fa37e7ebd2c4c77c3fe318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1337d79420db8fa9ff8a7eb7dfe81939319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd96fe65636fd9c101f573582b076f16320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba0437aa629a9334cfb6da82e4c87a7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738a337e1ec062248561f2c8defab3ea322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a5a533a24350ddc099421728176bd9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52846f333a69bc988b589ab7652ca62324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e577d6b742fca99d1337f2389192c9c8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb18a9a385f40a85ffabbd112c1d85fe326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f88f13e84b77f9f6762e2f7b63a823327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b439fab1eb091aec2168440418acc817328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4063558351efbae33bd11b8ff2e306ae329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b938393cca12a8bb6d683e3dd0cf9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5731619a2695cfaaae70474e04b9c85331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616197e239fa6aef0962ed3ad8c40b8c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5e11b1cbdc53d794cb6ce002466f4c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fcd43d37db881bbb1c331f9a440bb4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be7dd803b210d066f98778b821a802f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a932ee4f3f59c5c7995eb97dd778880336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1578905a58b1fda7f62efbde8d0671bd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8472da9ec944f01e67592fe1a5ffcee338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6dbf2487394e133fc843221e1f8da8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f040978b8919715d7fb296773e137560340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb90110d0b77f7cd21de8b303c198d9e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a177a529794de8489302badebf4b3069342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9bf9cb14afc9f0422c807c62fc6a6c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc296d5362180adcd943797f425683b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129a191728afcd575c589b42e80e1dc3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018df50e82216a271b626d65ecb5ef0d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32c3271d3d09a141c0bea66a3ab1d11347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0745aa7a39f6fc47a6dc0dd40d0b0c2e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e9301c2d0e8eb906eeafb0510b236f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db5d9385ea6fd6103c70cefcc831d15350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba16cd6062cf2e77cd7f1f57cc5d95e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bd2755e25d9b725c434db19dafb507352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1f356c0025aca486aeedebbdd71a74353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865dfdfe41bed69d7904f53efc6a9214354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6308b578862bede8b1a0da118fe647e3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfb20fda72936b8f9f658a446332823356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02e8ebe0a3145c115f3fa8660b38efb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22502205283df8388e8aca828905238358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a439abd02658085e95ba0bef37db4ec6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c75e00039167051ec955954504839e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d599d391366465fcf302f10af4945ca361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4353f0dd62e2a99ea8cd5c496aaf02ee362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a10f67534c5c063e154edec7f28b31a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a8c8830b6f5ada6930d76a3437b82a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab2452f5a5ef721515bd5970e7faa27365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa4971a635112f0504528bc9742b0f2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d01d28a87741d4b552ca1c1ec93955367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8954fcbcdc2c31f53b889ad0fc013847368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac33e039260f9d50ae945b8662deb4ad369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a74879a4cd47295922c2f8ad2abb52370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bf364e3eaad7622754ede591570a5b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fba925d433afd0b61976151d87c0283372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f64597ec7b63d5d0e31170042fa3b1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466821f3b145d4ea21dd11b97db5cd8c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22574e24ac709d6b22b26b2058f5d400375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e0897787fe7f15135d3ca0bbe3cc7c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad66514799a3645760784126f5dc006377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b228c263bc416509e34bcbc91bf3bd17378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dc5da8f77284859b1f81814ae740b2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bba395dfd9e4a950418d6d7c1577ef380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b523ace30cec4c8f3c93ca442999ec381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1340a0141ddcc8410b749b4b213965a1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cb1e8f1948dca43312309365f103eb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712c04fbb6fb2fc09aff0751a0975438384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c055857411684898f2015a9f8680464c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36a76fbbad00632f83ea4c708a689fb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e8e9a78714023a124e6065c52495b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4c135dcbdb3dea45fb122d16a0171f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6693a0d24814b68242134a67223ab52389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb9f5722c2fff1f110f99a7a5d93288390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff935bb2abc39000ebf8b136c44a8d3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fdc8d3c9145790de298b1f0035396b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9e24d0a9e590454ec4198f7bb77a05393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85eab6cbe05dca6eb3e80813f04c1ad394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19513ec2dc3ebeb13460a69b3b7cb6f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3446da669f0308942aeeff5186342d8d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718d301c22e216f529d7f7746d1cad3d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8818efec69430028bfaa8ce08476612398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b5bbc5283b7e00bc822627fdc700df399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b91db6c68ab2cd0d9ea37fdaa4d31c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bb6bbc598398a329aa4adc1548a645401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e3bf8de51aaeef166f26466a909757402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9096a9293001716e45f826d32fa1531403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390226502df912e19771a8559cf86182404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648059281c38b791e19bdf2d98744dd6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73938c052ef6a59985ed7983bb95fe20406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc4b3f88fa39b1d2c9b03c335bbe11c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f9e97e07b59f86af1791af95a0b688408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f240ad3250393be998580bf2b261eb9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a621769029dc7e609e14f96b20be8012410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c5e39283679f43b89e2a2d574ccb7d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0d06a1b33dd9d9287309959f1e7a6d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c5c4afdaf12c26f86e1fa8efdb9d84413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5e18699cd5985ec5ae7eaee3ed29b5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5636b7f3a5485e8e5ef62800f7af9fc8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5237c237086d21bab450dbce1b17e4eb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eb96818d2880ff8b574880ab84d1b9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687e345a91b9753406efcfc067ac3ddc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427f967ed83cf91b1c1d4a40638f2a05419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6b85102ac5a12cfd05a20d9bc89423420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db440f3daef74a267bce70c8f83487a9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7182c5a2b0ca2379ba684f9127fc219c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ead84efaeb5035ce8e70079f64f8345423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de2570c4ac008b7db5f40800c4ddab3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b39bdf884286e2a1f1f459eb7bfac8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0cf0e1714dd51767b63d06e7d21028426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbdf460b1c656d9d843cbf236f73e06427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34447ee1d6117bd21b6db0601690ad6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f542c4b88902611c95ad50d1b29cf55429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e227ed20aa0e8b8674343739b57cc600430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f348034cab272cd4a19d17f3a897fd7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dc20c3d75b9cc5da069a3d0498c839432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e71283bc910feaf3b76f67037c6e96433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a05e92ea55a74f87b5a860ce1013e97434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bac9eef77660146ceee030871c4d997435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283dc2e657d72c36e0adfc78a543e677436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ac7ec9dda8f9616c46706deea8eb2f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a0e99e10ac86fe66fba1a09697794438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ace4acef84649f714d4f7c632754b9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ec7323abea80d51b91e1b9664f3793440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e011ef182863cc8cfaa49e57ec92b3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb03c2dda55cff745c0987d1bb64b32442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82083d78a0bde38d8df868ddea0f2ef6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697c6b0241576d45314ee4b3e1785672444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d2e699a0c6b7bb16aef96b4944aa09445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa16d88295d6e7773b5e719508037400446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf083527f634985202fea273cf7660e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc446b67f1aeed8b569bb0f2b8ef8d8f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8988e03683a57ba6f90f745d2800cf5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48212101c559060f9a2df19b8f4ad8dd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3812827cd2aea92a1f81a55a0a7231451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3384a7dfc182f7aef8de860f128ebd16452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e47bbf2503e2cc06d8e131b1808836453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156ecddbe77f93435bfea9f4ecdcfb2d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20623bd94a5993e9fb13e6b5fa7e940d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469848cd0c255816fa663ba1c8bab458456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d9bbd05ac221bb2564d0a8339955d2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f3ca003c2111e23050d9dad0a7f32a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3797a5e7ed544cb4a44d7d5b29d5e45459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee39106cadf091002b554a24d54c57cf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e831a862d5fffc453c1ef0af724e08461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4234e89a3d035fd76b83da6f9b133d3f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953aafba506e904bbc78045ec16ac4c1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9158a37b42912b7c75542ac032c81789464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65734a3938a5dc3d357a80149712c583465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e41c2bc70ac4b26421ee7e54ddf562466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf8f6fc1fb2cbbbfd08bc1c8be374a5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03c0dc52ddd9970511742b6e9fe2693468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517a9a3dcf96beb58460c045c39db1a8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5e13c3a09de490ce1c772ea8ced592470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4dc3a4962fd622d8d09f0de8df39d2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda604285e62fea05f14ab7fed5edf2d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16cd790c4db2ec38a27384e1d530f17473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e8e608306fd79c24bc43630bbbb3f6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bb95a37881dc59ba25228eb46f3c55475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0210fb70a0d4239499ea85dab232180476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acbba55948d3404744a04c3af994f6b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41854a96d314be58aee7a3c7528db652478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2295b024d7f2052e07735b6f1f16500e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aebffadbd9bed30b13b96a211adea6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773af4d87af7e81619f31a1c5dcee6aa481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268bc69edd0a73463062baa90c8331fe482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623a5d885f36cdd68d085f9b720591fc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417364e0f1d838b8c449ef5504f6b833484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dd473783148daee8877592c60634f2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6c8a990b16bcf0d5775318b5e4644a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc015460edeffa82f96a191d0adaae18487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4518acb91bb9d874fe8f01cfe3aded488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f306379c4beac61a503e53f2d5d23ee489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857e3a5d7d2a7823ccb5fdac6a1f0698490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fab73820526d551c9fd40fb04cfde9c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfefc98510b5decb7a15e89d49e8d15492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb50bddc19016bae1487fdff50c26a9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce4c9e80f23c3df7a3f478b4edcfa78494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bfb7370755a6060e30f56ee857d51d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19f798e36c47f4b0d06ce2999c2c49c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc1a39fbcdb64dd09171b81254d0133497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11712fd449905b290b61ae36d33845b0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abc276e7c39d1caac17501dfc7ae129499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b44996e68303b6226e872bf19496b8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023dbba7cf86cf45712ff4f3244dcb40501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8613d8bbd4dfede37db4697e76c499dd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a6ce1eb9bd80d086cfb420ff27e665503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e09ab6abc40277f05fa1ed580fe2f5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf4269ebabcfb95ed7cff411a35411505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cddbdfb7407048cb2932c63632893e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f5594d32d2d0741329b00357a22f14507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcb055b91752c9aeb15781e4d7545f8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39aeec34fef1fb4b9d8acbbb9d45c43509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8750125263334441df71dc43681ba2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffc11989642e5f31aa45ca2728e422c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81ea8e36b9edfed7b11c31f8a69a72c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727547d177a68d7c5eba6d672a7eac11513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb02aaf4e4ef9218575ae4e7a119aa39514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cff739f371a3e832b7f0886baee2b37515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a38abd0b72c93850188b7826d50c84f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e20cf047359feef790e1201bd5b0e7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d99e8540e4edfb92a973cbe607b659518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e7fedbecc5851a8738b9c4506347d1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcc47c36067be7025f09541c2bbf94c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f838880a7886a501d7b8b61df21391521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544cca311b673fdd0e7d6a88759e0885522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabeb4571a1daf7e8d84f12eaa0f31ef523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e64991c249701f0083d5c039980d8f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5c7fadc8c1fe9c35839347bb40b279525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e41b987b7e1528fc95d38ab0423bd95526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42261ff0801a3205a26ddc67afc10a2d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96837b686fb6aaa1f02b306a581bf088528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853b94f390f59c9d29376f01c16800af529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fcd22eb3689463216b4e95e04add7d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbe9a43375c18f6efb9b2a81830e5b0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48919f8055cda1169e568aae4fb025b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f7afefcac8d4165784308774703b1f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfb1156a2940c01f3f5cbe967cb317f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016129954259f3cd0a88d489ef8b54dd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dec7a219a688d6dc9d17a625ecf4f6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746b441434abfa7a33da3ddbd4d6a380537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbd78a9eb0565ae264843d1fdec6adf538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbcc223c75f4516294d6f8bd28357e1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b67eb5ac078e88762b60eb25e9dff1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34cb1f28d9c2fc405b5cfe3a414afcb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ff793c5d4d3853a6040e528d0b5a2c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f94e8deff36752944c6116b3dccd68543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78226c0c82ce03950ad412e5b14abcf1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4dde0a2dd5a7db849005a5dee934c9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fa3a163c971be6f85fe92eb3c17609546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4183cdded4f6c3eac591f49000e739547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6e16535323d33581fef382890cb604548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eda92ab3b4292e8b93b69dbba2dc8b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852504d797fa51c2174589ef0d5328a0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855cce7ffaa952b2e687add2b0ffa20d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec9d3fa6123b497e433c6ca336924c6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82a33f99072a68c884be685d0c6f857553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c11839c2f88579ccdffcaf9d7c8b26b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a017d4b111eb5ed217b356b92d698ce555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11620f1e73d77e4c642b6f859b33cc0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4e8aaa3914f27691bea12dccbf5e70557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c67185f2cc5578ffe43fbe5367f21f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4d2fa349e983c6f662816abdf1005a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349a9049dff0319bb1d31eaf9c2c0e55560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b2a7dd76d42e61ac11e4fee635412f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dab0f27d8cd5dce0ff669e206969387562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a07b6e2bbebba710e20f69af8149043563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0682b4f5ca94d2fb24ff55d1746fe63564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5c664d94013a001e4f7f37a76e19e0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87298041849784e499a3fc1807e0b0b3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a328574214b70b0429bdbfbe289551567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cb69d5d9e5e255a566e532dbe9a05f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2a5c799de1674a23ee33201094b4c4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279916300ecf1d777a0d8673abb04a55570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a106917c3f56b1c9d94263ea41f48e6d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61281d8ea97f58b7e07d49030150bc94572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84164a1a4d88b7876475103769496ba573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d790ccf154947056709da7fdec99bf69574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fafd04d23cf62ebd863f66bdfd105a3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d49abbbdb5688de185f0393d8619869576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a6955144bc105ed83e153d26ef752f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62137e8eaf64104a88692282f2b65e46578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fb73e123980f37cd44583d75678a9c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9270e813b6ab4b3515af9febf6831c25580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fabe7ff6bfd66ce290ad6e73202d626581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a60c8af321ab0e0f131034f79c591f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1494c7458c2e0733af00ff3e6fcb9a86583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6410563554a1f4034be974459e05cd7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32331a4816b909fcb4c855abd649ceb9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d20069dbb2946da15010906d283157e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b919734514596bc07f2e35e5273124c5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c579bdfb0bc37a50d2bcf90b7a227cff588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bba432e9106f49f76fd27ecba19ed0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373f2ada4a2f6214d3a3d418c6c4b549590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0c7a352c2eb91784cdf9cdb8f0ed64591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb2e0424c5a0050197d694ebb45c7de592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725b8a90d483102b68476959569796b3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9726351b047a4f24c2fd3729f1b621c8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea9cda4b802b7681056c5f852ee7efc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b8eb8454bc484d0c728ca5b1edf4d9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cede5597ea0f18eabc73e9f07aeb66597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82f7eb100d58fe342b08a599e00f499598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad053823eb804ba2b63eabe371d5b41599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7fff1d7402af92ed4778b5663ade1f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eb025fd09a18b480f864c5df478827601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b926c5f2ece210abd728be5ea083e897602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccd1eef7f8363b3383db15090aaa214603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0f0d9422194e7f405e3f0a279981b8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f46c6d4f532cd50cf8472341fae5c6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e4d4971e9dfab9f524e5b1bdd7ee76606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1aef97c8be91ae86cb38f1487efdd5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276bd32978e014ec7ac3353cd9e6e1fa608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceb841a1ca4efb9f1fa940e6cd0a33f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22498e50b4b3531c6ed484fb7925296610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2606f92d5399a0080a5191ecef0db7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9436d09f1512ce4cd65e6f20c15753c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0359b8998c115cb4370d996552b89aa2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4305263521be65776291e3c4ede1d3b0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e98e171eb0810e7cf72a38bdc47792615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a8a9f15914c84c8f06cac5211c63c3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac7a9f0bbfd4bc45d9706ced0dec66d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30fcf7ae34ac69b60d868f0926d8a36618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59b3c64d21a0e71a0445f19d438d09f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af12a63e75928f2b0156d3d685d9a75620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef0c13fbfb7a64a4c2042c4da72d745621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969c403433a7fe114cf306375de081f4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcbfa6a6af1535fda47c25c194d4e4a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f58bec67681d2081f6f810011746a9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64bea7b92928c444eb196e5976854a9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a970758de1490023b26893f62cbad96626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09f040ec55c7ba0fd99d6b11274a51b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe83c650b47cb1dc361f169509a9b476628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eaac7b945aeab0f4233f12fea042d0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e2a3fe79858ee550f11de4b9b3c803630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92d8446c5ebe24d2d001dcf163dba07631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8787bb631509ec54033d360301ff96632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e499986fec0167b703c85d59a1e56e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae6eb6b1041f26e76941aa4640c8b05634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cf4b84ead33f5c376d4de639acc951635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17fa083e015b20be3c19107d5f04118636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a388ef0741d69f1222f2632464ff31c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537ca47898b81f4caf6ccb55f65efd5d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e74cc290aeefc4a0a0f29c5b2f29b3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a57f057aa1d112d14dbb67124fada0a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2be8c468548cac4ef62364b6fd2813f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad6fb4fe87d67bac1b17ae8b7f06817642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ab9d2ec6e4391a364211426e42fe82643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173816474f3163917b9725b78e85ea48644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada6cb424ebdbef2d23c69872e25117d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95682923e0b89a936220e272a512998e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8a3d0a4706c83639a02b6c671f117b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3523f08231a8a1add7107dd74346e22648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42be8c30bcad369da3785b955ec28e2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5609917d70f19fdacf9d55e71a33ae55650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff809239663b57da242396e20242807a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821413121a7301e10950d302615d8cf7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72967850048f7d1b31140356ee7d1cea653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e0a71379396664ffcd149ca65c399b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ed53a301ffb9f3281a51d5d77ae367655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e0b8ebd6f415adcda84dfc4262ff2c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c43e0353a928605f4027830c43379ad657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb9cb1b0fbe490ababe61508cdc57ae658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b946b2791c5ae1bfa43b806c7b9c9f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8ac5140186fc6c5a0dc8a9d73f04c7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6334fde82ed3d46dd6be2ea720b1cb7d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514ed7e290bad03413d514d33a3460cf662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0360f57ce21de27d22c8feef29b575663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea68454c8155a14f9f1f2c740bbf43b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ee9fa8de74b7d6ba15bcede0fb6329665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d0868ac1e7fc5330ee667107837682666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd9508cb2eb49e49989a962b1309da7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94b928735c060fa38e33c5cc58559a3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff795f2e8c2da80f3e050de08fc836c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047c79d37379bfdce87e6faaaf838c61670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e643764013d7cb70eee3493645d9184f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e8c54edd9a206eb3d9f32261c032d6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d2676c2d87b53dcd11bf2dd7b92756673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8933aeb2fef4dac9229847f70b888d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b17be7c4c734257d4529fbd073ff28675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498f4f0ca66f95503558dd24fd27afe1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117057d9f138c6285163b6bdc390a911677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f679ad4a75d4473141e4088af21b996e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4939a33595dccdce11fbd3dfd1fd1491679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0835523e0f7975476da9722e283feb4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be9b163a80f3142226d28e298b57311681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dc8b5466dce504fa6925968bef9ee0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f6860f08961d383c0e3ea6deaf8c62683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258037be2ca56f332c0aa123272369f2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1f026fbe1ca6e9ca4a5542bde60fed685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49a0cace2add3ea9514f1be4fce73e6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edb5993c050e0de08bdd4ab7aa5f0e9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c17d9a776115cf6a3dd51ba801ade7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f486f0da7e07eca9e1ff907539bc2e4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d347a6440beadd66fc0b01632a3cb9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b078e5417ce98b4b1603b9ccbe6da0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da69ad11ece9c5db65e451be5204b59692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0e0dda40c9873ee41acb7865d613f7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88793154fed70305d050edc7e516ae01694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427850a64793a8429724a0d24b944618695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38733207f2674c87ef05e9b03fa5a6b2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2c50be4f62b1341669c9ef54b4914a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e05e67945ceeb64e884390aa03ee40698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b00b1a4772632eec34186350c7d7bf9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e5be2bbf8de58596313168eaba5c48700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650e9b6561547c6df08bd27b511ae3a9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93cd9009358decbe3a7487561e7563e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c3c869cfbbc836da65433f5c127123703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08fa35a0b2d57061a628235339f47cc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c1154d58fa2232525f8ef23033bbf2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5fba2bca35a20b2d69afd8e265caee706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb6d538004a4f6e34fe654f007b9074707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3462d9073353366f14666aa45d38eee1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd951266a2a5950d7511ea94245d50c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb31004595fed9b5ce61c127db1ad88710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db21291adf8d04e6ccb8639c0b933df9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500a00789a0190ce5ac189bba5e1f5e9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd1df77dcf3d9370455f09c56d6b453713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363695605e191a1a1d522e466461789b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103c2f401f4675851455c2a6f25e3777715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e07712fc818fd4aaf717fb625dc4426716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d976ef622cbf8b48dec1f444d2f9c4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3251d5935ff1b856017f776d0717cf718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5955d7a2aaa59b1ca1d1a6065e4afdc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f56d86b71d652539085cce129c51708720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102c01707309430395e1dea4b13ff209721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682a5dbc9f1f7d651a07f89356cefc1b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf03bdbe22cd40cd9f8ad08c1f4faa6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4c5162f8a66d20069a2f57a3d1cb96724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3dfe16ae6e4bbee96f898a14983511725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9475ced01b5f0915216d53e36bb53989726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496e8ced6c659d543e97c430468b731c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6091bd4e79a0502935992c68ded86a0c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e16b67dc7fcda0fea668f774534a70729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4ce0a76ac87bd6334189203093c58b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33114f98380dc8c94fe67949ae2bdb63731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe4c5b570f7ab26af26748204a74146732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fd782d3136daa6c591bd3f5e02f2d5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5fea073ff63dce674dae7c75459642734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0bd7bbeed1eef1dd76fbbe8af0e1b0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4272b14ffacd2f91136d25feae0c56c7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b29a95b28c689f021193039eae5b8d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd36b8ea10cbba0a651e79376ba3e4a8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0af14158c499b35f0ed3f2d10737eea739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d5914c991fbbe7530c99f57952e8a8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f49bb5a3bee1abecf0634b128a0354741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16269de296b6af29b22ae7134093e2fa742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a06cc16737c127aacc9b9c40785e095743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aa73b1107a8f6c374325f3adb8e455744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95f74df34a006d64861395b59e25628745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aecda5d6aea3d480f649a4aa41b53cb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaf407fc12cdd6c4b89bc9b554f0435747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4297ea723418715031c96d3f1abe172748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36a1efe03a76750f785e519f9e14b99749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51aa125346c1ae280a7eb2affccd789750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f138823aed68708b701e1d051ec8608751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3232225aa03e9c6af00d4150a863ab6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aa0450e3e5ee8b2b8f4aef0b22a45c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fafa43f10bae2a15972e15df90df435754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86264aa3a6faccabfeb9f57ad03bd838755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042204fa1b7a8833849ebf69be9ac570756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633d8e1c21efd806f78843c3f7c587d5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970e2f027fc0b977ab3c78c1e83e5254758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe6c89f0df51abe7444f2b9013d68aa759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250de99aa005048c9d9002f79edd0e68760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9eb64f8aef0f569d00c5be186b91b7761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d8d41704c27a7416669d0ab3754431762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5411ddc7035473995fa72f9f1a6cf15c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b455ba1a98f581028d271ec6e149b6764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1bf4be9c422ee7a1b14d116e44cab4765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef3e50efd1ee23bc03842940e500bda766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a649c36bd12b381f975d43509027831767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ccbca377a466bd358016faa5d0bccd768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1f7de73f107aded5229f93811f0f03769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c95490553872614d9a599802dcd2c7770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979c60e83c670b6569266c4e35ddde94771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6c33fcb0928da94042ba23e346d5f1772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337816a5e5a897b6647b8eb474219d51773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f279526cd5cafc8772ad05db105912774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725049a13f62f5b51b900d7182a255d0775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024494c62c8c3b485a51775bd470f0e3776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d0d7dd418b799a43b1ceae35e0a071777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f696593d7797a91e9586790d83be36ac778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d366a8dbbf5a70e41b10214867fc032779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086008443e38c3695a4566349ad32b09780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a2ece459d6a4a3ad1af4095b3bf4e5781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddaf8d22b500c6cd42b23f93135e5de782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27fe1c731924a3af5b71ecc1724ab68783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b98dc2b9128043d590a604c9bce1eb4784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac154117173db6a90edfd063233ce562785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1673a04c83d86745420b5dbb312a06df786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e277b368b77a36ecf01ca31ba69d84d8787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec5e7c9ff0f710d0f2462c807971df0788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bbaebe0949864c59b4c98778a6d34f789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db5156f137e44e57177d2993cfed918790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdb21b86dd4267a24bd45bb4c7fec86791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1febbc36f9f3830122409ca49004499792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9ae563a36a56834fcc99e110ce8c84793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0d91b3ac926b5f9bd68dd90bb7fe25794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d4185d2a2c452c5b61d2cf9ccd229d795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10310cbddc9307ad2d38cbab9182f24796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64ca6f06cac3b3366b0a014d1303ef0797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80969a423abdecbb445d1f02b0ccff6f798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a6aa235c6e9a2b1c266f7e9d729f3e799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628cdb7f833ccea0877a51acdacd1c91800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e6b4bd7dc33aee7f62ac7a2678cbbc801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e9e4f05755f55e8a04225c75ac2f8b802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7584e04bd793d87c67dd235e018a37b2803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c75d042b6019c8b6bc73743e0cf35f4804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c67c374808ae134c85ebc2839cf831805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f5a95418250675e903b2f9e520f556806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2176f8e155e0b1f5a0bae7be7bcee7c9807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd73fd6334d1b3b55b8c7358fdaf153c808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0467353b5280027e1b3ea6f0409aca1b809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b803258608bad5e26aec2ab2caa6ccce810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ddc0f3946a4704ee5e6e70f010b3f5811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc1807323db3826a1f4b67a80c64f25812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a434bf60ccf6b0a2b903a05b07fe200813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340309dff8f60e865d5d6196160569ae814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9974dfa8aecc1e808daef42daa86dc57815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1f3464c31ed6e164082a56b7b5f64c816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06a74285dea9759d8aa403bddbf1198817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03193a2a49b8599ff9fc83e44c9164c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec25fc2392d43d78cecbf681b18248a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220d7470c90cc19bab70533518c534873.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1676759e5c39ac2917c78e5bf9d64e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396458094963a66aba9e8d6c42c192725.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745b5e59e03ddf77370dc4fa72306e8a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48adb413578a6450c7f50ef86d525197.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d412277af8ddaaf50106d136b36c14268.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628fd991d8165163a92aa6ce0ded36769.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b708f4f388ae0bea7ec60c4ca8b774b110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a9c8773c1eef98340ebabd3f0f277411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79d6d51888310819ebb4f98ad2c3ec012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1a9cc630a3561cd681d72a8f6fa22113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76221d3e4ccc046dc4837630060dd99c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10a11c4b2e3bfbfb8195bf51c6085f815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a2b238b16f4daf4180a97e2baaa52e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a249e8d6e3ab93d6b6c3586ec6548f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592f4c3a82114c963563c9f020595f9418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c7a2253451529fd08efa25f590868319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2826a056a0069cc702137b0e0cf195020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d4e8ba32cd05f5743b54630cac48e921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc0416188c1f15e4aa473fb93c5c8be22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25a8e278d712aa8997b03260c001f7e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6680147da85f76a784515cb8c0b6198624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d944a3b91e4325c3a8bec050f3a92b8225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e54eb77193e4ed4ba215f7d27d4019426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf890518a0223ea5c79d09591965966327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d23745dcfa264a9f05b03508d08211128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7596c8adac5826901dba1da42a4e779229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a39f858fb438602b0c35c424537eddf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb9c46f8047664761c27098c46b8c4931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91745d3b1d7b01e02f3a5fe510f7586b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1038329bbc480970a68f1bc835d7412c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7b55e4c1dd134c6a65b9eba40de6de34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27151769a5dfe39a866b34883fd45c635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cac2732d4d8397c26ad5a7edd6da4236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6ef7e91005f865190ee965ae73a1b737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0632018eb2327b76b0e3059f7d22eabc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb3912b86ab18aea46818f85560287739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f31b919af6b352c860102e953d1288840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28deeccb23bc1223dc048db2d45063241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80078905ca93cb88da7cd4bf1a4e6ac42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab881392ae8719d0d8d6edba342035e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c9f894ed66a8349b2c3fb07d1a43a944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c29c9c4f4326217163b79f4c870740645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee18c70c5bfa4d58576e89a787ecc63c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faf6c66149fb32d06b56c8490ee408047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40003d0bb491b219264c00e14c61d54948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bc9b8dde3087a353f68182984ad65049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be150283543392b050680a8d7298cce50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1c5852ca382ac6a123ee8c3549a45751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fdbd125222ca6fd0f5d7e917f15bf552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607223860f2b3697d3f0cdfcf4807ce153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985f1635e37c98977e27d87799e5336254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d79c94286c750d58ea2c4f007c0ab755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218944604a008b1c19160ac0fb134baa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1710c87b24392beb21ea308c5637a5c857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a84f8d1ea5df6e3633f56530f92e5358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2871e228abe88462214d227abbe045d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96307cceb379d3f91ce6c80fe175c44f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c7e085aa0d6f2dde32a9d722621f4361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f79402eb0a94a3866063f6d6e0f6ef62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9647e841a8d881175e6a5f0d4121013b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d621719a52e372f47d3bd839ade1a8b764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcad8776db9815b8baf9eb48255806be65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daf87a68e326ac3d0bcbe9c8f2feba966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6f382ba623b4da453e6fad0c6a43ce67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7340e3a0dca6fd1e66aa2a02bc4983a568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd9320cfffbe7535c5954909a2ccb9e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056e1fbe06ccec54a6bf44798659bfc570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7516b25b6243fbf2d7d314b3d918a44571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821f64c1056a849da68104579c69cea372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa11d2a8102b9c453425163c8384ff8d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd75fc364e0d0d6a6be46766ba811b874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc99805524675ffc2fa2b51a601ba6a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcaad2198044907b084871f51b739a376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1790e899f70fc6f34d26ff9a99a728477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d9f37cc6834e36fa83343a22ee51a078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499a9a81720dc98e8785920ea1df37e479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db95e6b5cbf70b18894fee880145a6980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553a1a597763ad32d02ea77c0914310781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ec0d007e9cf7ee6a6c5c76149a277482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab80c3dbf68b52e0edce590ec04bdd1083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883892a0d9bcb1dc9468758bba70983f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc2d50a3f0b7e632b3702fe2d8d407b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a096a38875ba4f7e3f8ab974a3dc2f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0745af9d7ef22335288e275d0c142d6b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8567c6e4ece3ed7aa746c4e7a3bb24788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ac3cedb6c7e6f8cb7f9802a2ffb66189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae96a9e9ce62322a30a17bdedcde7f1690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68dd32d0243815f67011bd7729da1f191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6facba579e8f5652187fdbebfcf8b5792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf7184d6086cf857a99fd7ebfee8e5d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e152ee0bae13c5e7f2ae9a76893038994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783092b960e50f359c8188d000bacf8395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170acc2e405f356b7fdff4429fe32ace96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1101ad2c4fdbde6cd27858093e5507a697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a07cfcf1c6e5fb5c350a610bfa013d898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d428567f308dd52a052eae5afc165a2499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96583e4f19e3ef600471ed9238de39c3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4c7052b3a0c89ddc83b0d4c8a50cc4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df65e9d94d504d432057ec6e0a136aa9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffae4f9a382da05f34d6d0a1937217c9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413b270dd59b3a18b78b7ce6882636b0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5473aae657487558ffd9e94d6a6dffc1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee8b12411f66d5f137b055e3fc9da6f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06608c7e21a222c58be9d32c0f8ef4c8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d21ea736ffd48a800f385e659219122108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e4a81af78dee84baa41a7e90ff8812109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b1ee69e1531a1a20947b22fe4cb2c6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61ed443857be4c1f0fc29ccf9f02ef3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670bc93fac308ff24e1c2d5092fee9d3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ca88b5f75aaba11fd9efd569978d40113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f5658fe8800392b62bb7f6fb91ccd4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8456b4666db9616b175e37d5933e20115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ea79a775dbd736774e3e65d2ea5b2f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbe55a7237002975855f258f501602f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdb8c62ef8476c2186b981b38a36df4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b15b0ab3941bb5b0d032139c199d2bc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75719c7c86270d49d79502f8d37ebb3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0e440ced5af29881b64b2b72930eb1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8617525f79feff9be18f5b185a3374ef122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f914d8fbaeae8d14a3a515d1f1b315123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c224496d35beba940f27d0931329da124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1938c862cad9fd3a92b7a146950dd198125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2bb14bb41d2b468b353c46c7c8f124126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f670a5ec0bdaf4fe7d25fd3c10ad4a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a849be3debba37ae081e404dbc9001128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e647d2db70a1f3b3d60f7acc0a31ee8e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d490cd7204d2095113a6b86aa3d1839130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7456dc59ca11842ab65d6de528c13b40131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f67c9557954feb3db5f53daefb8e29132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57abdb5782eb98f4e5eb4a1d4a81d790133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8244b9ac694660921b6249e058a5c8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aee13e542fe089a7d1ca14397f0130135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09cda70fddc6fa10fb6bf33853eae0c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc389527875467a85685677fbdc0bff137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddecab6b04c17dc79df8be4fab397ec138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac4e5f3857236a162bd0e08606e6a9a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6db3d7e3a4801d444213f724d95cba140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644b4b89f0e3a355543eb048cc80ca4e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6418c7e3adaf0dc2330d8719076274b4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b9480cc1c8ba506795c0dccf0ae4e5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74510df22334c613b4e2e88437e7d6e1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795c369c356db0e41c7bd6ddd31b2b77145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228570c71f5ff3d6fe0485cd995302ab146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920a6fd197ae0dd22ab0b6fa62df05f1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d05fd14e7925c39d7ba02d18685766e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907525ce0433a5f82750f9f851cb6eb7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c8aabc3030583084f12ac5fb5edf94150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7261020c7a31f2ba10c1d0d9b0359922151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b2d26d2d990666f7c3c738329e1a5f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eee7a3f791cec7b05c8507f58a3b417153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cb9fa69e6bddc13f0e09156da0e7f7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f7abe182ad128e232ddd9890331e9a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e382f446633c9e674fee7ffaa28039156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c11649c7bfac985010a12c8b437c04157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28520fb1520395f7757ad9f20f41518158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b249f80630f4972757160df78d19d3b2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01477a9ae19f5b3016602b7412f528d8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94ae2f69de861e4ab1c088c65bceb4a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e917a689843f80630bbfbe6e2f762d5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4d596e2e96d4e86a5d3c9737e87254163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c9a09d889554d3f162916af1692074164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5189650769e67ba42e822d966832cbca165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579c567b3ead3df8f0d47ee4607f8cf8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fe5e12e440d320799965f34501c065167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19b8fe53487cf1f0b781e91297ef74b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e38ae8f29d671f485b7e3df6ee79e2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d0cbce6413fbb97f5a56c5b86e91fb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32120bd5c95ddbf38d73ccf6b0e1ce72171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5604dddff02452b31d0b5e4b0f57098172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ddd7b50851f468391a8306b87c20cb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82d4da29b0b6257be52dc1832f7a1ba174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d313e31c4aac166c0ddb88dffec8e5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dffca90eea1fd929c95404b2f6f8eeb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf0fea542671c4ed3a556130d4ce3e0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba2ced74e0d543115b5f67eb4677bc1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c811d3ea6cd4f0524c753aa2ab4d2f05179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1150a667c5634bbfd0951994278f2b8a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8025dd09585eeeb2857912f3fe93b0b2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1052e05431cf8e2701fdcc76122c55ac182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e65b8e3d69d74a1c8b2f27bbdc368fe183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf12dac43543a4b536599ce4f026f03184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc8e027c446e5ad35b3d67d1decf75a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454f234728ffc8c8d07c8751888da2fb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2675d424e6cf28a4d89b5954e9b23b6f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60ced379b40a2fb7dcc029335a2f9c7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552593c08fb72a35d40a6936e63ca3be189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9d4173ba0a512696bbc38fab2ff09e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4acc8c24586427874a28aad7a345374191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700a3814072cde14ab8c255e80fe6bba192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af1ceddc11ff8bcf6c16cd99c0342c8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbfcc58a9b188b287978309f98cf8a0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77de3e2174fd41c27d4e20ab43b5c37f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f22d527f9083ffaf9a0c616171432d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a779270c33a98729d19d757fe9cce1e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3721f0dda7bdf47288add871b3bb91198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec443b5d1c92447c15b9e6198923d229199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d5716069b5aa60a1d80d0a761d9929200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b877b01a4a9455c99895de108dfe5e6e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d653cc336967949710ae5daa0a5346b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b452c65bb9996ea14a10bfd10de51056203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39fa0fb782617ae2129ffc7b6f683a7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85f778896fa9340ca9569859e7f777d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fb2091538ce15dfee47055789a5c51206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284979e17d44d31859aca52f63b49547207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32945dba8ebf65019b5da5953b972775208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfab102a47f004801de7bdac6fbaa23209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4254ca33d05ab747de9c91f0da585046210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12387af252341d59c0fb2194e37706eb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f7924d50d085dd04feec7eca5138c6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108364fe247d1ad27357de2e499585db213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fad00ecca45984e428a45b109af03e5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70804e71302e385e848ddbb8d12b065d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5414363fb596a744c3c23f5fa805865c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d254fe36be4b392ffd2485813fcbed217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6f9e9007524bd5b43607ede857f2df218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc01e74136bbe342eecf5d7d459a590219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48088349d9f9441ef7ba3985dc215349220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0acb0ea83e008d3b7781a4be0d5ce56221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea5c7303516b2a97b06a0e188b35b0b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79731591431dc0c81db9eb790813dcc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a44e5c510ad3d31f144469f8a87f179224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13b3f494850bedef6a3f792254b285225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd3ed696c8a38db1aa390365927dca3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb3b45aa210596063e5c4a16934b4ad227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7617c49df7507ce3fa7b774b76a745228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c93c1afbb068e729f1b561e6027095c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f58ec12c0f2663b6c5f9c6df09de242230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c0568d229eac6a1d2fcb9d4abe82ba231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eeb1f59e03eaac240748e9d358b1b7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbda0046af13ebcce3d37e6624d7205a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33c1699d051d7fa948d8de112508c46234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698629ba64d204220d556ff9d52d0a3d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b305bd34b001091f4056bebcc42c7fa236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66818903f653a717239c85c87d2051e4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307534468ff06a60acc8d1ff081b5e41238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93733a02e6a70ab9d1b8f8b3562973eb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def84d3f65720d1e22ac9b8f8f1c4681240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e824643b384ac9887e23da55cb1c941b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f575464451faa0816d3088baf79f934242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab588cad700527a25626608003e31f77243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db4cacf2d5aa9c133a0972e36d93498244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea526bf94e64e8e9f9d48f8604f7d8f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e932850f0857c64c4632a26ef9520f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b6db70171e4f46dfa48a027cd0a88f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e47e6eba57e3cb7d07604f5e509745c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7712d427e071564677c0c5a9a26bb720249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a899c9656e32926342e337ee9697b5c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6b04db0c5bf12b1d15062409028e6b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca5d4129d33e0e7b203489051b0c788252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfe131e3eada7d5ecacd41bce29a9ad253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2f5c5c346e10acf0a44f3acb043d59254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4711220e8069aa8fdf775ab08e60d5e1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94ee2ac1eb401313e0774b8e590edfc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790e1a6f7af8c333c0c05c2f541275eb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133341076295c04b064198d0fdc6252e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a17ffe59afac6aaecfb63e865133b8e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3484cbd0ef3334de2c4ccc1476a06850260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fbea3f8a6b463ea5e24652e8c16e79261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f1ff5caeba9d669e8c02864601cef4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb3d253c935502efbdd8ff5295ae86a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6634bb431915bb1acf39299dd7ffe97f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e521175d62566253eb32458c3ff832e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fb4f3ce3d3972db14ffe02a4961487266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009c25d4d4af520f6ce843fe1cadf84d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07357872f78dc6b73dd791ea288b8929268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74b0430768c0ac37222359c7b2e41e6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565d532f2eb6f9d4cea2b8417a8fb68a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6855fef88e852354d386f2668e5be7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab1b819ecdc4d5f2c63f76e77f604f3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8fa9fe3a97430a51fc2101a3277f66273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636849f56520751c0603d6b7ee1ae963274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8027afcb9424276cb4c677320947e204275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55f30c0b885538873ddddf1eb78f065276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4ee6b035dcfe768ebade3607b39d40277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5b005d68cb3af71832d5213f9af485278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89761a945610858e6ac1443b597db1d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a565c88c11d6b506223a72a298c0aea5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86716229cf77aa0093ecb3c9a61e0cb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1db424635fc339389bdc3f79fb9005282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0b32d0de2dfff8c40ba255b1eafd2c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65e7958ef657e04f34037b6fd3d13e7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd02ef04e91f7585a13fbe76a6269aa2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173c1740ba4a37817e4133b5d38d4818286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be88f2f230707d513b4102f42b46277287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161a5ae1592e454bdb39128f6f1dd8cd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55351cdcb9412511417f365db93b38ec289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dfa4948ad655789fb30d9b4d325020290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a4ec9b33dcb49967a884a43d908c78291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae14a40ca0f10aa54125d17d951c9e28292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7726e9d2cc7c8b7c24fb56d677f0f4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac7848b9250eb6e11269cce6492340f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1203072da00bf20cac650230c1c4a001295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d00a04ae797502c5f5af4cc0bb257a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f9dcb291d6ba6a191175a403be1d34297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b08566194d10b22d3335ff72a3b240298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3285488829cc7acf2195e9da6fedff299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe3d8b54c31c1e286fe8e9d941857f3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e894a1ef083b5070423706d8af5a81301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144657687a5397789a3e44565520697e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5ff8242c1dd9f780aea1a26f6b82fb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9684c4914cf879c764bdf6612fd398304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f45dcf55a4d8c286c00aa2c8580e03305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0404c70c52a08b2b73253c5df23b3ee2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df361c5745fb946183fb4403b7767292307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5a46ead92140bc929bf17bebd764f1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be19efd9b0032e22dbe67b44770c67e9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7976585814d21b4096f67e8676db2512310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5ce3da6867d7e3726155fc28e3053a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baec14c8e9008bc5b8951ad8013db02312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47575281d8affb8e8bdd7a16f61d935313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01931ae210cf25696573889dc7871802314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eaab966c8e503112ec75d7933d19fa315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345dc1cf63999bf650f5a3f721f0d0ad316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8440d848504df4ea3c1d22021c2bbe4c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e145c05c7d804bf70db8f17fba1e04d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744dd8ad5bc28c511b7b910294dabc5c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04248337424a658a3e08538b2d95e03320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8174b74dc4c2ac234aeaf8c466bde0fe321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e43b5fee1075b8c24c3ff921b22235322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76e924f06a33812c430058441e85867323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c34f29cee7b47fcaf121224e14bd431324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e18ec01acf9ce28c8720f31adc208f2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defff4b25667fa8f2f748065e44e6388326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519356532bc4d4f8729bead690a2cca5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a36be051daf08f6966a66dde33c839328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db73443f7700fbb81703e7dd3af5a86e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b243c681507e27f7b14e45f8932b59330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023cba41fa342f8aa8de34f19f5c706e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8104aee4fd4b23921a242b1d6f854a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f638e5a0389a20870a53860c8f858909333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee035a4ea36d708ccd87bd0cf9015d07334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b996c6de4c29f8e7a4a2e125a000f2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb51a629789dfc8c709bee6e8b7d390336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7272f8bebbc36368574aaa7a83c65044337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b41f52c59af47d42af2fb5b23dac2e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8514cd16ee13324ed0f01031340c506e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f1978e2b33dd66878af791db54434c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d219f7eec4b1517765cb7243ef5dabca341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84a7d21ce89b9333aab01684750251e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661bcbdfdbcf5d122dd6d3d40170d2ca343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a8f20e364b21623881701afbf4c81e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e3c01018b02acb2aa64facf760d641345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd58b580fe8d62e295654c0b13a722b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621bf6792232a94bda83c457ab73e549347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625dbc9b716bfc136438d9ea7d9526fc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed76ff98bceec816da6239525480bb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6b68358a4b9c42f8798ec051b7de69350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8009d834afa7ddeab12b5ed7cc3f1cd4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7c93294c8a1fa57bcd8e71636425ac352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbd32856bb04fb0df3e3ad4179a6e4c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83577812466fe905709d8f8f0ed20391354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106a54eaba49db75991af7bebf6e9ce2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b9080ef2aac457f609a666ec68c87d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3789fcbc16fd51568095ffff8efbe3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe0f9053b7dfc3c14fee57734c1b02b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a8df01ad47787b6968b420a4647bf3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd171a9ceb4e211ac24774bc2b1d8c68360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870772f55be33168301c29f84331dea6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6bae83118606e1023842bf69f0acd3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c616efa8a971b9d7e39bd9e99e265c8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fa9e62f140964a9af0d1c487c99cef364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e077da6319e2393f16b502074146cf1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f87cff54c62116f2fd635e4fcc406a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d4c87a6524810b89a9a2f182a2c744367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d817bb59725406ca89b01d2a00371f2e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03830e6e20b0a15264dbd25b75121f7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906af1d211e8cc1a8bfc7cd200fd00d7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1d53835b3bd3a27da06d321d1e7739371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26af2f531e0ec873002e91f59698533372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528d37f2b17c681c5e652aedaba86d0c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dae25550356bde9210317d99e01aea374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e654c3a3164094fb5f6ddefef50352375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33147eb5226912f354a25763077cd61c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89210d563e91ff31879cdc14925caf9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d81f6c666f72f9c369bba863f7daaf3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76263de108c71c4aac3c6badcb7cb2d4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a10db43edb39a4e7bb48f8c4688f5c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463db4be14063c799a4b87591f524e3b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab28dbf30682f5c721b1465e8d83b71382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83919da6b01d02e1ae82b081b0c05f30383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44683b6a393f2eb66ef688db4d2316e0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e287b33288338c513249da4c5fac5b2e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49f14d5a49e0a62b4961f5e416bd8c2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126810d5915bd047011b71634d0dcb6c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70937d533d72d6e89604ee3e3bc48fd7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b296789bb48332b5f962ef0250a98dc3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80500e1042f606a1495158e29a4ca8db390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267e0ffd44a2cb997391292cc320f6e9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c453862d702f6a8fe6171f9a32b89a62392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6b6e5873aa882c7e6f74335f11d5f2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a1cf6b4a7ae09e4a5a3c1cabbc240e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bf413349420eea248cab342a319b6b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719e126949989565bf9ef6956a974c67396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae1e5ac01f11144a500b9e78d571f68397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29f1cd1a9414276603df64ea8713923398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3530c85bdd73c30676b02371d14551399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13a37c00a1d552c46a648846eaa3dba400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cb0079e01b62204568916b16444371401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9736803044c2b10c69714fd5baa3a76402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb42d9c58ab6366391c678bcdff7517403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41bbd47662b7af6f3cab2fece6d869c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd7fa20e0f5d133d57b4bf216eb3268405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924ba38872ebffa1533c8f9e306ee744406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912bba3aef13af655e960896dcf7923f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369396f897d8ca30f2377b2ab1ef645e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8a512871228a7aeae8f98e617959d2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb77d30720c9b582b41ace26a90e018410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e9ff4ea3c86580d857f0de86bbac3c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b62e5962db831346ec62c0d0261c637412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfdeb66b2496a5c8830941423061210413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d0a493ec91119e695f65a5ebf4ecb0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c2702c0f5d23c4e09bbdba2b9feb8d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137b8dc9c87571cf72eabbe8f2e4856b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6528926fc9a0b99d04197110bf9ee8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6d17835c4dc9b288e6e0dd02f064d8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beffc0d81ed915078e5c587117eb67c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdfe268bbbe96ab812986faa5bb9bd3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434b0dc5f124cd99b55ecd87d29fe9af421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b882ba4ea2bc967126454288ae59ad5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed2c6e37f50518547aa98dc584abe1f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17369259c7b7eab00d1978b32f96a0f0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fbfda104a78bbb1abe09f5c81f80db425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cf2227a4afb981daac82392842eec1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3e3636a21fea874f4806862c79d971427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9bbffdba48e63c5540604fe119ba3e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bba7843c324b1de0c36a6704682884d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23c4d8a0e2ecaedfb98636305342ea6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4cd77c9932cdcd37c923e40e2bac5c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99aca4cf41612822af2dfa14c8cf013432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274aead907afa031a25e98a7601724a1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e13e47f4222789872d6e1e9c2918d51434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6066e6af5ecfad9c5e13550c33336a0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff3ddff49e1b690d5413c8d28c8db8d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71738567b6a9e5bfd6d72d5e957f4e7a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e84bf42d37eb667e0c65a459823ac99438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b83090e6d2c6e4ab7faff063faf0de439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49479b960224dd77e34af3adcce2d48440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f27217561acdcc8bfaab2490385a97441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a82e0ee69658f9dfd7c14d33051360442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938983d2bbbccaad7a48889c06a99961443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfbbe58ce9dff6ca8881b00cdd6376f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe612e78abcf9d85dc2bbf890415825b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b2deaba0af3b961ab2a54cde282906446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309580c592b4f8196aae85fdece184c3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ac9f86f10d791e8f980d5ebc1cdbd2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686dc1600b1c7db385d04b9e57279fb7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c875b0766b3a320a4cd2c3079fffe10d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129d5b030819a544fae5f8f3e69cc11f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905a79d16cafd55889380108efd6b1eb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c10714cce156602a7c672036cf902f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fd3cbf20642651bc2af774a8be0600454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8518acef5bd02e3109be2c1b1af6850a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc61880f068f4a22785cc0ad46de33c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a418a123c8f5482b84c723491e8e40457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1309d9c5b6f1d61af5c3dc77232e6bd6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0752ee09327e315cc4106b4c5a20e9e5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4f951f6200a03edf31adbc5ee7ec9a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54820192475168417550a8f57f799287461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5891256d87618e4e04db4c3632a12aa462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd536f6d007ae72698166f7a7219cfc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4271d217fe89ad0eda831a955224e866464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7aadb3963f168872ec6f7a89c93d07465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4edc37fce8c81153d15b1f5c9c6e10466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b25212066c068bceebf8d7b538f298467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3863486e1e991dbea9b6308499a182468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435b1f87401bf7f9d5e712dc4d65e645469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799d21fffa76318abff66bbde3444064470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e1a63f43b2b7e2eeee7b0224771415471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18c33822d01a6e340e2af75e59efe76472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c2457646668c4581eb25542a9d2c3f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdffe188c1dd55eb6a70806a35bee16474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f58d39d348162ded360d4e5046598b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6c31f7d923516b8784406ca9558c8c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3abfa44c8362ed595ff6cee90c1f62477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d586d94d4bb54af8a9f43afd27b966478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209b34565913d4d15cb2637ffef82e17479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dc70b384c662d32101cee77e8062d9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712e68044a6c0507a4489d968007f6a6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3dd4d41f42975d266c0931ae153d1d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f055d979d43be1d39b2e978a8c069afe483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08447a87351c9d895172547a353d408484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b5713d39ec479e1616b7a14529b734485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0defce2dbe3c918dffae50a25991e46486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467a6bd917e4e38a9ae7abce9e6c12cc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88adbea54424bf2dd793fc17e55c2a01488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2c9e3fdb37534d1c5034799867173d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d2e64c34c49f50965ad1b7a43d1ea1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425e78453d65af328d7b113939da3a00491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e696196cdef2ca0b9d0dbe0d54a64e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f849c7cd8d5c43abf4b78d1164c138c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be8d2031e4434f408cf55b81cf63975494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa36adf129cab2d8c9c8799a7c6f21b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b731e9491fee0bab404381df2c1c358496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a67304d011fb6850729716dc2bd2f0b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696b88844728e98f167678380b7966fc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe202c75f3d8739351524d9420075446499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c99ee017c5d9b685577d7d380be82b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0280c66de98e9725a6d3277dc52b91f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77a6ee659acc11babc662617a193fb3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fc6603f90b1d54d510552aa728794b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbecf425e1a957d36ad85055e13b270504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c76d91ec7d1a57177d7b6c528ea9626505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cd50ac6ca04bffa7e9ee4678c40f63506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3592838d66c8f545e74f0ba75377156507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b09235154cc33547c5588c42e498ea9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebc563c389516b39510f09f397f788c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beca2d9654f96e6634c28e459c79bb0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0482704e8ee86ebd9cbe28a14d5e6265511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a1619421a45e4746143e2636300d58512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41996d41ffa1f9e2a9fc6c2366683c1b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb47e04e7ae50896b874f324f6c11226514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8391b07f453efeec83b073a193ac9bd9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915403384e4e425c1eb9d8ed9f231f5f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d1c973209a2602dc931bba2c6e58b3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55c644647a94f97853e841641e79005518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c56d382f40e773282110d9128115c0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bb9b108601e677c1dabd2ede16b638520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb47114cc1743cde412a253c23e1f0d7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8e18afb2328b1b3eb7e1445f11535a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a37277934510503d0039c5ab235d75523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b9600e68bbcab487ebb3a8c6fa6ed3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3066adb866ae0280ed9b3bbc3d1e30525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31141b2726e26df21feab11cdf0a3f80526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b4147bd4751d2c9af78cf91227d32e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251df5f39a2dec40449aaf92e2fab4b0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c02fa67fa4b2d2b860ba0fda20d9632529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f4a9e67adc3ed60f7465289a4be068530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7446468e502ec0e3894f35a362c79591531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6874c5b45cb8a7b143daabb8480cd766532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af00675214b15e454659f3e2bab32bf533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bbd6c815aad50e49116d0aeba58ac2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4632dff0260771f792da890a55953a94535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26e2a915c6d2afea188f4368cf6e571536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd089a5fa27ed54c2ae9fb1a02999d1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6586fa796ce74fc25082e8931a8b5e4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c1df7ac35b0ec21e1b21d7f5c1a099539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20d22c1d9a0a68dc9b674fc4d1ec325540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eaba9271025fbd5288fdc2e61d067b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c8048156b92fc57a848a2cfb55e8ee542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8321a9e27242b6783d2290b9f1a2b7eb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b242b3090338130c69174a4bceb26f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3419dec65a02a945f45b73f35f809f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8260e3835b5df7e5db9b4d99b94b8e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737295c1490e56a743d368c3b06275c3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a65e62f107386cf7843911e13a85b6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db0d53dcc46c7e82604ffdda6f5257c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f985db9dfcb681a8530b4347aaeee816550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce607e64efd95e655877ae114470bc6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfd25ca25743d5485f04306f742ec01552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fad65aea2610377d5cdeb99546e083e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb4d37ff68769e8c34ed99453f70789554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dbb34d9c765f39ee8294aedf83a188555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd65bfa3f8d75a55919617dd3f578c8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b499d46f078647855996adbda4914a69557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f8eaf633184e8f584845427f210b4d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3842520745934973ad5c18994fe777f4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68552f924748c1874806399a8638863b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1fc76409e1982dd0f6adc30c45184e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dade85692db228f6b307ba0a5e37371562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27448056e0447d6f3a5ddbb5fb9d4c89563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa756833fc4294176b0b544332a85b9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6281699a14eb873d84843f6210f85a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a384907cfc6db55a5fefd4fcb16e91a4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1c783adec26636715f4487f5c58ce5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9f29c9ec396704e90c58936cf873a7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7559ae53d62f90f29dbfeda04ba7abdc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd6305ca13c487719c05237dda8f991570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8b3161d45d544bdf3cf4b736fe1bf6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc518dc8fb796de42a68bdbe33bba71a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc987eec3c31141597899d7927834a01573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49ff9254d5b7c7dccda2c1c9206f4e6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73255728d2c52e4154b6657bf680c10f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a953e7ccdca863913f742f72237b3aea576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adb4cc0daa9c4b30cb48eaa9e17f128577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08496700102a17345302c28a4b4db3dd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949c564f3003f666421806de0172d6c4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1499fbb6099d914ea1c69381e6a385e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4251af4d383b882870e46422934bb14581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bcb8ed175df87a4df105c35ce75ba4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7fb61c9b1772336a25e33d5f589dfa583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b17ca64dee996c0b5a2045b9181e1c5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628e4c7d84b593d4246512055c9e1bc6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14034ec82cc2c0f985274879562c0dc4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6807744a5e4c346de09b53eea5d81187587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eda350cba348077ed36df587d2d024a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947aa4c0b9366c9057c2118be06175d6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e663f1eecf1279da41f5d2c0315b86590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bbcd3fc5f68d0e0254e8a0e431578f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e508d794b589dbee33ea3a0e56ff60592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ddb0bd247e95e2d25d94b76ce1f9d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5789c81d62ea99d99c6012734a544e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9c6eb152eae6c7e0caa736d4050075595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215543033593396a8a748d678408e574596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3d28436e2da6c0f83a7fb72bc15864597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7467a1b6721a02ee8f3a06ff20e6de8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddd7727f7273a7b7c230bbfa97bd6c7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17d3cbfbe1985194bd3bb5ea1b3be1c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed5d82bf04f38b774f36d0fbf298b42601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f592fb08c5c7050c91e5475b00ff07c4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d24dfd3e072c1876e28c3db15ebd95603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8af18cb1a865c181dc519d195deb5f3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd429f8ff7190702c234917619e7e3b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0542fa70d361e2c4e4d0d51eab48b3b7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd19e2db7188a402b346b21ab6af27b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30024e013e9bf7b4dcc5cdd956615948608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc61b1aec58962b5c14b0b543a2981ed609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec0086bdf2a1b464362165e9b8fe659610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61268cc730b754a21ca842e4d83f2573611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430e203db68685d7b998c7590272fda0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fb0ee6b62567e93c8ca92e3d2e60d9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9846d8d94892496a25bc45bc7c097993614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9509447233faf46f5206ce497a051a97615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e90b876332d3ef2ca8181ca2ea7604a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fe057f6af7f4b7daa61955740c42a8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ba7d03e289bbfebe38e005e461e81b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff292c88bce0c0f1b874198e80f9a2f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a283da53c2ee9810db32f6df5e9459f4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127e81f14062042696fa7e8592a482d6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c105ea52db01cc0e136e2a45afb5863622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774cd2b9b8bdcabeedae7e3ee22644b3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a03a25b710ca910f4ee2f66a6a0b48624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c88b3ed243178d58a7da466539960ce625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d36b6bebe2c9d56d960932d63e9fd7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4b26aae2f1f1ba4f7719f3dc6f4670627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6da96d1cdc6fb218f1b6ca53b4e22da628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801d674d6c33375250eddce683a5424b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4052ae2162155735dbbcb1e9f27b819630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5083502fa2b156cd944d38ed68be751631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d15e0b1da8f5d21b46383effacb8eb1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec88e5a51de31950fb41854af0f51f69633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ef4ff742159a7b0a4b21319f33be6e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e9e5f1bff7ec33893c73531e2f566c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399a620ba018f422247dd4ed12fc640e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e353a7cfb7a72c9ea07fb580fb2fb0b1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a574f0f7179b39d3893a852b29eb4f51638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9734783ad77ea06a8ed72beebf7689f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f274f2e8613d9fa922a852e7d31565d0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19728d8464d99e0d9708f1371074763e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfd4b7b86bc948e4875eed61f85f3a6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f965401c6ecd000d9a106db816fb293f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6bf9c1d1fac0ffb37d5159394936c6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bea44eda186bad5d473f2bde0af71e4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6313913e601452b0acb5b889cfa86d75646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eac3b23b30a5cbd0d0bd398e6079baa647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a53ce21d0801c13db24868e14efabfc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecb8a10f80f499fe25bc3392c8e8b9a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e676602f24ab17147ebf47755858d080650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331c0e950f8f09968662ee0f959d6233651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f8c77cba007048e1e8ddc636e99ef0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b8f77fe7eeb7b4f092b829ad794b14653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3434a221f4084b48a68a9f6d289fe272654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461ddffe668a72dcec89594e743e41e6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f54ebbb371457f1af580d3a7106ab6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0ef756cdaee31131fba35c1b8c59ff657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc090573a39b7b7a8489c43eeb5ea80658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a76aab586f13e0acf0d907257a2d134659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad885798a7bfce3e26bf91121cf5d8a3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6124c83fe68d7247e2a725639dc2462a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac13b4f6918520682b04e26662403981662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2de97f23ea2b9f45b49f8c0c7786764663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f355dce9d43943382b617603a1264c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fcc5b347cf8e4c692854087be654c0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56348fa9c990793d845451814febe677666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9349862746f677c9495ab428b0d05e0d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fabd7ef6c8b3f276560bf2d6fad1fdd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66f5078ceaf4a46ee19c4d5420e1949669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f6da1d54a9e5aa5b1af5562f377e4a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dba99616204884fe1371f33a9c0c72671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045ab4911006358af52e9fe75c0539ed672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b9ed90931b5310754e7a5b9f7be564673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48703416c0fc7cd978197277267e71a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33400e75b6c0aa1e0e8de689df914e40675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0fc0268271b505d421c1bf3834dbc5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90664cbef14b54296b114530f500ab90677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564b459d05e5a2793740ca8d900ab862678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a5cd298444262158c433530d35fe4c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60a6108fdb3c5ebe55c0bf765be991a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f153b6eaf751ca2ef5de3694f399c3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858b06396f99b749ee54466c29481c33682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d80e367b5a077646b3df38834283f1c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c19dedc04d3fbc95d91710f64d89026684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd901702ab1761b90544c3153d87c464685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6f44f8af53df7af7daf6df18a3be59686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da94b6b1c2c56a122dc931f7fd9776ae687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15324b1e6d18298d8f78f1ba0f2d8d7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632bf1dd43c271d915ff4c94ff5e9e27689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de4dfc2ae2c694dacf008d0ea91e277690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc091c0fbc4ca01f7ab53948a0debc7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec36fb7114bd5ed9244a98bb97ffcccd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9affbdbf1719a831461aeee3d7765b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1150f14445b0a904456c6a82cf8a4b99694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0d11c911a127ab5fcdb01c02520916695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2e51920cdc605887d4564b86d2efb0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cb651aaa7fd162bbe3a161727072d5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee3082545ddced2158b969ef6545a13698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2596b3f4a9eb0a2ba1bebd991e2ba6c4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def390a3febe5dbaf99c7c75f4e0db3d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7ac0ad16f26b13001e894fa855f3ab701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc5426af4fcd83155d52a81daffd170702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af70a4f9b22a89876b0f66a986dd121b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431748b10c8107efd696e8169a7381b6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f2133376dc6b92616fe2e140516a56705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ca1b3963c5b47cf18e54ede0f99a01706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e5fcec474e3ba43695595cc2e63e8c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e997f8a61c7f94acdd90676f5e129484708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5d316477f9c284a62e518977ac2eec709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb6c43b8641897fca489cf5a3cf05ab710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b35e6f9c4ace29206bea7c907766bbd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f421bc75938d5d79521ea7c9d9cc1f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c99fd773fcc5842c9372d61190ffa9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e898da8fb5851dbdf64b1fc055737c70714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14548fffb1ee39958079a35cfadc62d5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e4bf6af7e3b5a779ea580c86010dd7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee8f26e5430fda4f0308a436f109e4f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9286d18cf3e7db07db14bc0edb0f350a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc893cd68a457aee5b76cb73b1f6558719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1223d8a63f70ce894e05e4b928c7fa36720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c252fdd187143b479e9fe244db44f0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bc2551c3e1a286c64195782494dd65722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f931d8f5d5a1c2b964beaef03c0d34e0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27826cae1aae03fc0c21c0f2a7c4308f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5c7e47fc7050d51cd5432e51babe72725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8bd0e0ee747d4c5ba7d2758aa521da726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb0aae7064de3e03efb17e76f9ee2cc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321a1c968f17fc6bb82c8fbf8a5cf06e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3671a94185487f4c99b50b696aa19497729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1222f2447e44e5164d67754db9ba1347730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac91bc0d3bb30060baab2340c127ca5c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36da4362bf867518c0a3287572dfc006732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8ca5a45adf3b769bf95713a7d7626e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c20b511b6bd0d5242bc7c364083e33c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6850f68c4d2908dd136649234f85d77735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5182730e18c0031b2bb4fd9ce676d7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4c6323aadedb7df2277ad55361c53e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905c9bd43d227fc4503d9c9c74275589738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0faf6250e9d1d2607f617d65cf859b4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dec3e044c31b12b82d31e1caff116a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84f5a7d87ebef959e6219a8fe87adda741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd315d7c4751880473e5f2960f6aa9f3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec05fbde6b3268ec7d72242983383686743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adbe9742bacb9d98c68d60698726da8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3e9a32e1994a028e4895ea197f5740745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35512d569383255d3fe3efd0d1d542d7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b3767825f6a33d371d58e18206696d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c000c297529a5596feb54a01a72016d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a0310d38f85a5b2c2b825504563aaa749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0376cff9a16afb1d67d1a83af85a072c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fde5038cfd5a45818756d31f24f45af751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec300bf585ff63370a4f2166f53c8c87752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75c91b721fc7684a267b0a9eeb3d223753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6c9272e6e59c6a6aeb58884c071824754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dee75266c572ca429eacebfe70d746755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c3d3ddd497d8e7e8cd474856de47d0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9607813d2371ebd08ac8e9b047c7cc757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cd71f789b50bf28094c7a3064ae956758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acaf32559388d85708335d13a2ed34e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48a86f4753d783d8bc8000a5db80bff760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e050ae4fb0d8753fbf21374642a8ebad761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c9a315e50a5a170739a40025cbb6f0762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6be360d87d06b9fca7d7681bacbecfb763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8f70e959e0999f984f7c338a3e60ef764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555a6b1a675dd5d235d375b0f0a012c6765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29822ad97320c3cd32d29cce84ff64c1766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad0049b48fb40ba26a57c7d6dbbebd3767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>