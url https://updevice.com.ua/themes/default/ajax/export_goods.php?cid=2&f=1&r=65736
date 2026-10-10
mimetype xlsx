--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c73357d87d636ed2763927e968a6fb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95d46077a1136a7d18f5a5e6f3e91eb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c07b269c20fefe6178bab1ff6e78dee3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e894366d54c58f057f9109a909d4024.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2681228da2b095cdcb999659301e5d085.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a840e40722918394cb9b2d1cfd73938c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7c51e8ad6d1c36a0f387662e35c3db7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00334483280b35e7cdabb05140dfa9f28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb573af5e263849e1475f98f3ce49389.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6053d8c1b6638766fdbab6e86bf8d7210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4605133d555dd8cc3009d7f2516bf1d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d621742c6407666219661dfb0f84e512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce70dca554fd45b0363815481f776fdf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5389ac0e07e2d239960120323025ee14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b3e9ae3a44aef9b36640a36ea148ba15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115a1ed62edf396ccfe8e0aaf7bfb97116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a258c9d7bf30f07a92d73654dc135d4617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffdfc42fa9346b1924f64f9d6a5fe3718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eb156c386a32073ab6305c6d67ec4b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ecdb5353be75c912c9797c50ad4b6720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d89ec39779bee9cdcff94490083536c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655757ba444bba20cb57de3268bcd9eb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e7ebebeec0f5dc32e038bb135179c523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d113ecc0a3c4f3d1c011836bc7266824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e4c89a909afe010faf3e829b25571025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa60d4e65c5325c7068f89078e6e4aa626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7eb6c1de2e88e924ce03a65de7190e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22a5c01a9529a8e3603bba06561738128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca321bc108732a9f9fe9632ba3752a329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462cfd7ec9cb29b6765c12c42385644b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99834f5fcfbf3f010550cc1e09ee838a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba322217de17ddc39943e044a34f45332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38382fb901e2f5a62658208beb2fd50033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7910379b2cd1c1d40e2ba3c9a3b2165a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3e060bda2c509a8b8d5bd9ba72a78a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3811f03907d8f6b4b7e4038ef546710936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928a1b099bb71237ab2b80fccdc21b4037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53c7f11edd20f5c974814b3f2a8858838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa19ca42657c01f63568e0cc3d0dc14c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b444d9fcf551f3737ac341d2f16ef4f440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c144e2911ed7fc8a098b9f6cd7deee9241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460cd7c4ea22bb4e4c59518ebf30fd6d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2bad4dc553dd01f8fc008577372e6b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31224554207e7b67505a8d1c3a199fc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1050e627b9f3fc53f7e27217e20b1945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7311a23885746ec264d2550e4cc537e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dfaaf2bf7e70fd441cc0c470f601de47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900572d0a53417da5ef9f089eab3974648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99dffdf5109a25303a4eb4f11e2967e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0efbff86da20aedf6bada5ded5c61350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaa184957665208174ad2e0b221f24151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9ae3037a8e1490591dcacf9ebd4e0b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadc3c09bf9d3820bb6a018d5bae981753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dd62c1c86f73754d05803c9bdf6b9254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f96121eb5f107c77fe219b049b718255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ced5c30d2a2fd8628eda692fa4424056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dcb62c97e3dc8b1ff283f84902caba57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc23ad836efe2fc76a7cb276429a3c658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8b25b83cdddeda2294e738c7baf84d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a87f9ace284072cbd770f1efb21923160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abfc1e870f8273cf23ef3c7f659a04261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facb53af3a5fe9c63cae4c81c1e0d5a162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5274ad3e1db88196cbf1aa655abf62ce63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799bc7f3f137677ed136ff7cf5a13d7e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745fdb2e9c22fb419a9a89cbea68efa765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498b6b7c608e5fbe768211cd91b05ec166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3136e257604c134b14162eafbb462767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470ed09b1e440f732dfc17ee53193bb468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2918f1999425bac3e8880a1b8d4ff4c169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1955632078890f4a13729cac65fd443470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6936d5634e4ab16c199fa6e102d07a971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f379e52edca5d4eb576026c0a4a5808c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a0f775a25831400852a6590649146f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43752fbe878e6bd53750dc51857e50c174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddde909bd42bdb8029177b1195a088475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f177e779059f1f7adde87682b5debfd476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba87e52e6b70f99b544bc25ba29548c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8cb7e19ccde1b2e391283bc4ec1b7578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f0e4b92efb31cddb0a79e5d9340f8879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66622a52e8b34717f3ebd38b5edafcbe80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e8383ec2a5a1140b279c7b3cc403cb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdc593a6163ef4a5bb63660715b235a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89d1310ecd87bc93379a6c1bdb0a25b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f873360b99c693c83d8af37df8017eb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2702e54b78ba003201acf4dffe28673e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9625fd5fa217bd9bc3975e3bef6c16db86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53548ae083edf8fe0646cc5c2f63b8887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307b690d89de5ff37872e208e20ec9cd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff89b4b1b5ee55d68757a8ec952c20d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bc5077ff7a3cc0b505db53379b853290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c224417d3db3d6295a5d7509c7e25b6491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2db901f4efd1716f017b4bb83980c3e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2079e69817707586abe869c3b2c5c993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd35544cab1995a82267a67a01084d794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8733d6079da5701b30269c635d7d077a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87973307ca9b392fa3ba5469572ec1d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86e4dd2b0df3f0da193f8b3bc9e152a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056511934c10ce9c8d775313c71b3d1b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25168ab62775aeaabf391542e401b69499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde51a4c0f1cbace21b36746b587f670100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933bef4ff9204324d542e7a502925987101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68466e05a9bc38546de90411aa71f67c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede867fb8155b9764c30c66e0afa01ec103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b125cf4578d777ea5ce2c3152aa39f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cafb5887d7e66aa9fc28fe934efe35105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c1658012f8a003f4a3a08d49b49ba8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c948fbcbc9066443680732eead17e7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64103e679b067bad2ca9eb63a67e27aa108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945b91a4224e8981ead4678fb3565a74109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b915ee14d71241ccfbddd7e270aae7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faf96eea581b1c69ed928a278177bbd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57650aa1d48303768a4b8f71cff9f402112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941848d678daa8d789056495ee6b7e86113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57df448d0e9f4b21b49e37ae102b8d45114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2aa97db17dede3a77c98214a861299115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb0311a77fb65cb3713a517cdc2a308116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af204f6e645697a418e082f7119b5220117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bcf5b96409f2aa978f4b5d89123fad118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d354a5f3a32868801a5134766464cd24119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834626afd72a2f9a258ada8d459eea13120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d378e6e65ea57ab0b99a581a5b5cef86121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a8e43324e208f86aa459dacda864a5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0958926d3d83e155b80c11ebf4e7b31123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aee330076baf2824b81235063e2e8fa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a7349f46e98e88a70776fe54799ebe125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec7ed2afbe61712eabad1cff1d391ce126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3c62f4b432a571a28204433d950ed1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6313bbca5a9dc9fae078a85309a780d7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb84771039e7e2f7fdb74753ee43e291129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aee7807cc25f3f5dd046b25fb8178e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f74d9df6dae6d7a21f754ee4bfa24c4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bae4efea63b2507e43b53644571e0b2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a234afa0350b2ccf1645c20ff1ed126d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd6446f6a21eedd94d9d82afec203ae134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409ecd36e28b386d18dce999814cb550135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8f0178e5830d6b4d82dae42811f79d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dc26683d4421c4001db3811ed1c956137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cba846e43fd0a0c303b0d9fd55b23b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2656c88c4919eaec4d35af06ab744be139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44c34cb56848b2d9340ae2ea0f8568e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c93d1a5b25d1efcf973ba34c62105f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba187847aef1d0bc727e9ace6b43bf3a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc74f7b7e377ff7f466af7c336d6aa6b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58579cb6b7fb68945ae4788fd270daec144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6367f2dd8029d67541144372c5fd3b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c3d1a340a8dd4710f7702d599024a5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc241152d21dc94add5d759cc534a6e8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb3a05d5a49e831400480fa092685e7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a91540c982d979154cd51af780742d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404b00b1d089a01773f870bf828b9e32150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de8c43ee0196874ee2256ec3625403e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e77f1bf3167401708cae75ad643d5a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad93a23a7afe06f016232aad51bf0f12153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6352f06583eccde741c9e62a036c1099154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2345b2d552107fe138aab72779bc6a6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7d141998f2c5449e63983a377d0b3d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491091ffd3e245a2941274c3480370e5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67d44a34f8cfb716a76ef87d6e8ee83158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dd309e68ff5caeab69cf8fc9c15805159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c681e91fc817bfce9922af5cddb46179160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aff62bf373ae8cef95cafa3736cf87161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa36e9be7fdb603160bd763683df02e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee688cb6125db45fa1d0639cb200f2c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bbc572f0cefd5a79b46c63ff636737164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db3397c89c61a1c57df8ffc35641989165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3851b74c746cbd0032333c181f6bb53166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eec5ed3ac97ef6f844ad78e5d00c0e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20acb627a6b782b95506308eb8a1aea4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1071b60f12518017c91721db25bd0b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8424824c117806690d54327b2e69cebe170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63102bfb87a996276ed2e7d35339264c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1f9f61f285e7334479d5945e062477172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e7d639c0980effef9e81b47b6e9e61173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3cc081d3a1b29bfab565527bf73c7a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c1a832459b3c4b76fc8b18fb115b84175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80319e5d9aae21820ac10d80eb5ec140176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9542474e4fb2da90d18f9ed45433375d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4e716a80c4cc98c36af154df51b1f9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3035bfe5b9cf2a01bf69edba5c3bc7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2f4a54bb3a633e604d2b9e958be8b6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3cb99732564b87c3f64848e01b0f84181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07058231d92f5aeb4d8a62f0227f65d0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eadc7ef998e64ad1d6f6d671e51e18f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d27315adaf90c8d4132d9ed856b264184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a62427103147782c822962256fa4cb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08604f1969c6c9114ffd15bc295b0d3e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715639a8534c8a6586a6d5972b15f7c0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cee1695b4445be6dc3e53c7684b71e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff56695d4beead85aa0fcdc91c7cacb0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7408eec2e2c5b6b4df7e8b94a90135190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8f41c693484493566803ca3cfc8f3a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf8b3931a57adfefd801de61e6fb179192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adca23d4ce2460f1424e857e729dd92193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566f7310814ef25008d126092472b589194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a03f4d65d429b42a85a3d9b27334414195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800817a98e430b6c119f2b7ffa8a9cc3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a24eb7ebe9999aeb53024ad34c4f61197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d1c2110b2f94239e6f685be5997c82198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571995c3cc198b3600964810102db05f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f614af44b98c0734193b7ad89dba5bf6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f454dda4f140f1cd31a762b63cca14f3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cffe5d378f791c8f9d78812792ef1f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac59fbb13c6e2dc602967cfe5960a96e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa13474428c779dda95b9f0bcdc4d20204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df510e6f4f7c40f91054f0ded777443a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee69ab59a4ce774c917f4ff87ff0610e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ec002a553805473b576aa309ffe176207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7a90339cfd85a0a56691d9938149ab208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c589335fa07828912a9162a112a4dd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63fe663ab6727491d68489e93fd09e3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c89c31180ec4572ea8fffa021e32cbb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1250827e26b6a97cda193bda6140ec5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ae8b8133117f2567ac58a4edd4214213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9127be706e8a1c8bfd8e9fba23f7d5f4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408ab19f5918f927148c1846e3f26033215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76019563b7f9bcef47ffbb028515b91a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7caef9b3274068b523296fc7cf67e4d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b797b16f663c652d6d570df9e5e77d3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda5de67f73741d4ad382dd6a85a1c7a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559565774dd16ee3e5ec0e40a877c574220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0372758550f3310cefced746c976464e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43b004214968f11fe9e4907be963e91222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3351a8c7ee3b7d0a8bdf529a49b5f843223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2888b8d300f16e01f5b6c5990168753224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce15b5d7adba1afcddcf655ca8f5f81c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c46d0aba1c9d1558e5ef7213cdcc9cd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a501f19bc025503da1819c3a1cf2fbec227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a96a465e2cc86fc036f526b7a6e155228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a562911ae39b5f70fcfb0c0cde2e6b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d16f53a5df361dfd201d3cb50e747b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e432f59f657c2e2e70cdb534744a822231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a01a96fbb95fc6ec68cd6c4709031b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c5d0cfe4cdcdac8839c87cd2f5784b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ed4f4e31482d45edd704427b284848234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01abc95df96e00a996dbe701f723e7ab235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfa8fb571dc3063d31472aaa6942a76236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5701e1a8c2676e7ed9bfb1d5bebd68aa237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2468bb65fb671df8d7503ce21a537cf5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4092ef30b7f38c594f2f6a4f0696f26239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd271bf6df8ebd1170123b524ed3b04240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22103295435ccd0bb21b3ff289b74c7a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bf57b278c35ad0e0f6592ca9c2fa5c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc312a30e1e17562f45c1f2a84db633243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9ca00df8b8cf75e8882e4cdb3c1c5e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2ff0015b20bb78a136e5db8dd29cc8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cda03c92c29b52ead5b1c87f4fb608246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63215a281c89716b58b9221831fef38247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42330a478517473f829ec06b667159c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571559302c8fb9ad8c14890af5e6ea5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9f603351c092092a7fe6b2f935512e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086542106ec8f89e6d518daf92b1865f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8343a04bae2bd5d00ce440374e2ece3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2840aaa9f421e14ce28c7f6f4d817abf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882ce3a75f73bd9ac7bfdfc835016304254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916e2e4c8c6099cb3e2396f1cd6b806a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10707a4abcc297ebc2dd4c563ccc7e17256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081d6a5ba9e654a27a5b3a0f6daba745257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962b66c3b5a089a2448e5671c794a268258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf954c5c81890feff86d24bc8da72ae1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d94c30c8ae2bb1a68a117654b072395260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995b5a4731554f34e0f7794375d4aeb6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ee20480871a652ba564fccc80db39f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb31d618d7ccee45fd3d4e11d02ff8f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a0108fc447e34da5ed317c5b832936264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aa7426c135306d0a14f8396a4fa50c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7236ba54f4f1aa7bad5aff69166f12266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aed28c8a0496ca7f184de4f42540ea9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c84f7b9012fcd7988bd29d6d6c5a38268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fc0b232dfd9b391c4d8e439918f735269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a09444d3fbf601e74d93ce961ba45b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031f4c26abd2196274735cb6653bf0de271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30852ce618cf2484f6d008715a1cafcb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bd6259044a4b9b15c5ba1432674914273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6fb0f401cd71cb8780ca4d5f10823f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89877498760e5706aae6167abc2d579275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3f5e58e5bc98d3f05ed4683511636a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c892c07950bc749128d1f95d78c84a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f631b398145920b1ba6e5ca0e6b9792e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d91bc1b008185705000257a36f7c42279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94444728dcf89faa16c665f5312d495280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46107bffcb92373e79c7474dca953d9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2634d5254e61e846dd909e9b3f2d9b4c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8dc48077198f07081997592123be12283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c73e104b3182cc64b57ecfeba5dd654284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb9d27cffbb1a82bcbd8dc577209888285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5f2f381a9bffea3d78bc92236a00cf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cda19aa9551437478f2b39c87af693287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f47eb66b886822969b6c9f8faaf9a4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d6b06f0a92a9ec83f2d1c003a2f8f5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03053f95e0fbc06fe7c2a3d92c97c76c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba97b3d061fd0107d1769817aaa7fad291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bfcf38b510e41a46779a039bdb3465292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae21705a1587183e080a60f7d8f1bf6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa71fb38e11089a0560a0a7cd7bfb1f8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e30d2e3c734f2dbb0e3aceaefbaa566295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1da4c6f4d989c5827df85c1764c59c2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b446e70e94436451eb5a070cc680e081297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5609d272a7afbe9f3884efd7b3378e5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9d7cc30e94d75e517795160e6311dd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bc1166a0a3508e7d3b74c65c2acf98300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cd318ee79d1c827e3608dcb1a3d86a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5428f46186f6cd5f010e149bf7edfa8c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6ce70143308f56239b6ef2d3dd47f5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9a1b8281628e7f997b7f559d27a968304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de2e80e0b6910ffc044e1b3e8261c1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbba521c623295e9e33c873e5a807b92306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427dc9ba5efa77981f1dd8dad30c4909307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00e29352fcb281df1ef61b5011099c9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b3cdbf482e157661c2c413bda328a8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec1dad9989d9404ca361fdb77bafb88310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af92ce816596376770974d2a7de5d20f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14845f2eacc6531155bad7f33701881312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb57c05a38ccdbcd32c835a451135b4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61963366d63c37f25edae7bd92f40e20314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30268b1f2a99304887c9819e6f5ca63d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6e8aa779aa076cf59b2c484d43e0e2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884d01bc6e66489ab9a2fd82c0aef6e7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17fd117c6d248df5e072e9c45114f5a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b38a77161f379c41f7a1b6078a84a73319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6daa7ba27d4463a04fd1d26565520b9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc259fc20b3593736dce062e527e3d5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9a94c65a686fb5e54c2f7b2739c778322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86a66a3f0274428829b497c58d084a5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5884757e78176629daef8b8e18dd22324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f4019534bb77ff8022bf18468b60d9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9726ccc7af8b8590e5957240d0b4ec41326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84dbf307cac950898d3204326b0b288327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79230b469daf1f4055020c9e7c502e9b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b66596029b4463f27fd881e55f78fe6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dc2f7788992a29d5668fc2747c9393330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e809efa516a7be38161c64892b5acb3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6decb22151e98ffd6ba30d018cc86e1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6dc00d2365b6904c253775b44d1b03333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4dd39e8052df68cb0e57254159e69a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3735fdf9ab76a1075bdb1b0386700f85335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1435534d47cd2cfa1c45125373d35932336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70827ab49df8bef7c67bd740529cb3f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22102d813dab8a1a215205b7b990ac6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f41e6f7f44fe5641aa81e01745b0d5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417676491c7437b78dd55353594f6f71340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3def3f028d2064df567b1bb765e5f6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49cb806c30e9e7e256e49af036bd0ff342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e8d9d3a57b197525a0e775146a8aa5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cf50ced82191eea068bc1b59368eed344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998c3b0af2aa5a3cbb6781186740a3a3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849ea18529d79427be069bf215bbb3be346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e407ead8d6727eaa4d7263492c2bb244347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7d9247ee13b89657873f5ba231a112348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6207bd504844cffd59a560c491e8827349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bd0ff2b1a62b4a0dc9225260fe2df9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b825e60d34726ad86f497df1b1b45c1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4491ff368c67744c5f1f37409fcc5504352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8284b34c810eb0a6b12be84a8c4f058353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eeec90acaadff29cd7e73f70ff1fe0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a087ced19c9fe7a8966509b678b4fcb8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea41ce0dd9fe253a89e04693bdcbb5c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea06b99f30ce00027d3f33b9072ecaf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff69e416e99d8a82816ff5575db9324358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8a284dd1f66998c628192145129908359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc375855aeaf32e94d1c7efc2352779b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9e175244c8fae4b47ede2713d9e80d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c2d9ddcb7d0cf4d240d5554f26f8f5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eff776be9bfafc1c75cb3c532375e90363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55809e10fc1b761a1505ad442b40ecd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07cae8e7f0c59d27d5fe5ecaf3b6aec365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaa45ebbdd5e0b1a7d356c45b226a15366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8bf1fe492cbf3aff026290998edd5e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73cddf97e1d5226d23e1ac531231059368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348b5335061f5bee1e6bddefc49f58b3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8731fa5b3b4cf2a3ca63c210719762370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43620d7bf8fde603dc6fcb3b0806ef0a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334ce5d57278247a6f9762d7ad596493372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b79534cb4eea71d6c1c0f5e5a51917373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37d03a369351d2ba2f007e73ed1481b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73bede4095a33639a1674de1d79420b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16466a13d02f7735cd6dd9dd4a572932376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a077278a61d5b1ac517ae2a2f74358f9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8ea9b0c76f15d64b05c4a3b8b84104378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e014ab8675a646054bf02290881ec3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e333a7a4e0fad1cb19620320bd8115380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b96eba759dc8b2781a7780f37864b7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ffa16b16ab236996aa96250195bd1d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fdb6a50e8552c7c99b67457e7525ee383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b19d702f429b2d9d7e74ec336780fc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10286a62fa555e1d8b25206924f30945385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd91fed18133c9c9979eb9295f88464386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbe5c9046b2549a17ecdfa04e9235fc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea4c9bd456bf1f5935e0f3a925ea592388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8746b6945003ab769c5b87bb4a06578a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca00cabcbe99a67b873d50dfde2e4af390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb74000bb7fca0b83ad34b105b41e9e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ce7336100bf1f87e27a248c2b255aa392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b263822174041d737414c87863d16e7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d555900db0140740798bfaa09f7e64394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbe45c4802d09359e39e32afc584599395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dd086eebe313b71f7c86c3bf0a3a1c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cedfaef7010c0c3982b24d174d532f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec44efe1c0285012fad9aa6775a403b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011d61137b4ec40b2834435a822acf4f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1974384870dd9328aa6254e6844138e2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7e94de6ffda3625853d33012d42338401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98de55d0a120c5ed36545d8bb0cd541402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5c492a29de76e664de3532c99e43c1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914461084549798a4574135ae07edaf5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e707bc3e6d1eff5cbc9a6a6c6ba277405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2620270d59c15a84bff606663473b10b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6870f4b84f14f98a151f7652bf31781c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b019d0711b4d2e34c179b4fe027a6a74408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b783d1e02fd88ebdb22e2f4fd970a4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b9e0090570a82f7311558381e4770e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06c55d3daf21e6f71d99b25d5e7e1d8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39408edfd57dffc98c61cc7ee4bf95b7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09429b4069f9ac6c4eed22b66214db27413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8346278f4782584715cb70c39788bb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433df48d867ed86301fae397d882c5c6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9959942fc7497fe3b5d07b2151e73522416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4eca726b021237348c7a244ae34cd3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5221bd27bd17988fa412bc020649557418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419d94acbfbc43c65be15f70d8ffbcd3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b7ee84626d02f4d61eec991f906091420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d6e493e9fe409f87a80e31ef35f660421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db5689555460b406c91b7ae1e3a1522422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785cc45b05cc301534176b597cf69b55423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d4065ceb71f8269e53e72c11b0346f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61831c83b7c18313af328ef706fa0d29425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2fb4143ba0d6b8c42d6782e887017d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f4db2b6fed903fef8aa3b67e0db889427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6112617345c03f9a23e0008a1dc3a25428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f517e9c22cc3e9ae92f7bcf68c0a2712429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acea22777f33df8d0125012d7f8258b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b0ad0f8a0d25f861c57148b89034d2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0432b27f5d794d892c56f9a80a1790f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba60457c4b1269a5a859a5a5063c324433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d220153f3348d1200c21bc1906a4d6cd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b35657b626ade874c2ed3e6b702e414435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bad5485482955d7382439c3e5d31e3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee94250facc9b3959d45f1ff0553ee0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6dae176abe66d18adad23cc01b2071438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69689512ed4a6ceb9eb2404d21492752439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81f62172b5ab6c56f812277c08a90fb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef68f9225cb3194a1b2f03cdc2d58be6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfffffb54363d030249d6ebf103f3e31442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fe010ae169d00f67e825d1e387f321443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b1cae18e6f2fa1e9b5f423d373a290444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b0af3c141ea621e20b06f6d2d245ee445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a6b32d0df9244da61267148fde2cdd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87517ce39663f119ee218a1c1a553705447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df07eccd885416e32f4e24139f01504448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923b0936966c99d7e6988a9acf588be4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556c19da6538e7ee70f9a44b5db9dd9b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93617c8737b871a40c3be003b95e899451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ec2a3dbe6f5b5146c4b1bab791eec5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213f1d4de396cb5002bed120054f9502453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0164edabd527c2987a4f7fcc000bb50a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06813e2007210d82b9be873dadfa7d56455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48643b6328c7ae0cda8a09148cec6ecd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bfdb840d584d41dcb2e9b1f3fed815457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9b3c995f9de56d3008bfa77c428906458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebefc9de3cf8fee98bfaa5115c2cbdb6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a363039215df249d5ae324f31bcc10460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1561c0ff0641253b4196ef603f5e5f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bbae70d33481dce06fe446c9d6f1a5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7191121eb9f860ad2a7a235020ee346463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856f77dacecfdc0db0fbd5294b70f1b5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25a2647042fcd8c76fc9a8efa142684465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277d0bdf77cd3aab2d742fc52b1bc6ad466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2401b28a070e7406f4bee8425087d947467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cbd2ec24ccb27ffbe4da3a98ce9e20468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2417749b876aee4ffee78d7242420ec3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72c24f9f38b4e05c10dcd8ddcc36c1b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a82dc9fcf746949440b99f5363f609471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d894562bef17b3c08047554a42daa9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efbb23241430a01b940edb41c2c36fc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ba89f1c76b694e727213f91d7153f0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4247ecade072fe5f3b524ecd6f19ca20475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae2bad9204690476f851a9055cb0fbf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d21b06b6830e532f61acf2add3d4b0d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1889a13ac449923deaa087b5c09fb9b6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a22ccca2f810ebc0156123011c23f33479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1734f428f0f0595012694082cb7e13f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab7b383bdda3b8dba92ca4cd99a5cff481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97036ebc3e37c7ca455e025c6ff46f99482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4c1a4d990462d7786bfe9661870306483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480e0f34ba14749835986768805465a9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51198bef3dd06882b89b81dd23e868b6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1f86c30372488e4985d481fd8fa039486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5ae19e81d4a19d682226803e269ab0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfb47929e1988a0b70f5f1effc49010488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f599bf9404cb36b248a4f3646484f814489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a4c2b6f617c73b529d378565ea58d5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8305defdd5a43460f74d99cd2844e5c5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a667a676b4615e7982ae4063678febf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651c07d9f8bed7375850b8c473582837493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a39129d0419250f94dfa60cca1afdf8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78b46deb1e8c57b2ae54b37d4f927b5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1b753c576e2a1acbe723fcada99241496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891032035ab57bfc246d0dbabb43c32d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12993adefe858bb44e526d7103f95daa498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51128edb092b79552bbdd8f66ad50af499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744e3ce413ed87a2b7735f877684cd64500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80cf534c81e97372ab4bcbd94374f77501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97d0b26a271f9a1485cd9c4da8262d8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f7ddeba3b6aadc85c2608166f3ebba503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8eaef05d000f95420cd3c1d60e4ff3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242cba4b0ea67df8bab89ee9536c1b4b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3edb1e9fb4633bf2d5795e039786fd0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6ab16bdadfffc039c75e996fc832d2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ebf27117987e2d0c6eff4ea607a779508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058ba5dbb5b8c7e47d4c19bd4e8b5815509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b342ab46bfadbb2e117c97b9d04c094510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f8f945c43178b5f1dafd519b74bfd8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcdc0449a6eeb972e60ad0d50281877512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64b4ea2c395db02b45e01743f7eb3d8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4212ac612b8f2fb5865d5ad15756975514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b60898d23aa654d42af324bf7cf598a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46248c6dc60f8ecbed4f568e8acb7507516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3672630555c1f77a5bc4b464c3f95e43517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451c259e24160c02abb7ad6355e7e820518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fab96bc425a467d6960af80fbb6f9b0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d7a13d9461e411c8a2e97146e0e1ca520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aadf627d92f865eadd39259426066e5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8e10bbfb9bff885a28ec131a4ed226522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf596e31d0ff96a1ebe5902950f6108523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33a2ebf2f3e8385defac4eba224ded4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd1b0fbe2aca2f9b674a2d23cc1f37d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784c76026b9521d38fc66314197728c7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774c2944625386062a3eb504b3d50c89527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5fe2b060223a41f96284509eb4efd2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ea3c5947412115f921f5109879cb2b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715a7aa21bc7dd8bf236f979e49e8d44530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a68d93a9feef3720bf1436699f7661531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cab4b22b777bfc29a4aed7b6dd745f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563d0d7853c64b2c6ab954c96a40bb71533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d659a3efef193275dfa85a7955184cc1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6eff8fe00b981ee0266af1124e48c4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8514944d05f8ced8bcab781f1fc8d16536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64b27597c853295efd27885043b51df537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5787d5e1afd070fce5fa67bcab0acb8a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e2b5091ea939eecac48be22a90e276539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3826f9b839b0a69a167246238df1275540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c372860fb2f5eb50dbf7ede9ffa29c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cd7f0461cc18f506b512ae8f889ced542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153e6f01f51c780ed55f847b52ca6232543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18336a213114f291af37ded25ddea24544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9842c7de0aa49bd568e30d584478e01545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196f18f7f2889b7f84ed07e53765527e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454880168d469efcdd57484cfd5731df547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21f12e1ccd12c3a4d85d1d59ac5e2c2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a3086dc819a1c8042ad3294a798356549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f656e1ebcfe7db6758fe83f6e5d6a662550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcfbf7a419fda10a71d91174483cda9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fdf0bc21f3eaddb9ba6c439991f0ee552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34388b37c20738388dd99b6b46308c17553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b99144d43d784e6dd6aae2604783265554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2725cff6adf9b8a3973c213cd7fc46c0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a0b018cb768cc2e55a21c3b796b218556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d873cce338a5cf57e74c1c93a108b5e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098e679042701f2974c816f24c00381a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b8d28d54526d387bc20dff8315d852559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422afdc6ea3d2a989c3a9ace3f1c7da7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83e375f560ebd35f6e1e31356525a84561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a5b549d745b5dae50dcb0503a1e0b8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ccbcb552e629e25650018a52f249ea563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cb8bb1140f0f31638c8eb00b95d3da564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca4b6310bef146ecfd8d31fc03ec558565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f7cd3a0477b8690b3291e0b25a4acd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b20bb46aca068771461a96bc42de33c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17210a1cea1b8bc04cd091f9bfea39c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec4ab9d95750fa6627604dff4774254569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501cbbd2e3cc136363c9b732bbcfa523570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18948637667f7bf69d9ab6e72c66a65571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a469ddfeae2bef9b9a72d696e643c36572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72ccfdc3db8f20be0651bed9021fafe573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7da45cdd3c7ea826721535ff158a91e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17200d06b097a266239e8c20de98d9f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7725a3b49635f66727f2f4151c37440576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0d77cd3bc8bcbb8fbabc00414c5b8e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729dd6ae41ccb8fc5313ac6f1d46f011578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2510bf6945bb5c984439996b2d48ec72579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b863d81a4887d85567ffaecd9c138b79580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15987aeefbbe85feb5b10c645f748718581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82736e582bdbf8339d5fb01d6b38fb67582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad12ce6950f829a16f7470d36b1427e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194215a883860e504e285d47c36d1276584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc471c91a599426dbb98029bf3ca1cd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf447b5842df52083c70e69fd3defd7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaba41dc6a6861352b88aa4bb2606b79587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc38bd86566300db0de4cf1e68eb218588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1588315fd1727d25fe91b1141f50872589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3398522292655fe0d3756383d2097ab5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d580369cf177e780b9707a9d1d58251c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18860813eaf4c22479daf62c5780c92592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3dc333fc5db033c81ac5b09473496a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6999017e57685f3a6ea4a8dacc14e8d5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd6ccb5b6e5307f34018d47888cfdc0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5b5f90ca2d68df41fbec1fc121865f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da2c46563a2bab012e8b876007c051c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37eef1dcc09fb423eded1af74973167598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1b16d0ff679904e2460925f4e8637d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640b27b6b9531b60ce969f03feefd566600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d4c9ae8e88e608593762f066fd3938601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841f6b62680023b5f8843ff1dde3abc9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3e86c9e4e63925b94625cfb1938b22603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77060691f0571ebb21bf4f17db15267604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9234d856a0650c631ab70f92293b0d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6636ef1e35cbd5b983e8a9e562f85b7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e33496c6ae998a760261fcf2fee165607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fb86a77a699713b750a4e55d475612608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aabb70325365c16d695fb27ba05638609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d674a781c1b97d2c5adbbfbb7b0a6e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bab664ebde47fe51d48020c70927eeb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581caa78c7acde764945e50e54972d17612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6590e86aad3d79cd6d344f19a364077613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c798639b5d83f0372727422cf4b4ecf5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bd1b7faa8c9e75f9440fe415d854a8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c017de7325ed0abe85a2819fa2c1c95616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1033bed15072d937b71545e48ea7fd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6203ba8f08f22f59249071289f9719ec618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecc8b30e433c1fd1471c908f25cc7cf619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fd018ab0c1fcf6a98a925070c9fa62620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234b8a2c632281e77bf9bb7ed8852b22621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763a294c0984d706afb5f08ffa9ad895622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf993cf8aa66577e274b603c6a6d978f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7506738f4dbfe0321abc7e1e97884b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d6df5ea4ec70c672be53efdd8f31b1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0792f15f19f9ba856d7f25a3c3fe17f6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73f76ce480e9dc3b857ac766f3d871e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfa4e9dd499eb3deaab54fd9f62c342628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead6c0370d24dce550cd046973f5c26e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f224428d092fc3409ededabe8e659c78630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104411e85780d895d08650059c55d72d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81df57bf03db43fa92d85ce4ee01a08632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad6f817044f5bb9ff8aeb35271a0a15633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292a13e5e256f1188b9025160a5c1d16634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e579edf4b98ac8c018ca62a989cb259d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd00d60488df00148e7fc997fbd22b3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f291f65c52c4d4637e6c453e81578f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af09943858374417ae523b28c08623b9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fd6be11e2f79f202ef554fe0cdb5d7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3dca7dc06ae52cc8fe906bd254716e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669c08c17fb91f9776531d4e600e6e7d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d92dadc07b27ad135fbeb2d82d71507642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ac45e0d3c9aa16af4a882f3fbaa274643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4aae08a2db184b3aff4f69413f6e11644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1256bf6f96ed4494352598b6310b6604645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523041cd57575d01361079677ea180ae646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0093f86ebecfdced579712c0f7c24cf647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4ef86c715c83b9413cec38ad75d2bf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb285eebb77a7dc3fb8498c30eb876b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c545f9a6cb66df1fd5633648378b6b4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befecc158c572ba604f98020310c8731651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c50bdf3bc55e779bb46492d39ba29ac652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74c0f577761355d39ae0cf8bf9021f6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259f74d49e97f7b3f1294a31bc6cf15e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369c91ad30251733be1c47167cd22ee1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979f2c602d724402133712930ed7764c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f264cb4e877ea21b9d0c8211da6a06657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0415c69701f7d6807e07aa6e999f5bb6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee0f993959c0703a355f9badf2eed0c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01450b4bd52cb7c2c1b9f6102ac4223660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c4b29c9586480ac8d43827ae55a2c4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2b9b7ea433b7e4f4457239f8e26696662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0a7d9080333a33f64f914828e5a415663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448c42d48596c247184a67aaa01e8758664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a811a6bd6da354fbbbb03b970dfccec5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096f6a8ba65b4c735f04d53d4d800c34666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0249d404135dc420cc553206c7beb66f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb473d0265abe8371cd6d86305e7f73668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2607b4ca29288ad4ae5511c696fc66669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e7d9b6aea5d8dfb48e31b85ce664c6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84bdf0555018d9e61448d6ce42344d8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ff5526ba67f88fb5bec785944b392e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a741a180057f7e1319c69deaede20e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba58c3d9bc980f36a812dbed5870ffc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fad770592ad2890f3d63503857ce10a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558d18611c3fbdc1fa37da53b0c2153f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e277a79929cf5ec7c3fd1d14e430e40677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b0e85531d7a602c4caaec96b0b7533678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eac25336317e79fb169e05ecd68cce9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd66d31a925e2edb2d8ed9444124aca680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45da8715294ede52e50a8469804221b8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e25c6fa6b435c8406ae6f076d19631e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771c55079873985b8e5216c78b0c544a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe04b812c5187dfeee568fe7ff68c79684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53208bf478e06d5441fadf11aaec4d3a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889b443c679d2fbe45e4276e05bd128f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f88da58421eb95112be802ee78625eb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddba80bb2873b598123b5f8f28b4f767688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9e5d745dc9b91e52dac26f94c038e4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6156fb2adb574bc2f501d2e4b3e71a5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8503598af50bbf767269bba794a3a236691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9236ff52dfc16703f78ea43721dd10692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73263039bbd2e5b76ff09ec4470b7309693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3870d8993226d82ddcd85c0202d1e7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aedc66924927beb3efc7d6c3bb38f73695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bffa0d7afed6de88c6287f4a791495696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728ca5f342a0e13c37dee3c61fc19de5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fb0e8d3557b1ff7cba576a0e404997698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32458db5105425950f2b16f42fedd28b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2722614187cb70c572cc854a82598a34700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81d6e3d5a41da625bdfba65f6673b9a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c143a735a5c509dd671077595bdab3a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e47368abdbbf0d24e39e5f28bc5a3e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ffa4a85315e2fb460303a76fa893dc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd2122e19de60cd93a3dc62f1daaf0f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a1b74aded48aeb76e8290f73caa3ae706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e99088545c991a67972a8de3fc6eea707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba869e169ecad4b9bcd681be099375a2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa723aafd7a72a3dd0c36a590d4cb22709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f4bf6308372bb1a05c877a7cf4ccce710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bc81695a20b8ffa5fbebb33721179d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32d33eb244ef4c1a3deafdad3c8bb1c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a3da7eea602299ec6cd4f562f62414713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fedc39c0aac98bda03b2764064b80a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bd27135fb4d97bbf8ba0bd96d9e14a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c339930b04165fc4539fbb9f9343976716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9099f864cbe144448c786a9cbd604a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c13297db08d54d671088a1e09baf17718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fae19a389975c92dbae534697557430719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c94f73234d15ae0d4cc1990374c1421720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04cd952587edc33157f8e1261e9b81d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0569dec21618ad3aacd6c2126d5c57722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77257591896e0b8c18cb14ed87427f9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf8f67efa2e86d448e73316f685906b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6876f2d0e90e641fd85bcafb0a650f2c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e95b7c5156d499238f373a13dad1a2f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a0c912a4c2bd1dc8ee106dccc30d01727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a07bec49826a00e19c0f8ca7c4655e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc427c355dd1d79212df601daa1da8e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac20c97db01b206e41aede21be04915730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bc8faff6f52cd44e1580aeaff15af6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e8ace13bf85f119be4a3492378a4fa732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d5de09fefa1b95083fd05c5e2c8a44733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b3c957297943ef56c53ff4a60b2a45734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eb4c5ef046360d55e0cb65efc420b1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6cdbe0a4ae0ed66833a0b0fce665b4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046bacd1b78c21f28809055a78e2c965737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab76a3a79ad3e084cb780450e09c1fb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b49de4f0f0263e01e9a7e6210362c49739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b8bc5e3c2f18d6cb8f502f75b18ae3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd8b8cad4cee8ce27478cf5ecaa9657741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400036e0c8f17fa48135fe3f303726c9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d8197a457f4af950d7c4d526ee56d0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b29029d910fe1b2f2caf0b11743a0b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fc0f1fa3183b8111126dc28415026b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1aae6abd1c8063c37e6cf15c78b8dc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad131eb78585bb3fb201b790abe4b3a3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f7fe582a9233b86daa688d574048f6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c2538c4a601fc36686007d215761ac749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290ec629f4d4e8c6415605e72b24df16750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1137a0795f5540c439237f8868bc3543751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5daac8950ab7755520bf35f7835cffe752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20a005a2800165ea23e17350477bd6f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69507c8f978176441d4cfbd825a8871754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5b7a512d7fca587ccdf16cf838cda8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4388809ca30c9543c34e9ae4ea358779756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f032efbbe2d1c1fda8005fbf488dd3e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876fa68678322879021d7a13cc3ef9d5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e2bee7fb059e6f9c4c156070bfa66a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73273a85c9ce1490454955f7211b243c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290181b9d0872800d7b2ab1053c7fdce761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08fe922f93a3520e0eac6ac8f24f2a7762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44e82f33936b46126f9f514cce165ae763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f1a863584b0ffca16f70eac574e11c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96644f95f3c8d8d50be41fa451ca8a46765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fe2150ae378c69501accd2b35dafe2766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ee66f2eeb2d696135c82d0f1d627e3767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f809193cb9870603f50c759304bf306768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc34c24227e0ccdc9049255d46ba6b4769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f894c3d2dd97de12a32d3bb2e579ff6770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccbbc65cbe13aea1a89dba0cb5a9f3b771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6606e14803b9555a5f89c1e021d243772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877ef02154fae78a91215a3cdd359e15773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec5708e1e6779ac338f02b38c29d052774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dedd6f1bad9df625650af4a3b7501c775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daca6041738326f094d6d76fb410728d776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee6cd6f45cd4bd55a065e7cb94476e9777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ee21ba354b2e717efb4f7ed5ff8ffe778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92e52fef75615167b1a9ae79eec74a3779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e555fa86a685ff136ca2977b38d470d6780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc32cb55fd49d344c6aada367e37095781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03af9e702a344dcedc763f085414b24b782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9470b4f02ee9e20ba8cfda83f73cc97783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7663a45d7889b3438e24ef6bb9d0aa784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d968de78135f4cc4041cc5e313941b07785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f865ec2a0f8d8da7f701aec9fbc3d7a4786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb3a2cb0c0aeb979c35fc2c578e227c787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442c4fcb404b82e14d4ef94168ea96dd788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51d619b44dca9168cfc2f48596f08b3789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9e5c45e5775a3953d247224a2603a2790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8a4eb210c130406894f56820f4b573791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aebeab28d8577fca0bf8f8efa7e8c74792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d10fdc310a23b0a3a23729509c08220793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a380ce735154e353a78bd8625df17a99794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125366edcfa9c9733638099405282ef0795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd1d94b95a66bcab9e402836edda696796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cf94fff9fd6aa223d8cd18501e3568797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7d7f2557739f7dea4d534758839633798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fef8f0b6cc3619a5bf770cff7040b58799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94448ae2947390bfbd0a2d4a3d37535c800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13e9a83c182631ffadcab95778aca55801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49d267046463f3aa12108aff645dcf2802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51457a785dfa1532759460e7cd80ad93803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f3872623cd78e6f0535986ac8dcd38804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd7f86f2d1eb11ca8ff598364ae1327805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35667045581e322b551e5d9f775cc23806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be59f8869cd77abcade5baa9fdfa617807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdd25546a7e90bc40a1385935cd7fa3808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137bdcb0b553bbc11c2587ec3e383082809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5697f6739b7c19f0fef07d281494fe810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079a9313290fb656572cf05856af229b811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62131f8a22060737b98e9a386f4c3a7f812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8265c22e83870bb4ca0ce65d82398e813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f726c5fbca6123c4440930a87b3e3e814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0223aaab73d92196fc71a42bb9e508eb815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaf3a75171cc3efdc60331e184ada3b816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf637c2d5c2241397b01ad707c6a7cc817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee5dc5a77519fcf396802c05136d4171.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4c28b7d10c6db9c7700940319e3fad2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed97ee98f9a294f3ef601e670ba4ec143.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240838da084aeea92a34012f7befdb4c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5614956e0787f1edf0f7aa0a0c7bd2a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823680acf7d4303ab95f948e2ea6e5996.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53c8dcd4cc69f89ee83d769c325c6557.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7aba624edf42390a3b5d1216d9f5b98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feef3e2329f7c1f5db57f03cc9a8c269.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420a6dc236bfa80fda1ac6b9874f581710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e9af772f99f151b15abae839117a2311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a823de01d080ec0a11839b51a6b0bb712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bfd146d9b6600e62640cdff8cc08f313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755150ee454501c7ce28949437c3380314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d462aa1a4adc2864180a80fab92d594e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7b48115c905e9f43c227d3f30c239916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932e17bc10ec79d9ffcf86b29355b18917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd0431791f5f3bb53050e70d19254fd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3db71bb52d6df404983fb9f7dc978f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2131fb7d5f7fbfe2c8da9ce084a0a73820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c249021caca21d91a523a83c620b2521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add9de1db7daffaa4ff6a2a33be22a1222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11679ccf18297fd5ccd1743a2445dc923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0a307bd2bca2635c0ae7e67e5a500024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce83e71279d89913fb4628a28df2b82525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d28b2e3fb229a70a6cf099d05b9914926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d44baff6fc567910f1d8cecf5fcfeae27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f9c57057b4b7af484ea23fa0267f7028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f354f7880d6a0bece575fbac95266529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8043d6d231b105b8022e2e4ad2d78330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d55cfdcadf78422ce76d774ba269b131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423ce88aa2999cdbe8fe792902b6a6da32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efc6ac5c82a00951c8578d22103593b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130fee0fbc3dd97263c1bba65172bbd734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847aa1c37349a18e4e535c21e21d095a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9f1a926911dfbfda5436a59a820fcc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a392c13ca19ebcc39d5c561daa47838837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915d4ab42fb06367160f582e53b9aa0238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24706c384ebf77b3d27094da28be5b139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7ca27121576524104da5f4fef1099840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c53a036d77201ba15072d8e1c2e93a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af7b3857464bba96cac102b95ea4eaf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04d471814a68b14c7bf3bf168770e5243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108a74bba2425259db306bb917f4a12944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb23966958b22c8e107a21372fd684d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd51bcbb8e0ddbb15e299713f33c7c2746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feeb010705ba48be68a63a8daa2776747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286f733445251ab2c43d0559a415415048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ee04ebc8ba1cae61b8eebc189d23cd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c951d666b2f7b084155ad5095c409150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa53e809257f7d83825fa905809b910a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123156b199d10974226404d0670300fd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66768aab6137db16bbedd22a523da9f953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2339091fb35be69a9e0a272b7da9327554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305ac359abbccc707318307dc1363b4955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2994bac0ccc49bcfa7899a8e848680a456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7aec2d13ad9e2187aa7f27cfde7f2157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7258fa6a3e22e7213f9506d146fb004958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d5b26c3fb310d1a2393c3d2499909859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68af6562064cb86f397054441d34a7fd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e85cc99c286c6ab70b0f379e88fe9ff61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496df258a5625d6627f9b9fa2cda9eb262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202039438510c10dc69b404b107b267563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19286e24b89bc3bb3875521fc0b8fa8d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e13cec716f4a2b46e4b487eab3edde65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c31df1bd527bd103d04fb57ff9cebc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e7bf24a378f568609960e39135953167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8710a52270a14aa2fed1ffaa7cd8b85b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8257a85705933099295dddaa8349570669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9f6c857cb4b471e0066904d072596570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e58f86ce7b86f60c83d5acb0c9676e571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4446f730c77be72d5404fb35c75f1da72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc8f4caf600770deb1ff2b22069f72e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f872641981d9053e8057be194a24067e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22decb83ab7de49fa0fbb60fe36f0f175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caea7cb21197a1e1d2e83ad771da7ade76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6db50d8be741ca4ba595420b6535f5077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34035f24420891d0b3df552bd8ad16ac78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a41940b20b51fa5bcab642fc88761e479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30613505b341989644341b95a27cfb3e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd83d7553cfe3313edef01e89bc104d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3bc9d9f3b902cc5f15fc6dae3684c082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7332fddc50f7c5ff2dfadb59d34b7883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1823121df3ec98f5f0f708b55df867d184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0752155bf70cc2493367687ef92fe6f085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0227c4f76601f1e164a9498bf6f99a9e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de956aea9e5bd1712ace478ec33aaae687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718e037a1b05db58164324e1b9a7e6c588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9fccfd29a4beeb617fd86c24e899f689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0faaaf094c36899afa44a3e49c232b590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cf7841f7f35ad231afa02cee60f63791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2210d704613e0fad9b3bc922407f3a1c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0863908ae1ddb19a1660431f5b67f993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c5a948119909298c06a93b21193eda94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9cd3b087f4c1fca5fd7438b472344d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d470e9b27c7bddd8426ab5e1e58ad696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5f005353aca59d57737f7b32729f1f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4f38c3ac09c254af204b6c7cdae61298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1cad7c0a0d9e0fbda7a1ce3f0b58b799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6b51b6135989cc05f2156a96be03ae100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f400259f385774a6977f683d79f55c1c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ad4b06b2323c960c5ad86a8db34398102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb10edd6fa758be7c5dccc6a8492010103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b921b755156d86c8e6781cb588826e70104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584226725e11fccf49136f5fa63bdaec105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e737ac5676bc6c4a4c60f1d020a5a5c9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bab76001247bcda104dc671022f5f6e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5c81c02473727dbbebac934c4b2998108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909c0c53d6e3f019273c7f16a7864268109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781c7ddeb80f33f93e68a12b6b566fec110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2c1b8b432f725d1c19aacc7baab928111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dddfe74afcec22025c5e197ca12d9c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93b2d5357943d15da0dc6583374d772113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb12a20121a41ae6ff235271916dbdf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7565cf6c6a2a333103f32f1c41395b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f9b3968e541d72c836d3fe6732a52e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8810746a0e313bbe0dbae596b53eb4dc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43b9761e69db2a4379b8c5cd016535c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b82c3d206f58b485bb92e7a3c5d89f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bf4235eb6dd90da2518c8dd783bb6b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67abf98ec378edf8cf09b4f2a3aab587121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a9ffd56514beb240e71bfc6b91e7a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747c01f1828876dac70f0ae7f0efa89d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2688dcef232dc264cba8e8bae308264c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eaa92016f9edfd9be32f97603ef0f3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d22180bb0295de2b12d314ac2b34e2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05106bf5d9a0c443492bfbff05573c88127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01e1eb7cbaf2cb09677b0c0d1dc8d9a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5b7ff34bb7593176695ca0d138415a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4376691fb6007fd2b189e4ee93cd29130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5047568b406e5205ebbf12a7583011e4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7782c3f89b049efcf7c186499c7f933132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381a182cbd2269aaaa055750d20b0e44133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013563bbaed74f6cdf0d343c81b9062b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0829dac6416081d66a14a7c26c952867135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a135f9d281c4dba30e2ba70452d19d0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebadc331f6d5019593807c8262914a0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc9696572deeeeda02a67b670ee9a92138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717bf2206f09f1ac1690ef4a2bd816de139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11ee260db3a5d928ea24bb537e29343140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0906522cb9fc8f893e76a0d54cfc6f06141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d3277d0820f676f43f7bbf6734ec91142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986847fb4d972bb885c9de9696bebd97143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0687703e6edd7c8cb6152c69caf5f2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2a5197a52c83df781170203197273d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b3df403f1e4a847787f92d3ac3cee4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9088170092ef61d038a7a3dffcce4909147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff2bac63cad4d9c4f8229ca9a06c1b0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382bc0ce261277cb19de208ae06a0987149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230daa317103860b1c13c5611e95c245150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcc9ec087acc20030cd1a117101f537151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619056bd990150337d4da73d5bbb81be152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85e2d6c6e0a66f00aee66916ecc3e6a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c491b8d1346094f0f928244c7ed4da154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63cd1d85f400dca806eb492d315951e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab20b86083b38799890a92253eadbfb9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e45823f728344141be84c3466a8b224157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d49989e7b85d657790761559fca30f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24443e9ab9c58551900fb6606622b593159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bffcf4f4d79913b20a10115a497c45160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9973a8ea23aaba2c4e60eecbe89ba50c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9478572edbd8950a47aaca1e98ca43ff162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ab3acc03b4c3a4e1e06f5fd03f5deb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d0738d47ba9f315e05a4ed13b2873d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beb570d4e60dcb7df8a40f234b7ad8f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a865bfd9f2f16b38a6f2150241cdb51a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ba21d50cf09a09fa806b04c2f1ae9f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564a50a9cad985672c3b3eef38f550ce168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15691c61cd9a4089027de5632277222169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1b6a128080d797c96d410ca06d4fd3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b69bf528869611d8ae97de27cbf624171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2062ca73b5fa3cb8fb79581f13ce2d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21fa5df7671f2eae8e963487c7683dd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a3533425af6cfd33bff819195bcc35174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a793fcef8f2810f5c58caeb47664d0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66866364bf7df18336160f408278e4bb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12232cbcc9e45dc5765ff9457fb9fad4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edfb5c2f32e4d3801bf2bda0156e1a9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cc77eb0654d47dd58ce3f83417acd0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009d014cdf18d676d9ea8016825c9c0f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70893441238f51d837369b35384bd763181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778a085a84eb1f13cb5641c14851dd2c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08f77053e9417e752c58f1fcf1b5764183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6d973ad0a1b9ad284685bf8c9d4a1d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58439e19ef6ef68a7d8c4a18d7dfa1af185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06acdd6d9e6a505524c14c00166fd617186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd336cc2b0a2418d7928e48e0ad048e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0825364e6d56ddfcfd1b981c2e4bb892188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc17dcdcfb2190783e647b4538d555c6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835b0452251fd724c265dd89f5cd5a93190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ac747ab9fb060ad93b68c7cde48f43191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc1aac558d57829c8ee758b50f6ead3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bf4dca2b8202809f941cc321dd1c2e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2c3695c551134856b6d73c82513921194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe04500970f00cee1f286b14ae5e394195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1651fa8bc45f32a5d5f055e395276f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02b812bc627c8b33c07d4ca83ee875c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0c90fbdb48c535e756f4175c868f1a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609f0b7b231083c18ce72f95b08bf2f8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae44a5a71e2d2254e4d79fe72c714831200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08adace35319e5761242a8d2801474b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52feeb343492c479b7b4b9f4a7f776c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d470a05621633d96641922e0f6484a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be6ada57b9b769af2be42b42f06bad2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d06d2ee7241e8d4e05c78dcc80c845205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1467bb341cb92ce0a19b788ca0dabe206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d19177b035ce2014073eca7732aeb17207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64537afb42a00f6ecf48e3a49371265a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbc1d02687c5553f7948534981af4f8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b458259601f5968917ee9995ca538685210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b419a615b9ff4b40a88e9a25895b2ac2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce40464fdf1725c234f5b10343f3ce5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1447c6d5ab92725b9d7c5586e3c03b5f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55459f1b1f18e9f69efbb5cd90d963ae214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170faa45ce5f8f713ad40b4412221a9a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561f05dffb23b5d5543f7a6226932408216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd5621adb83adc49782e26aee694bf0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff65350677a0cd1bb68de0c9afc55c1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ec66475351191e81ea307f0bedd671219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bccde4ae164b6fbe2939a2411734194220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83851ff0c9c5abd71539f1ec6d65dcb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cae67cdabb56a9e04277de292b7bb8e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038453f29dc1cec9f9dd8fa49851d585223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8741430200f3b15746f763cadaf2b2b2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a125ba01bcd13e38263296da7031b7c9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982a5c6eec8868902919033c42e82969226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349dfaf9696733644d82fb15c00423f1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342d3a12dee9a0d243a7439b36df8275228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388b750dd34a8cdb4b3cff38d274d651229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8006075502c6aaa4fa5b30c7190ef469230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac3e82633a360525cd7d48c0ffacfbc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d4fc093796e842041f791e411bb23b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d1cafb7fe8239e63e13244a0b311f1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b32b2cb92c5c403d2ef0cc21e282dcb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8832b9911762783b523eaa5f894d0709235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc622ea111bf40ea0b8affe1d70b25c3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5342423a4f30a151cff89db13602fe24237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeee7010106dd117e12192a7bb3bf27238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92a4aaf6dad0d9f152cdc4c68a58a03239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3554b304cd23991308ffe7694e3365240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7026028b202efce57b6a9b752ac329241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959a8b48769f03ff1a593f609032872b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0b0c319d14ddb5d3d25d623a75fd4b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7a01384c0314f09c20521070729195244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892f1984cf82edcf62162842a2f0638b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c132884f93c566df7ffc5f838b0623246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe50690f06522de9ac92d13e88ac90b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635baec76bc27383df72f36d81f8d258248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7259c05484b91a5ff8044b10c6bdd6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a49690b332acbb261203c19888ec245250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99140f6e6d73eac0ed2af56bdac79700251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2e4d93b60faec7222a1a54be3516ec252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc1f5d86bff6af874bbae3ac99a3741253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e070006f5aeb04c8159cd5eb0c06ba254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d1bb45c898e555693dd8d3ba6b3972255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b506132d985819a6d390058c2a90ee9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22322bef9d92e639887fd4e8f0fe675257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d707f28f16a4bdbe85c7b9406f30508258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2427dbaa859f145bbdf31e16676d82a7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801ab066d78d323609a0ecedc0ffdd5a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59195c5b10b3b481170dbfd6999f2a98261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c655027440fd1a50950199b85afd645b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dd740bdbe8a7d2844b8618f79480bc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d284cd181a9e78e4986d2548ae51f4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d70869fc5d9104998500fb32df0ea7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bae53af8ddc5402f5911ff9bd4deb6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de9988cd9a3d4b6433423dafa0207d7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ba58df3c33b4cdfa9dfd6ece65243e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edcc991230d57ce43a0035811d1b47e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7465b183d1b5f74eb37f94324b6363270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd42a2fc6b255a20503baf66fbddd93271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2542c8e87486ef6598b747a053021f2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb84036fbab639f102b74abc0174157273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948dd7ae73d348a8262d683730bddf0e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4302dddac5f76d30962b46c5994b8aa1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e082057f4920f9566fdb1bbd1b0c771f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af231181bcebf8fb91ce4790ca025542277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ec13bbaff6bb2c1fe96b6ddd6ee5e4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2cd110f72b63b29bc52bc65f1d5594279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b664ca078ead9221a1228c732fc2e6f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8744965ece5db4a8c7d24d6847cc420c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d370ef0c3e8e5dbcff2fe57f6748e78282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a7e76df8c413a21aec7fc43c4b8132283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73ad2aa72bbd36254f5be5b130be5eb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a626bd36cb8c30bbc138ec765d5a787285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df843594c13eded74bc48d2ac78d4411286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7e4387a298c3df9e69b46abd733e5c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0fcf930380c3711767ef2f76d1acab288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0916da484ff2298b1e6e68643f71a0d3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b047671bb5b31b6653986f912eb5e263290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e7b5ccb0362244eb0147343ab01707291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7ac1e675bd0b53e6b786ed5fe4246c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aedfcf93cbeb1b0ed84360cea8f870293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6d6e4dc30dbb7f0a1b2db021928c03294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47731e47fa5b27ecc7aaafc766b11bc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8468dcc67e9393c727c3f0615aec4da7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff36364c214c4a1153b74d961d9e5fb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03871785edd5b662567105bf80ab9025298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad42a0aa71d0ec7e273fb9b5a011e43b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515f50670b42c2b84f0e8de0d9e6ddee300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ada9df63675b5f5fe2bd062161ceef301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3622f3b8b551a0968361894becaf23f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a8a26cb82c22576adecdb013b068cc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c8a033162ec0411625dbf22a6af340304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcf9e66eb9a33c1bc6dce3c88e9ef13305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba320a12808090e83127760fad30ea45306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ca43f04b23f283e586316f667c7267307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6c048d4f19a4d3ccc36442a59b55eb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa9e6e906d01f2bb2febeee720ce0a3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1c64a3b1f7d44d8b130cf190343e47310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bc14a82a968fe77314b34474fd1c43311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311d791ae67a23559490c3a8eeac6810312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b627570a841e88bcd873b84101184a7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf038612133b1db3cc550fc21d5c32c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62553142bdb8d5bc6414818c1a66b51e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fab219cc4a8994cacb724fd3cbd760e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32df5df3a531dc9dc69839d965e5970317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faf9d9b33f57e9c96d7855d5e9a4606318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36710112a7123301c1faeff4b61e6409319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7f598b222d5500aea24f46cf2268f0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d835b33bee61465bac6c650df4e7fd63321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b024b127a503ab028a92fd478a5596b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6056cd4fe7b345924f9bf2d0067b565b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d8cbf5c41d45ca6ca93ba5be9733da324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c7c938e6e47d4dc7e9e9f9240d0b2f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fadb514b8c81891a289d2f60219436f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399caa8b8e2dd11ded35a042f6c2392e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f288cbd8c07693ddad1cde5855fd5d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f41bdd661846a20e7f930bd25ec031f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3bcf58ca394bc97a4b04e2263dc5eb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fb572bcfe05622c46321c04d1f0b49331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc483cc59bb5a8d7e8cdb13f8d1fa3d5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e94e60dbf6b9494bf430604d7e9fc45333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5016992a012fd79bb78713100aa683a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba83566ed4f0e823a9015a551f553f86335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4931417b8f2e94bac96a2cf044131e04336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958067a071887994e105188061ba000a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586e4c14d29dcf5aa8f0c5797d21339e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d005e914eb222c261031abef5b1f97a7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47527bc0b9954418347b2b2ffaba7aea340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b2794487deb80041f8edd0800129e8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d087713d57e600f9c05050ff9e287df4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9c117a07f44f4607c77cfa0b472df4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc52bf9efa85ea6d6897f40544a67f1d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da4499d996b35947d6c160ad8219917345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a26f2425abbda9874eea7a8c9c8fb59346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b82c38805b260960dc85ceb9d0db30347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f0115603671937aabf30a6d9db2774348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1056f3e4ad169d90e3487089475fdc6d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68217a29ec0a1bf6957c1a0c8afd2e47350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d18a497d2fec1b325505e982a4960a2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e980bbc83c8f9a3a8f87f9b7a2051da4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9317987158a4222f1874da9ab00a0c72353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2f28b77a22d524c7bce02476abdf58354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa7070f8b768910b3e8dee54b850901355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585c240ba34bd27347beb8e6f8232da1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2465c22fd945c867f87b500bc9a469df357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27398b07261e4232435080d21ee58094358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a697a92581d5101190f945a779228167359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d124f3df4c2adf12e7d8c7d12b0f24360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d029f40d9b61d53c0733a89c83204360361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66655bef33a6bf4a84c910e3237ec19362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c189a8972c3cd6223510305115bdc360363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6df91f5e0b240b7143faa6b17dbf2c4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0f56d032f7720d6c58960d020772c7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00ff1046791a2ee78612560d66c1ce9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11fa389c03aa14b4dbd6b4ffb8a36f4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42b5588ce72ac8fdc129ab17a341e0b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbb93ef64d3ebb50e304a3f3d85b91e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788d0548ef2313050282f218ec1546b6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e721ab3fd40ff84cda60df923f1473371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7960d8dc44449fd7058abbbf55422b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22df03d88f6f6c1094198282831804f4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bef638c17ccbd11b622804d4ea13eb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491d96f9c5c4a8894b163d5f6c24f2b1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacb82cf5b6d4664fde80c05fa7cba21376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec9fd538e9556029f65399a55b019c0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79955db3a7e787732e2a0bb8b09ca3d9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60570611ecbccda5bcd59f6fbb180d17379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a45b516f447a6cc5b0443fcc03a073380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816b4d6ddd64d6eb3bad831668b34449381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211c19776ffdf326ba03cd0c20e8d8f8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0d1c1fa653e48f19ef003bfa7e8aca383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4040bdf997ed11baf031fde0b56706a9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2945b6bc7465a517ccc2398ffaa71034385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e863c98e2621620c7d45844ecd66172386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ccd2c93ee73d5f4c591c6180b8dd1f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ef923e0ab694f6c1af949be6b73ccf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cea7258f427b047e7f6876e47bbafc0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb631d242f1369868478cc94d509716390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94e23cb0f82cbc1fd3f98e3140700a9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d4064376d75e7a241077eb61f805ad392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701352d16ca1a3879698432eb3f71cf3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa60819a3085d36d6e232c328ba34859394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b803e4774709a8f4a8e48bb2bb92952a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58213e2e9e3e3d7477264f2c05d11c0b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04284adab7c971d9866fd74840249d76397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c02a7f832deb7b89ddee3de4f8dbf0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e06f35b947fee41725fc66aa07d968399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f8cf39509144e5738a8fc3493d2aa8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208a10fbaef35e3200a28ea0bd49423a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40be30be082aaa3b5f7fcf8a320608dd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145d61ec162e775af9d14b0a2806920d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dc525a5c4191c85436f659e54d3ade404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885fa90c546b7013dce157b427462515405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45c93ecc8598ea3273be08e500aefc7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a8bc30da14968dc45477d182f5daf0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccc3ba8f21f29cf30191c43875876ee408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415b87542a4a45d809000b5a1752a4c6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bc0a76f2ce1ea3dd9f7c4eab0a05b7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed7b56216cc651f725168992807941a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4872ab8ad0796bbe8ce42747f4dc1e55412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efe1a328f968abf5c8513a1220383a2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22362e84c0d818bd1a68a195cb79d6fb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c7cd67e323ab928264d08028fcbb75415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f876b5363b5b1ee54259694aad2fa6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1bf8979d1529d7786ee0644378f751417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75b6a4b84072fa61105f83387aa293c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff370cfd4226ec72e96896220f290be419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00355d27bcb0acea6e39b9f63e145591420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196c79abd152f83179709e3ba1164485421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8d0fdbcf5db12e96e090069260a982422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5843a72f7c2b842b6a5bb522918e80d2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d819416db18fcb146cb5a6eec35067a7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2574afd7b2263fef2c164fa85f1c0d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9107d7130cbbf7275be063ca65dbde426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b79bb42d2fcdb798d7d70e8fce1f1f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a67480e73260e826b9aedebe222011f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13658695dba0d680942e4e030371488a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0308ffc0f1b672abef0afb8511060539430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de601d0c95e92d206f90ede7ed120eef431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ac8ea13b617788280ca8444d265d1a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8603c1592b7d14fa334cf0fa0e68a9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb8b40f9a003eda809277a75b63d03b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ad01e888c866d9cb72ee77d5766ce3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7da32fd9924aa96bec7f83a14e2722b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2518c64dcedd6e8f5c747641ca15ae6d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f0f7389dbebff914c66b6a0e1ef626438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804f1b24d2762014564fe0f0f5406d98439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f582fa2ba47e6d4ac81fe795044b4b9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca7629b65d3dae10b25a49fad87882f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daa3ceac6f416f1b6f8d4efc9a434f6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba7086bffe32e52792954c4d0511ae3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aab706e0d54216ddfbcc54e7f4182d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337e66a4ec19f73f2d9bffb7fa8024fb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a18d34c917082e1e2a5bdebfaabde6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b756187c87a589019cf406dd04fbec5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448ce2e0eb0711062c8b610544fe6050448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d645bd5901730fb7785a20212823e5cf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b0b3d2efb4ae64cd0ab29c6d5ef3ac450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926f3fc7be27ac18d75b95daca13f710451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6af2ca751aa524fdd6c58f1045b92c2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f683fe736ee1c705330b1f56c948fed9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546c1bea0ef827f3794829fbeedf19ff454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fca111901d24a55daaf69e70b451b4b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0201cde6c6fd5bfe8fa15222e7c3ca456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeda4609a16538c60fc6215fdf2dc8a8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d074a5fb9a4a6a65a9009330073c28e0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4906e947f6695e513d079a7dc234c99459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f45ef18a66b5e794fcdfe0d934ee9a0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3855dbe21bb50de9d55f16dfcb055dba461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bb0d35e4d1616100cd26ff7cb6c2a0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6c883b67fc3f8132707b6fa4314f4c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65257d2df366584cd0e2526ab0102f9c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9fb462d31b3499ee2954f1ee53ca5e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2fa58f49017d8d77f6f97d20255a77466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c476cfe127f7752166f999d91b490a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afbdcb78e4430d35e19b9bb17533c2f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febd5586e494f766032656010c48bfce469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e65ca2894659596f9fc0d9c88ea922f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98342fa398730679822429cd1955d3d2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71b66f96af65e8a58ef20b84a86faac472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066e15d1899dab242c558c1dfe24def5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6b08a67589f829a11573a4c3b35599474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd24c58ad713c13578ede971a9bf644a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fce0997a4fb083fd2466e17587379c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e9b4b3f37f84859cf73c4da629452c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99e2d53ca0a868bbe27f9199489d855478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8585c601f066a4f6917b6eee43d4ebd4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcae0379e5b6603d4b67b993b2d8bcb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009bbc543b5641d4ce2e08fd166ab884481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee91381d033578a46bf077b241196f8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439112ff99218c15f72b6439d2148e65483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4d2d0dc9ac150c662e401fa31afa1b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb04588ad769541b08366e7cd48f27485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0505ace0b1c3944e22add97b61e562d0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8990ed86bd692b37e20affa355b34f33487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a2c4d50f720b74b81d56dbd742618f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cb379cbbb89b48c8784139cc7b1b52489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a98f5a6302e6664b04c1894bcd55cb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae3d1b2d08842158785c590d387cd21491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2f297b56b1d98d15ffc6cb70ad13eb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93878db2350f1518ee60a487f177ebb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521ddc2adcb29c24fb956a9aa7e65886494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e1543fac22450fb363da8831de7405495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49d2003c91e240fc1e55363986609f4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de204a8c155e8828e87af2d974b65c6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9fdf7ce945823a191359ecff25fd31498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e58a67d847e3a6f34b1d47bae5a712a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb451d164d49e0c5d6304584d1ee0c7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f4eb525ac78c96ab2903e4e0eae0eb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7664338c9345d36a6f688735ce48a531502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e402488f63bc2f38066d4a8f366c384503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ce1b55ad959efcb18895000665eb8f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714a9cee62a2a24b8586e8e619419cf0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83813936d7ead57ac13810d6408625a1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a7e0c1492014601cdd7dceba3e32a7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d020f685bd63f400fb28ac25a917c20c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1a89b253b143bee2def00e906f5663509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6198b280942c22c04a2574bc2598cad4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1432d879671a6cb1c4731254e9f53595511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec280e8bd7f6cbeb3d4289c9dafdfc4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3b473a4c4980544ca8d5f4aeebe658513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f98352cc045f642a8c964dc1ed245e6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f85e4356aad0a47091cb3636420fb3e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48667767a07da442e85a638386c853dd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d039955d214019cc2e312c733d90bcb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fe8160764fd86fbbc4e7d4ea346b1a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e58eb28ca57d9c9cd6006c891994e0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1c4b233f42a003557d808348f94dc9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eac027c142d4a0bda4eed7cb3917bb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3b6c20e154b1aafcf74cdc43b62abb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5406855037778090e18399f6732c2a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3783bed85a0c1277a6d50e34a6ffcb06524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa613dcca38db650496378d6e65d15fb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d88d323f26758849bc7f1db1e889901526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646bc457da473a92cbdae92209b842c3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a2b5b899a052e47e8f4fd810e206b4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe0ed1a30b91ed3e63261dec53de493529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e109467c5b40e6e82218c3932cb53c20530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6c2ffef6039a06c338c6b22f872fc8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc90bb7dde7864cac3dbbe636cc9584b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf7a008e2bcaf1bd7b145a6b0ccedcf533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1603d165ddeadf4e758373b27c9a79c3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b63eda43d3b10e1304f8504c0928418535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be594625d324ccfc2923f6f6a6e17bb9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45538f13d01f679d6ae924beefd18171537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb68b4b94e87cbde6a1d7c3db7eb2b84538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac88b973e0d9621abb969ea321bf8f66539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8565a06e53552dbb446df53e09b1cb63540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb132646c3b28b9e64ca36966e78a5e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f022d4dc1066cc867422518341be71d1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8a4cdf071723b196d84bed91edba1c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a559e71f7c379448b0673133059ecd3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec401ae3b5d11fee7f6af63c33b96f39545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bd7f73b5eae3f01a2b569619174896546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed192ff821a12cb7aa4e8432f8eeae84547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860076c7c43e267eaafc93c6ff18b5e4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a866de85cc392ce4d98038c4b1a29549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e933ad7a1d9e8df5a60d65686c3d79550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947cb0787cf1da89dfc0f4cdeeadef48551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720e073c79f847344fc96555c1e304a0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2455c15771752acdf55d79a762748fec553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42a3f2115ac81e9ab8fb10b7cc3d191554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5080cd9ccf95ef3ebc8ba6190664e5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974ac1fe41bc5370c02edcf60aade2f7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d4264138f8c9cb371bc2252d6cdcd8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc833b92389d91915405b57642820f40558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8f382eda93347b3bc571da1b935d70559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc2bfa039311cda5bf383ccaad109c9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64ea8f47ec429ddad8fecf7c32a5325561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9bcd558c07aae5dc32f7d989599067562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f91d17eeeb22e464a5920062e73a00563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efc27a8c03763bd163446383f13ea2c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d618b79925ec3cb2f991921529342fda565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f6b4bb5d057ddaf5563447df146eaa566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc3eefa789cb3a106e6988cb9a82478567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155bcb9d53468c16d7bcf2314c7420ea568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db675a6e6aa3d0f70db454abadd0bcf8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b4a73fde355aba3da58488f7c889f5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51febfcadab82c51e50afe782955eb8f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdd5a67ce5b608d59f7875cfa681a3e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6e6f300b02fcb4013776f6c4c1b9b6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc85a2b20cf8f3274dc85dbe0933a789574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe344762b9d70289a30ac5c1a27b7669575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e81f71ba4afdfba0dc35aec4d55e91576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175afd6e7ca52e4e790ae5082a905b75577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1df30b5edb0a133f430b235abedf8f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82da5feccce8e9b87c8d9ce7478f53df579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519e0a3c6ca8979ddf944dda11908cd2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfad76284a7ca6702ae9ea0c91156635581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bd971f9d877da62a1bc1b0495683fa582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb0c110c54f684ce8724ebec8934cf6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d3d113ed6cf897e92d7dffd4e867b7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ccb92a534fb73ce3bb0c3078b9bf90585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5506d181a224421d331fcc345fc1d84586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cca242d3e773820793e3a0c0c52e130587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc1e6f1c84a80aba87d1f0277c72d4c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cba3ce8e55fe740a4e175e9385570e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b369ae692549047cdd58737c0f5e4e8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913f2488ab7b93902178e9490df12218591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2261483459040ddc729d5f2830e510592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eaf1db02c5fd6dc66539f0044bbd1e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe93e146606f5bec15fc6d270a638db594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dc64112cc115d0e3c61ec78a44535f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7341c98a1852293cf4b9ea3c41e23c6b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c41a6c4b05f0c0a1db3b779b447f42597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132abde1d9a411bc8b0756c30fed7a72598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981a663a5de80eacbd4d2b5ebfc3832e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243da14625d7dadf3be1a2433c900da9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5548d76653fbedf511a2a8661a3b7c9e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66043a71e8c0f634f131018be16aa11c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7916b75ffd747fa321f392a66af8c02603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf9c78530b056b22191c78fa5fafacc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c7c54ecc2e70f8be04429553329ac9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34488e0a00d36b12073c84a3c11b8f6b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2709488d68527a9173260e285e45df607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6a6f6fff7ce478ff9947282d59f952608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac09abebbfbfa46404cdbbc366c47251609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95b6166b08e584e4f9b6fabb418553e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609c979369ef20095f571403001bb42f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3482e0f4f48bd7b5646f223e4e5dfb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1979a4b8dc68d02b0354e325575447613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f379154dae0095a1d704916e1290b784614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5305fef6ecd883835eb2771ebdba3c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d876f1f74f1a4e9cc74430c2d468041c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0c54ceeb0f171be11c76d9d38d3ea8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31195b6d844940ec5133535682215c21618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbac3041637f8d680670f016143c9506619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c652fd5fae7ee0010f1c666e6163187620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7839ab6ff83a8479dfe730dc0c198474621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703c82049121c3dd10be6cf3cf02e45d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67616346988faa6a5597870955a45dc2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a643848a0a34947de1e0c6558790fd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4963da44131e3f5d379ae367c5ed1c5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e72894756a4fc2353387f4a7e9d0a7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6668ce6b41ba7a46ea8fc992cd8af86d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a6116e340898969a442d06989e2aee628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80282622cc4cab505dde119547444926629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c5a0f90bd3c2166d106f836fd58ff1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041753a4ed73f42eb1bddc6fa0335638631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2628f2e33e23c79e216f7d717d66ff4a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f1050d276bb4dcb1acaa2de71bb23b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa6949b61e77c182f33eb20e778caea634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f09e3e9d4dcaf58c89632061ee332e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaedd99fdfd1e717ba28fda1071b4ff636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825e2d1340491db330dc90efb2818cb9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ee184d3db1f15686b667f728217ca3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f83b7a96b774a7571056dcfabfd51c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81985952c1af377efdebab8e1b03bfac640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f1d2c8f4d94cf651f28b71cdcd85fa641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e6d7f0b9368ede01347777f3971c36642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49fcf8824ba0696e29196dc333f100a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669668d8f166d0993c99fa8fc25fc502644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3281d75606366095fb09acb9d7f85bda645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e52d97f93852f7265242728631651e3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e0e1e4655984c8227666d6253bd812647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0f27c20c9dbc48dc9722f556f3c9a1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fbe3ff42bddbc774a3d26c0f387f00649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8570d052a7a403186eaeb7452f414a8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e813aca1840d88063d1cb8b9bc921a4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1aaad065094b531f716dfdc961f978652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b1944389b0147caecd63f6f56778a5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af5a794a236499f744b6d5c8eb75c24654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efa41827baf8de1dad057a07acb8c86655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50904d4adaa3ce8a70bca69e906db87656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804fae43f31013dff490c309330036e7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f67c4da75107cbfd8c4c10d2b8c021658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981203961d79e7d7a34a55b43658d3dc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d5b2b7aefe6b028c77fe510c0dacf3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2ed91bc531956c4c4dad804952e513661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2917938b1ceadc75bef8951156a66eae662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cca588043a9d3c6b86ad57e9c05fb69663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038c2d38061b726010fe15827f0c6276664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8768dc4a704f376f22404d2cbd91f94d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ad0346748f9f5ae90e0d0da359d111666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277f61df5276bbd29c4483cc2e35054b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b564ad59964f943bb96e600e79098089668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af4a9e5b081b0028fa59100166e65da669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a492986b49e98193cc2fdf67907c1f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4486d64485def28a0531459735cf39ee671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd13b95020802563c1a5510eb2fcd8a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb83698a29526299e2b3b56632931e1c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b07984a1694de4c43e9bd002ae9b4e5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3aa5471d23b5b0be885cc8bcab8edf675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d578a19f27a0ee4dcb669602747721676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308d4066966a1ff163a5d5e861b5a850677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e946cbaa26e1d9a8a4a8d3d2975bce61678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864ca93e448fe3d29125c3a6e7432d1f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a897267e719b1b115d3ecd73dc5afcc6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7ee018ad7264057ea9087da4e6dd7f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2ba5ce83efadd2b872d6c200cea0b3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b77661d411a3567c53caf0996f1b6f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f691b4fd0328798e708d36522d83d67684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6154f93fd9cd0f128b323825aa4058685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c3fbd491d10d5c27f50b2b61de883b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fcb07d214a7ec7442e18257059d16d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde39c7e00df749f661558bca9af7312688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea53c9dea5c88200b507037bd5db7be8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3ab38097ae482efd5c1eed60bfd723690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bded9d2e06ad22ad759fa833b3a30eb6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b72627a6406ac078ed16a891d9cbc03692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4830681b78ef95b5514418a0022b62aa693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ae0b9d46e112bf9ad049780dc1ef80694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8453f2077c9c8ab1a88fe6b7c529c5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a07717360abf98fedbbd16559be0f15696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78881fce04b24774835a1550be100f6d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fd3b7034f92f9b29b862ff7bf24594698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aac1f09e1cc88c1577a5f66e2788d75699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff441d5751d866e0b4c1809f0fd67aca700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43838bbf610a4e3d94679771f5839206701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98513b92f2cec25154e85ef359db2186702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d467640967658a84d382d1106bc547703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad53e0df1cfbbf99da25c6b5a275d53d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae2f03c2497da07a321c27f2198cc6a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfcd24635c3a13296d4b17e177e34fe706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e222d1da0419ee7926605c98b59d0886707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9d74dc5b359ab9764f26931aed120f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d109150b7ef07c6c41438ce7ca61a891709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024464ae63f3dfa3c7993fad82af3994710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cda891bd92a2bc5ce7c95b41e64c37711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965394ebc86bc5f25f068f143334b507712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce310959f9e72075bab07a51a88be305713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d02d7e63e9d628ae85e43850652b15714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91e93b6eb14d4671b5e01c7781b1969715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba6e2143ec5bc7ed24fde591d19e002716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c77cde743f4f16e3a402e3a13dfea16717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29bf9604172ee8e4dbc4ae0cf8a59de718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385a7ef8353bc5313ce843aa7dde65be719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dd4486ec5e416c184a7bf5f04f88a3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cac3025a96e362da379b31f7ed02bf721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b084013adb163535a890cc97ad1d76722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08aa34670683f9c4519e5b39f1725c6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3a3826754e0999e7397b9e8810fae7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3220123e40ade6e2c1d1349537b726725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d345167dacba04abe3154d9d72e197e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30d595758179c1396bdcfd2c1416d47727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8229d94630f756da257933ce900cfb04728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9efac68b95a410cc41696994e5de80729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd94aa14dbc19f9fa35297323608d76a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9120e35bbdcbf981e6420a713865526731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f429beb54375e2b0e6428391de130be732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bea1cc3d6022fe5032fd80c48d3c16733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfdc87ebc575150334f73bee9bc7834734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eb10fa40d7feb5e14f767ada58a00a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb113105b48014b99bc3c9d21701ebf736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff8e47ac85d9b3adf519abc65e2e400737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb032e61f583a3d7f54d4b911cc9dd50738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4419b670b114ac1645d700bfa33676739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecf2055086c5bb2298ac7d7dca2fdde740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe03b285e8c8f104411a93a01c50882741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59c0606a60193c457475169b9f7f346742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2b910b37af79cfd2b143fa71085ff1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af8cc4791e524d6aac81a182122eaff744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42658927d2693959d62cee498fbdba3d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66abe24b64da51bd6839ff13927546f9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc64dfe90dd00df8ff39e1c2ece2f2d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42130a06a143f236072ba764003a62d4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5e8fcc5877f488ec69652453fa16a1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec7e81c16e773efb3911f22097c0294750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8aced6f4f1f9b252fc4f02e6911ad0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326181a8af6ae4aa4cc904b4bfe8fd56752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392042e7d82ef5e815ae338528a4e141753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29402e8586de1e17d2700892e2063eff754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4087af367a5b0554357c2387498bdf09755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed39b48fe51518710a7829921213eed756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e7d78f558f8031d206058d946c1a21757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768a22c1db4a563560fbda556cbcee2c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00be3dc8c2ef7a0c92fd663cb45a306e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5599934e48a4aa945bcb683b68db0228760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1bfa0fad34b5912d0d21abafac27ae761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f7d3f6ffde4d9f4d11cc2c5d7fb527762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118369861f1d0b26ac277ace46296acb763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b0ee1748d4a716fc036ddcad3aab71764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6275b780e454f66c018bae659bbb5f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31b91b7d51157d0b073c9b870ae898e766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feb86b1fdf04886c062cdcfd1f9df1d767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>