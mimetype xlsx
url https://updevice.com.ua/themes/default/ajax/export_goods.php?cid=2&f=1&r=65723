--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2486b14b3d4c5720ebc478109700bf9d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c832f879e319257c3250975816b8423e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5e0dafa5de2f799fe7eca391a5f6aa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65d17eb8da20f22f05399a8f9f31d9e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0cdad72fa06baaeb1b345407d1bd325.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a1ce341efda986ccff5f8ab1a518076.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94d3f8e19aacf94f4e0ec4613cea9777.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5ca5aabf62193c9219549c01e6c8c58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee368e302dc11fb09ba6658959c59f969.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec87556760f93eebbdf860e3217ed9510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c802eb3a0392ee1f34b8f4f170334bca11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d246af97a65f67467992415ddd7fb19b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b33e5d61f9bce2ed43ad9c14c93e2013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf4a82224292d0ae33ade052ceec41014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc12b84c485987c7f432be5902b24b4715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3bd40aafe8405a916dc896902404af16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06007adfddda32c148bcf7e56350b35d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f969932edd0cf9aaf05b482d0c5014c718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb73bbbde8ec31833b9f973a4e9a423719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037ebcc921a036233f6217e2b04e938220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9faa0447811c1daa53cf5eafa9da5921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3893044fa5bc17bc33d93a12e8bd9c9d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6676ce97c8d17937b0ccff7de1220c9723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb8c7924ce72a48235eb5f901a5c29f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acb3adaf01ed7afd8f4d23b889c98db25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae922a898e2ae50056fcc5523c8f167f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1252544847b46beb678b557bbf68c4627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0651029d0c7ac707ffcf9b46db177e8428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5360fa544c83110e77aaaad436217529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c422d054d30fed5b109ccf2ebad93a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8dd2d1e6134613f73fb2b6520abaa231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725f79180cb744c94d2a3a07e6f4b92932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19f6706705972b8f28688bdebb6abae33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f0e209ed8129b356b9a278164a4d2034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0d9160a917a1243162840e17ed18d035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aec66262bd3317dca0a42ae0e155f7a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818af54402a94b13f91e68130f9fe7b837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0161530d26a735c44e6bdb620c2ade38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62344c5fe6019e1a838e25a9249ed4839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12409beea04831c92a9cd1f47ae91b640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c0ac1c39ee8d20a1013fc92c3fb78941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d96c56f1076663dad60d86ba161ca1242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fc591419e262463b3bb6d4c891204e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0e8d0ca8032e5523629f9d3444b9e144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de71c10114987ee55914dfcf6a2f45b245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1b6c1c14a6c32499f3948c68507b8746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc2fd77961b29d99fea5cfe565b34cf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d553e47257a3c06eaaed4da144887748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41ab0e247b598a6ccfc471c940da7c249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02de08a9e25f0cd7352e38099892f83d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d952b9680ce54366e656181929bd5151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cb812aeebc6d8c797e63d72ba328dc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a245ee303b9e0cabc82655f80b8e7e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557094c6653062e27110775ba566120d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9230ad370720f4de37fadbd1be8f02855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c302875064b210438581f5ae15985156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8505a3d0eb8b6093fe2e794f50658557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab60a686c6234d8c8c638a4fc9726af58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c5611baf4d0794d337372c9d28b84159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d1da4a72f9b3a093ddf2a0538c1d0c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7550fa1948658d5e8c9f3e6a21e7ad9b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e4a5b3ff9ffee5ee15b7c8518fe2c662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d876f36bf461d1df5d1a5d29832e4ba63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9a21fede9ac3d423bddc5d391414d364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b3dc17792990841bda00d5b72ba43f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade275cb41b92bc2b3f1e16cec6678e066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7291be36a3e53b358a620c1106adbe67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4c7b8dfbc59d869edb21ff6a67436b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526a0d226f56a573b11a45d67c97343169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9779750638ac7d1f29b279a87dd3d3970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af90dc47fc0aebcd8e61762cd63d0c6771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c5f5cb2a9849841abbfc6edf0bb90472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d471ce34eb2507a5e59fc95c9f61d1473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fc603d51e6d7437cf65b55106b4f8c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5099bbb5d1716e5b24c2ddf70ba7957475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d65da687b1eabb4fe90ddab3e6c6f576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67e4de3f5f7bc4018b02da9368ed32777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031f32a64e74e2d9e98031ebc71966fe78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1004f2f4e37951baef3126fe4e7ca7f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5270b0747c168cc3619d4998a3d88280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18db61b223e82b8bca55ad5da51004c181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf784138e959fd983bce32d87be5d4282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1181da21e4563e966b3d154d2d97230083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0146f7557a67a1b61e3df85e33425f084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c828883d65111e6021c204c7dad03385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558a05842df46c26dc39ce91178be2ca86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa794105ad1a197f0256191d5b86152687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a981ab36707f3234ea4a938f71235888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e69f281cb1abd1d27c5bdc3f2ce65d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3d28ed06bc49fef320c4711368e3a690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b994f74e935994440e5cc0e0a656547a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fe7f1a04b4f818c15cd1d5d4e8939b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86856b903002e804c8883f5b16cfcce493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c1594f628b79b3513c54faa7a9170f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323cd0001e3b2c885a083e8010dca7fe95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd495da5ee638d23a77e0d65fbff28f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563160eb73dd49b4e8169674cd93ca9097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e185c4617599d1e6cf6c1d68eaa682b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2249b17943130fae4f83b37f2373db4e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70c3b2229a76f84176ffa3e478de8f3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153e6406ea6d0d6f947a2abe690d7e0d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca59a820bbf69be5336e19cc645ee109102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26d63f9dc978094931c782b6e37d10b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74bc383ea5b3218dcc7824949878807104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2c4ca94f944761c9f2112afdbfb562105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8db5e95dde518ebded75c92557ac6f4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de24307ea8fa39d11b1708386200c948107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c4b6335604141bb897efef175bd5e3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a53209c751f81fa4a92708975d652ec109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3a8471a07fb410ba42450c16dd4e3c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998bf60a8fe60a442a5c2baa3cd86e1d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b1c32ce56d03dc485bb57aae2818a4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75ba9afb1ed577b6808d7414d059763113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4810b72a94f179ab84f7110f6a2a43b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acac1d881013ac3c3d05d6009c75d499115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f517a804ae1e65f73ccdd6e25eba9d2a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96783b6b37d5cec74ec9ebdb709f219117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2281811def49001dc707f2e7bf8d0dc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c73c8188c1f911f7aaa89756c5f4b57119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e3dbeb7172b651ba6aca22855ff6e2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b6c5c71e0fcc5433fb6c5c86fd9518121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724c9ad9013bb6ef4da295a9ecdda0cb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a0f439e78e56348027028de3fcbeb3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a7fe06232baf1f80cfc277282abdb4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632d8edd32dd1643f775dfec6a004add125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8365b3250a67a76a687c64d44fc04bc7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4c084251187fdecbca4f865b95594a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e94aaef0952adad88b18611334c84f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eb1757c8f0567bdbe53648a5e910e2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c77eb509d09941a89e80992a2c06b4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9213f1de8866c26b96440f15670bc5b7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8763c2d5a2b5b533dbce1971970486132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67bbbba95753a4908037f0087074683133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288211e0a5f383423197b220ecd22ea0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3aac5140b240fd0e939ff067afff50135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf21a3c16108fc2b6cefba09a31e231136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe977591551a79faa810ac6489b40682137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f55626cf1320c6c31e24a1e03b933d5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b6dcfd1b834093a769c0eddb22ae53139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced8495afa73daef3d93b3547f998fd2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4903e38e5782a5daf8ee56de777a1c4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedc9666773bfeccbc966b6f7778a0bb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4776b0541e57ba6dc9bfbb914dbee6e0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99326372654a50d14ba48ecd084591f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636c6f387022c291586b8cc55b47a20c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7402007b466277553f04da6245678796146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988ce942f795c00e077f4579b7e423cd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32c91cd5a8641ad5a01305cde4c4a86148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47040d4491caac51055a452f03c25e1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7371711577f34d766791cd1e193fc3c8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcc48a92b0671f5cdb02fb681d91d5a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5081a93baf40e8c55c28cacd3cf8b7b8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2a34ad2a1e098aa8ef546fc835da83153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c908a73478ac3d1c51025c624b209835154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db27d02a3f41c055476d8d6c1298bd7f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739709024e78302c4ff4ec521e433303156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62abe8eeb4373834939db1b8c519278157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cc4ad86b920747a889702e6cc3543b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a908809d3432653144db697ad362721159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e0cd65fdda7fc9b8b4659fbef573bf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d280fee657a5c0e73dfa75cf620649c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305a5f54f6958d07e2987b1caf2abcec162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbea2d1fc038186859bd91b73f602059163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fda6734a753248bc8dcd25e4c27b5ad164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8245e974b841141dae4ef60df2bf837c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2198203837315dc48994b756db0e18c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb5c305538e980f249d976464151a75167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2984d1088a58f2516babf732337e9104168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ecbd047f78624d413c4b202afe8b09169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733d74584c35bf6309ab1ac5ce516cda170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975124fa077c8d6da76c481e5fb7f3e4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59af721ce9735e955c9b31ac7b275056172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3075a9a5733baba948d28cbeff16c1af173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc074a3f82b66a410c0d0ecf0aceddd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caf52abafcdfae08b5c4727363cb34d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705ab2e1d04e53be181eb7ace552c738176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a916818a6ce05ab36cf0af7ef2adb98e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8627461a0bad97f87eb9fe8617f5c7f2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b90dfedbe0785393fb2baa0b30d413179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d2fd7a7cce4e0981f2ef3b46c241bd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ead0ce73767e810e4e5a210759b051181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dff6cdaf9351bf4988333e43b4b7c80182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e48599319d2c54a1e434d37cdd9fe0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf273d95a982b724af74c5cde598b87184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5010a7748df808a8f266bc0501cba866185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25555b3178b2bddedb7f2865e6b6d80186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055d084f501bb1551d9facbfc1a539d2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761f1de4b23c32fef8807ba0ac1f0005188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168e6a8e40f10388989da14363d0d862189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbea9b9784dbb8aa466d4d753a34d94190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc87120085cd2e9f2d8729cd43cb030d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30be249fe0dc00d61399306532bdc083192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814b91d9a492d46b68d00356df50e766193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6cb4f636e8d574cad758160c9ea9ab194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f845de6969f1874e6eae3ae91ea7781195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af129795be5517dad24ca000c2afc0d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3909666c6071752ef4c0fc4108be30197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23778a3a29139dac7bc66660e4bbecfe198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7c45cc5f3f44e5a32598f475d74b21199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b484701b81a9198ba5030ef97f689a59200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ffb8ef0ff91cbe3d46be4fb27a0991201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffd7e50a9ea6b18c059a26b7329b57e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937beb68294b09b93637276bbfde6887203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635acfb0dcde2abe9fd8eb0a5b65e990204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358c2f8e3053fe42aa23e68a5c5c10ee205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fee32b65894225e769da93cc0ff300206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafc93bd99845361bb0f2327e79f0e22207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a909c1c6ab834baee2a1e37b7ab2f49e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a36232f382e134acdd7021d8068439d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d4910df0d307a9455a7e03a3849288210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aa1ce735c94a375178a473bb0c316a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6544b598073605dd4d61a2ea56d5253e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e205671776c5b9782b38609fa5c69649213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266181e26a89a19ffda3d6c06955de83214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809bc5e24496d306d835a63a3f247a12215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97985a0b0d59592a5976bd5edc7ef3e8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d4417d34b2e5478a65de0a38e01c69217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0bb4c2c7e8eff195e8cefbf83af23d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c336d698bfd1be1c9c05dfcb01700358219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda69a0e5c062012ca5f9b3d449e97fe220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066f9932da84d0df70af55a62dc9c11d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a071db182a5cdb245ee3d644843dbab222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a1d67455370e2a6ac94f655cc5aa2e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b00b18f6792600e556275ad38f8906224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f248a9c27a7c9ecf353e4a569d5c81225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a1ac8a52813eed2d546f951d51a059226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99c08d025931f71ca17f8d35b519281227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d7483c06abc74342310c6b70cd3286228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f7814803827b24ea0ea80685ea6518229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf3cd2c791c9b2c3776177e35ff76e0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f947dcd50d9b30e28e0567461743c95b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be6d8940afdd09702a072974b66ed9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecf854872a3c0f7706621ba6796a51d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7e74636a5f5646b600d20a64d233d8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82157847d6a788566ca18e1811c56524235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a89b6e89dcd5c83afd218f22f4746a0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43a8fd6d07ef474fb3337fcb8cf6672237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b2dd24b8bb6758f5e1e8b9269fff96238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4527e11d98b75770c6beb8a74770134f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372bda6cf246d4cf3c6be7bbf7046f80240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f587fb7d9fabb684d56778f6bd6b54f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd06bf30e95c58969fc3595efccede26242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c98ee0900c69e23b2799a924d9bfa1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bff0084d89334882688e08283c8cc4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc6ebc36fb8be90ccc1f3e331807273245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccbe48cb362035179dff2b098c329c5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba15076f8f0b03b8c69e7a38133cbe2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdaaf58e92dbab7edd3c561bbe32b62248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79e22bdcaf50adbf4dc4973cbd85242249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97279c17fc671c2b527b12ee5500152250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab090f3a107e926a52e015cd340976c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bc26515fe52495852a1c639ac26439252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a9f69ca9729266939b261ef9282899253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cebed839efe7d0b547e056a68c7fee254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a1993d8abf2073fdb443276c091818255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1384ddca859af3ff352d4bd049013961256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fb4fcc88be586586ad2b136ff0f031257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253aa50cd778175c7e29dfa61265c27e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54bb22afe4b4555a5002c881823b6f8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e631e066744c25eb090277d3edf7a71260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f194e5d0a6a710dca6f64875dc3bfa261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d93e4d37a29b159fe7f7dac24e2a241262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063e582306494e880773690e62773f6d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3637a18ee85c986f05ef611e03ee1fa1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50cd77774388137a343b95cadd0fb6a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7f38996e645bb2ff528455780ab639266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e98277d261e0b6f533a4d9af0f7c728267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b1e58f608f33ad9f220ac9c25b15cf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e4d1abbdcd7bc8e470cd2b1d649ca0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9a7629f41e87280bb6559b52e7ed73270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa33230e0f01af73402ee972cdca6791271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059483975e61a952611ad05b63c53eae272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658a0882510ee5eba20316c7e331c101273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721dbce0c58a4d9ed384cda81ff8dc38274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40565bb045cc9ab0556a7ee34d3fa07e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68607024a3c005557bba73cda4079d10276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960c64b5f2c3a1d931b92b5c1759c4a6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf53fb8734c531b37c829455b25ae63278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef255cb197fe4da924a36423d6f8eb37279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb08d66991205482ff68a3aa06f6abb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df32b5d5a4d111371f7d79498be82250281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0d3cc70cec4e036fe1a133db8117cf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fb07fe73cb6c09633ca7c9a57f41f6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3987c4283147056acaa33b257d2d6e22284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3324e7dbc365c75dc89b87b1d0fe8275285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cf993f333990aa0210a8578b644ea4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ace78b8ee1026b05c99b8d9d75c4573287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2060d3386e4e9a8cc3859009b4e239b9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a99aa73dfb91f1ac25dcb7eb314081289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fd1abda0c9dfba7eb0602afed2e94b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58685bdf3871063406a460d301ac7d54291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d59803a118cb9d235ee735516fa4c52292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b334f376431be360be2a420a9778d9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee7e0dcb6b08c74980243dabdbdd42f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002d31b798f051061d7b6e376b335483295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04ca9f901e3b4e8b77de5beacacca4f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8d1d77995de11f9ab1b9ce782588fb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f0de585ce402ce81979f4a1a501e9b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c53d11a2d9f87ea87619155f7d8dc81299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402eeaed06869801acd666c42bb49ae7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72ffba019be196d0ed499eb3b7f1198301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba1b9b9f8c88c639e49ec8efa7d5810302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929ece35b8b310cc7cfc82cf68fca39d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8173f894fa425b224bb4dd25e54ae4fb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2352348a35278a289022dd8bde67cd9a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa2cbb1e68b49feb96fe1cd7828eb77306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fface1df8c802a3e3531768e66c0785307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7b4dbe0d9ae267adff6652e26f4aa6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7385aebd5dd399f8164b7a8e3f034d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb753fe677023c69703b416f0708ba24310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756ff21ac180f34764b2efa889773006311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1da020ba6961bb52b41729439c1983f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763f8066f92ea712d773d4e3effc1ef0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6bb93099eb3e57a6a2891901c8267c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3dac3fef8c7af30647a18385d36a5b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18fa3a1cea7bdec287fff78fb521dcb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e540445fffd1f62d772c275354099899317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0301963898743b4868330058006c4c1a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91984703ae22fa1ad56cacf87713ed5c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f525b6e62ec71179913d7052cab313f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6354d1518859bf999d360cbb65671f6c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3d84a1b991590d3708d082818e0795322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0426c9a7e22fbb536fe0ff4f6ea4c771323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7cc4e83068e4ecb3da1039804ff38d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ab973e23c3a96b9b317548954180b4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b7d0a2b783d5ecbfc139666100c5ce326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34f8427b0403849dde409b624fcefeb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de423576a0975c8b17071ba76d289c5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d44614ed3c4c79428670609a549be97329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e94754da12eba5ceb37f7deb33bea34330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d03d21439978d70ae271d52511245f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf07b91c771edd787105b781d59e8ef332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2b93f7d9ad412540963e1de73bb235333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b1318c584f64ac51bdf35dc48c571f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea249ad17fbdfcce96deb9087910d21335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490fe4e05cf29ce79377a5fc791b56aa336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f01a6ca776761d6c283fbc3cb030eef337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91be965d4096b8ee3597b227185bcc70338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60431ef4394ce13fff344f60bb583e2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb8184093ff5442b5af700b25833865340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862ef654f745ee2f3cc842b2c0539bcd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a816195e2e0a1a2c1c7071a78f9d31342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e113fb2c1005bb513356f2204c5e369343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a37d1b9fa3d9dbf2cda63ff1c5ea34344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062b576101090d4040970fae1568aae4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63ee5398267464397e0afc0f1cd6d74346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1c752cc9ff1fe37d7e6bdfa53aa4a7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f01f7d1e73054ae24acf12f0220206e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8030f8da68f34d56f91bce100aeb1907349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350aaf5e14fb9d40cdc57e709ce4ac3b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc98e3303d2744c650604b30bd6a5eac351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f939459beaf849cf3e7fdcf4a7c0fc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257e1b6bae619472138131ae410baf35353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e826746ee9d21aeb4d72349df2fba4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f8dd445028923efeb8d7b7450a0802355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917b49b5d853d42f9f8eb4fe423fe4f0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a9bb303596863ced15d11bfa139eeb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd4491574bb1a1607519785ee89970b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfa3267e13653ad3a737010d0e4edc4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b5ed2da8c5719c7c24f74da3150cd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d11c0314970565953a831d6176877b3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3877e86fe4aec3a04f5b619f09e499d9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7009c252d345548e608ab06685e382363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a68e0f6b735df848c6fc28e49ee47d3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595000800dd578fbfd93ef28d4c5a66f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3672931772ea9fb2f55aaa2325821c9f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a94064f6f6f8b0e8af1d5bc1047416b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888e349d6ac8f4ba9d882ce224cebf95368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f17b453d89fb3c9475ba19b67de147369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324341092ebb5db9500e5a12bf9782e3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bae8ee845148d7e722af1f880a3a6ed371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f13f81aad007916c215007cfbb9518372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d86d4165c954463dbcf9f13f10699e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac3a1d20269c2fd1c50a7a083213b8b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2282148111e3e6706e088378179057ca375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3c93ade0586198c3d5eb4a2d544c5e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50610689e7bea6330c3cef77718998b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51809059b64617dbcfad8af7d7997e6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f558678c72926267546b5410783c0df379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53369226eb97919b1167e436f8762a5a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb07d3406a667a5d72b678af6aebdb51381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df5a7ebf905ad6188cceff899fea0b1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe35214fbafe3d2f072a6f4d783b4f3f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbd9eb666e7ae931985fd0e6d3ee9e3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370325e7183b29ddbbb28ba92499877a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ab48734db20b3c3dc58ec5242fc647386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6870d0b2cbc9133029ff1cb92c66a6b1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f772195460455b64d88bdb7acea38d79388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe406ae2ea10ea88a29124e8b3f9488389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d425ae8932a6f0b97e1889f1803ae72390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8600d05eeb79aa415d3202f74a42bd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9731e1c37f93acd5007f98116ef17812392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8712285a7e4e8e0c2d94980abfab8ee393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6507a850bfff23029a19141a8a3afb4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baed85ac25dd4ab79fc7ae1a2df1946395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e6893596fe96b5f045852aa5946f18396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae0b6395ca919f53fe2d61d10e30fe9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3710bc50fa6a09b9f2e262838541f164398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a6cd85ab5066bcad39665a45994c79399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326c4661f493b74956965b4066baf278400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4367582fd194159e09d4daf8410d3e4d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989e53d10356ed10f248b138a454a1ce402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c387c91e39832c203e8673545aa066d6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c16d996caeef71d5bfac53e1c3fd3e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca9eed5b255199a41501a2d40cf3117405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defb6cbc8c106bedef02218ad5ee444d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9e84cc24eea702a7daf4243767fade407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ea9adbd147f3aeeda3dda0053d39da408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ee5c47aad5ec008d66a0e8391cf067409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1612c5a9385faa9242facb9f9afdb206410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388919def9d7b2aa9cf700d8e24539b2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718d560c3ba49d44735fef1c8fa6c59d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451f98e972fbae5d91c756e6c09fdcc0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5247790c7ca74f3073a04f866a62dfba414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c016757db798ad2e94c50f98a7a60c5b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caac4e4d29d78baf2e10fda2c30ad0cc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccb46c25f92c4183b41fba87f7a7959417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fa64b55723113e4f05275b5d134d4b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3dccc7d6f14723343ffde4053e32e8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5def542ea52302d9f10b30f2b359ef73420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6512b0a4aa48465965972c610804bf77421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790f8c9b57bd086c76d9ddac7021eada422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a023f6fbba9d91db6219d07b54bf717a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac4a451bcc4618598d3d30b90dd205c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fc68f3dfe64431f4de44b8e4dd112d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb3df6a5f151678396635d976905bc4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cad4af8a32690add0d975d230b838e8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec11ccaa2ccf054039f3d566f612908428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace5af5196c52cab48c8efd67025c42e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5db5e7dbdd12fe96a3bb23c810708fd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959a910b28e1153d9eaf56bbdd5747c0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37564eb0da3b5343c1572eaef003eae2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1e1e33a930e8ad2c17cf840d5a2990433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ac77c68a80ab49f3ccbe0175bf5b65434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cd1e9d1abd20cc7a74afa6fc70b86d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6901754d5d060d1b034cc779107c6d5a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca89a85341d6166e4f9c15e43fd84fb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e47caa6a4db965232a010d36815d999438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6676721dcaa04163d195d4e0a059c6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f25307f7eeec0f3e630e1e26d16a46440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beb864bdc3dbefca2872a2ea12a5a50441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2636cd8d2b1c0a92e637237a2a68c61442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d18882b37149c4e82a2aa9ada583eef443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dfe38669a079955a06226099484fd7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41ec5d81a0bcb2349cbe5258e8e37ca445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe010e40e91e6618946e3127e57402c3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adee3511690e223fb36452135bc49552447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d91785ba8e4c5541b013da3833a3ab4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e6051869605ae2fe84abb356ddebd2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8855e5d1aadac1a2287b30ba1187cfb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a341b91341d4a047acf44bc6e0f1a1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19a572d0df99b909a92a817969f0b73452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd5ab07d7ab9391ad7ea52a2e9df2e7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c00f95ac2060de2f2e15befcdd3bf13454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3d3a497565538f54acc5f49adfced0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d51ceb4a85a95f66b1e30c93662ffa456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252e7c0feaaff1ebaeb0a108e0b8907f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ceedb33b4ca1f19a71f88ec7f199f2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c48f0c6e6fcc4e3770a8b0dc969f3e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ba7cf0cc5dacd0d8e88adfadc01936460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716fc00604ae9080860883f0594ca84a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec2c8b3cee49f0bdef00373e19e22d6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666708da7ca11c2daa48c101142ea344463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bcae98b059a9d5d44f8b6faeecdadb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edff968dfebba18c4fcee41e7b8ca90465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2d7f2f0a587a0198be5510b4bcbd72466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146f3c9308f7785b3f7e575c100b61ad467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9499346328b3e4638f0f4f21310b2dde468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860b1f49406c2a66190d89ceefed5cc2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec716cbd550bd6bf5ca4624f3d2e9c4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54775bf93bbad3a3e26397b488f82ae471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3203a0cfec582c1fe2fa35bed87057472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b0f373369e8e863f1264f544ed1385473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333d4568885a1bd8ae92807333da2656474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c9461e753fca5f37dc4afef3127cb2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2e076d6ee97d48dff436788986ed31476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f7a2ff364bdc9dee703faa2fbdde79477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfc5bdca83c576cbbc397360e73e700478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a9d7dea344ecf9e247d12eca651a52479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecc6f6b09394ab3e2dab08ce4df83df480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a05b9ab2d623d876f3853202db0e5f2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461d3e5fc3edc3fd099da22d0321b370482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d45a81998f278d9b2be3845f56bfbce483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d516f1577941ca124c4af8bb3ab449484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b5bebef0c9a9dab8d96588c9753ca7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8a36342ecec3e9951aefaf32aa894c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c55e2375ca83d1570cac42c461a856487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5643aeea46e74054cec272fdc2b001488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbe9fac1070dca1227996ec58becb63489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee2d39626280be6b27971eb968e6c62490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586b3b763d2b9564122737d82a90cdc6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fce51ac268ca115bd2c024011aa448b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2440c402d07e7adbcc7a6d579ea3ca5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351e63dc3dd16619f9cf48bc59dcd5b7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7568bea4f011bfbd1da07a735b9f1769495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124718b86d9225d093ee22a2b72df783496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5888aa258521002be0382d48ad82662a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4b5acd37208f32f8e124346af010f3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bfa7b4b86b031e166b7c5c67ad8b8a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaa54f683a09af68664b01dd3e81ebb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1e1c86652b67c232fc6789426b7671501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5373f98f04de4bd0fba5fe6016eeeb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfbe8dc4ab7cba931608d76a25b529e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108f9a13ac26a4e9cbbefe181eacda8a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0a0c2c8e792c19f674ea9d5807c0c9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73555eb687053ff540364773dc4fe372506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aee5747cbbc247520a39349e39f7811507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3820814470f37cfea4a0356895ceaed508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248de18c4fc0bccf83936102faa9e51b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1305dea9fa7fbeb375aeb2157b917e24510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f256e62a56e3393a74a4a061a3dadc85511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a822b69b910694c971550c56de6695d7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b731571fd64dbdace3f45b890db8ffc3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2f0c2d2985b7b9f4643ed5aa477f03514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59047cd8cb3bb8eb8641341731e8ac15515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ce9eb8fcafe7434e71e92a6ff5b6c0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aae7b40d027c4d0197498d74b48b2b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477919912081cdccdb9ff57dae14b3c5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5858df30de0033d45200bd1d3137deb9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835b0c1a6dde5df2fd4b8e207bdf28e3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecc2ddf6acadf35edef25dfbbf3fd55521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0659a9d026d40218221371889812d7d5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5775e3cac93522e7ad907d5fbfaa7be6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba132fca492e1207a3f994000bdec0ec524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d008f2c6fff27060d53dfb00fe524f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3c746fe9fcf64c7c897c6f1748d0ab526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9051dbb1b6f9b77f00ebdf75361d93527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba3fc5ab7d56e5982cf6fe5e0640988528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950367c87aba9162aede185fbe97eb85529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b2979276a68c19787d0abca2653e83530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22de32c90a42fb270e6c8522c4c6206531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82210606fd1232a96ca382fc168b9b59532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35df03816fc4792d2c8ece8fd04ff957533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24afa3f19bc58e733e39797c873a8ef6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe60217f55c91b34715d189fc5a8eff535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8cc2c75cf7aaedacac6140c3fcdf03536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22821b71449982faca19807d74e5d2e2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff70fd9e65369834259c748deacf893538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9125c9ba6cb75d3e706d66e9e8e056aa539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6024a37d942e96c00611e6c4c6c8322540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91070b98b65e4d7cc5df521049f080cf541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5727e6f02598dfa6d1a7ed7870143718542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dec9d908088967fc1736cdd1e1fc86543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5ce3fda033e501b67baf790f4399b6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa7cc234f92ff524c02c83cd577b91f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b00a403d182a648b3ade971d959bd6f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397db22717195beb9cfb16612077f46f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedc3b0517f5e307027da21e365ce1af548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68798a2b3bf2e6b7ba587d26522f94a6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0694864277413ec586be37171ebce42550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d6a673237d09811a78c6d610c0ab10551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca69df17c30ace34b256d4e77a5ffba8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c48ba32007a3b08c73ad22dd76ad905553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae298b5a11bb1b7cdcdee7b0f2d7149554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6b4bb22852b7d77ee57c55de81d962555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144678002ec5a965518270eb020eb5af556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9099449ccb48028707c19a1004938b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eadc2cc34a1a4111d3bc380a8382ef558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a252aada9bcc063c4d08977864e899559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d129bf2228e74272f3057651bc845e2d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2eaa5d284e9658f31e47664d4f84b0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df614f5dce6d76291f56637fe59e024562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05037153d7e067b4d88027497f4c877c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5efce65829dadae9372b1bc04379b81564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8043d69594ae143544f64fe9139ec1d5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0c27bcce5fea1adacea07564066a20566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85a7850c87d41f81c748f08b35ffeb2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8755bfe78eb922316dc2cfe286e686e8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17d45c1a8100e681d9bca4bb448de8a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daf737c745b14ac1b9f6ce426e6991d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092f9deaacff2008ab7f5bb9cb0b9baf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe692526567f8fceca1aff311a706c8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303d1f2ff5a53f4f9907cafd93785fed573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f20679b93b13a7fe6f77fd8fe51f40574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0431653f0c23702b59ccf9d683f8b7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a63242f0407ac0edf11bd58c3e81ad576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd872ef7df0e40785fd7f13950182a3e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa1e9ad96e2a6e514bb9ffd21e8ac12578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7b75020d5a9d032a7017c4c5f0a15e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55107a57f5a9c2c638bcb624276ff688580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b79e4f94279e7cdcf51b58bda3bb25c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0307eac2c4d74ad6db8a1292389d20582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84c0da58985b249998e19db0ea29999583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f55945c0022bc91411198e1866923584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1aa0324af4f03bd2eafede9a02a789585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c781e0531ee2813beb9ad4b9854abc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76420c53be972d3e561b8950c70d56ed587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86611f7089673b983bc0b32d4ff59e6b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9296801e85d6a287301a0b14451978589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d3e265d9dfc75dc10df6c9c786043e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e024630ea83723cc35c43befe44c93aa591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b50774709723f71762f6bc8101b82da592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bccf961905a96c46f24c2cc6ea15129593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f184db92d57147e26f113b01516e1a8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48c3f479425dc97aac6056254e563e9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ae4484e32ba2185558824f1f1acd8b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c318be6b9921ed6bf796c744526d265f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba37a78ec251a4cc5fb8bd58460b1b9e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189556b0e05945ff9d3d0b9c3c9ced9f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2995817aa9b3079bd74db9c35fb39d8e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94412d3f592acbc06382d6cb564feb2a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1ffeb12d14735c5d2808d4213685a6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e38b23060bbcd89a8b777d99053cd4d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45fd0e462d13c5c07a23ef76c0d95b8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810ba7440bc23acc32060268afb0f276605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f9142a5e3f550eafb64e1db5fc8e92606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4643a881f1ba29be742190e57cbed468607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d5b1c09282c7ba14a7a288c6cf947a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d87dfd1bdf8af5e63ec5e1aee6b087609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9196ae45a0e04d3b92a873d3192d307f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dfe43471c3b172259c63e230c31dbb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f509b06668e56bbb9a1b98b55762584f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666ae65e120c94949e3b8ea109bedb47613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edb53858ccbd579e8ee476cf7a71dea614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e697fd911f48ee24476c1328f9e9efaf615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdd9f38b9bf46736397398289fa2da9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9dccc934bff393ff0a00b52b00245e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e980d44fabcb2a3bca4a9093c2e3c8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06e1a5aa1439aec799bb5fa335ab142619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dd918ff7cf8fb15a0372365ab57394620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43419848f77e05c336298891774cf0b3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c789420e9fb9e0c7ef27736666c49f1e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d1b817ed4411e44b0d4e7fc50d48c0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e78f2f0ffd31d892650836af242a8b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c13f960e9652d84217608f7ee68ee2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3af6c21c723e79a7bf0b181c52ed692626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc63e790d6285ed52acac6e11a465d9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1068d5a032f9ae782323679f3e784c4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ce65b363eae1050d8e9890a222b067629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b719b76b41be1e45fe11d91c948ef991630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96efe4c2822fe17fa93c30dbb9e11f5e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28763aee661b11d826914e1bac6826ff632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a4dccece234471fd2c8f4a8360a06e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e994680973e0420af27073ee29692d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66147201155fd26ff21735e15ac2bc58635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9c2d5cb356afbcfe16768ec044b159636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217dae5c88471e2d93d1e4f44044af90637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21c427bf0b3bb2e68e49cec8a8208cb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad03da81d191f4a4835ef4205856d715639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7ca1f90bcd194464d76f82ccbc479c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd182c0475835dfba942d2abcc7cff7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c0704383ef31a1de15e0d241c41e87642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438871909ea0f9ebf62e20702c04dab7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72b0cb959b645bd727b43116cd99c7b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88ecd11e551d513159a9811cc70d362645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959023d8b38fcead7e1c9d64d474626e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28958494343ed76760b0def2c9dac1aa647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcceac74b8389d2beb71dcfb3ab56193648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacb5aae5188554a94a075fcdcd61a68649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b472ab9f0c806e74369ee8372d5766650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308b38140fdb0b1495869f83dbebbf3a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dbe65dfde2126a76a9773d17661d95652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d3a80ff574b990e6ec9a3e03a16093653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a58f144b8d2e2e3401d032af7421c94654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a685047c774724f9f33fa102360ca6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e80f9f68bd172cb044cfb136f54390656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6834d454fd2a25c76bab39f16e791b74657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf485507ded8850fd7fe80687262fcbd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe89bd82dc99e829c31b8b33e13d769659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c3aad3b6b5c28ed1e414cb8b325ff4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f523963529a935d578ceaf642bccd4da661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6889f62f702c8143afd7fc7e7735222f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddc7c8c12048600cbc9bb60174e8820663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccc17bb2792b2c53f94d3f4d9a73f9e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c57cf1f05731a13445c56b3cbeeb557665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560861ae7598334a43713382fa671041666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1420f45fc3069ace23fa2cdd3302cd8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84491db8e51bb59a5fa407c8b9b3218c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f274fc0ad9b7553b0f95392e7e08084669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658adceb75add4e5658a8f944b95ddb5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3c581e499faf54048685c84fe2e79e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef38d1ac9195373632c76e561b528ee672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5745aba72cbe9c88813cdd7ed4dfdd9e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961fc8a0723d7988d31391a2df6d0aba674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656d856503420f5c50d640a896c3ea74675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325a0a9d0ba1ac796a6d03343e94bc2d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7759e0794eeb93c85ed0cc9422dac0c7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e75809bbb87ef0dba5385a087e8c45678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91486141c25c62d28530c863540f6cc7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06bd53902b95c828b9bce47da6dccf6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dcd535c350f78fd72873018a0dc5d5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431a24066dafe30032b3bb79024f0430682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70493919198be52f4233a2dc00fece57683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08751ba12868111bc6a0c6c89be7e30684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a3ff6b8ffd42293ffdcbe9f655fe76685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adebc37996dbdfc14004e32e3e9cd334686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa30bdaeac0f55aa9e342a2f1460e52687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affc1bded359501969a8c512fe3fddad688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f088f292bfef246607b360a5df1035f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2eec53ea0f20c0e016b02e1d5359a8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48562fc4d192f656883b92403de355cc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c05c5d779df1edada0280aa5b2c622c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e838e0a2924b662afa4c4c41a5cce8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e173e72abb537e2a8716d2cc99705a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf094e3c6be058417fde048dd7b2d08695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b76715424663078fd126d42eaa65305696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb13601881be74d6ac1eb6a83f09f87697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3026296d7f44a85a54a77a75ec973614698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b73d2ff6a49de5bf3096604f4e9025699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a96d0e0302f2c3c1c250b33ea4c0497700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63157d09a9990dddbbf0b5be372c04f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d99757a9d5c5fa09b149377f94294a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd10f82866baad3d430635eecb3a2c8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8129f1ac5bc2f883a33fbd5c95fdea704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a0a0d6d22be5e033ff4d61c29eb7ae705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7079f794f3a2610ba38669cb2fce90d6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70651510ca059d25975f0ad1204ede28707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521f1ee51a545491f0c1faf1ef6e1b30708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69bdf66e3c8ca68d303415216f1e7bd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0485ad19552c4cb570efef0f961478e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac35bf265896d7bf179528d0f00d3a6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ec28ef579afea268051c0cdaa298eb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cc8af27e953fcd977493cd49de3771713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990d8013d6bdb786049f887309b7e81a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d88a7fc2d07e4081bf4dc256957da33715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c6a181721c9bb07e96b3b7aecf0e67716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ce4f1024d79ed3952e0fb6940a680c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4747d480a12a260f6d80e483be4a3ac718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1231cec32d225c39cc4580ca602de1b0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5261e43930a30ce6f9221c3dd7b528e9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e57b8abb642b30bac9772a33024202721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5a92d1a73e75859024874944c2ed01722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6c56d9ab5c670b2472347e3bee5696723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a0163f3ae79dc630b9ae2e320979b7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d54b4906104083c3df29887ab3e336a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb7ff7a1dccb41ba4b5835e081e1623726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3383edc58bce0c9e6f58bc18a5996569727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df90de92e93dddd9566f04a83672911728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c577c625c42c592b1a9a67c3a107d0c5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc98e1c8703c03e2a922a9caf5084b49730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d080dcbf23f47924426aef7c029382d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a3a939af3a36f93ddfc1a0af4629a1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fc1a372cd1464c46f11273a2127ea9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0e2504bbf1c89cbc7e37fd1e3e4eb6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5695413a4e0829395bb8ee7342e2113c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444b8bec58658d08450606165150415d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b371b3fc069b8d8811a8bd26fc76b2e0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495c78130267a3cea878d983d4b5563e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669062b0d310026ec07a9beb2abc1cf3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9c1575d23dbdd0d6560eb3ddb8377b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa3033ac72cb02f39b8f793b0ca3503741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eda2384121740dd131aa44916cf4010742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fd8956e04cae808ec5cc338f118e36743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3497bbd43f56a146a85d1da0fa1353e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffff19fb71dade51e35766cefebc8753745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9fbb49c26c4d31e6069e617285d343746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a4b917fc5fb6bfe4bdf681a68e915a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c93e337960187ed011c9c89fb2780db748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4c37a54f931f6798899cf711595388749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0981620c4689d21cf9c72da71ed2c0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f719fe579f79b949501ece4b15d44e88751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adf6801b9df3f6caf5ea18f72baf584752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e19103b1e02fa00a0f092d09599921f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b6744bf30ff96af46f577818d5924c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b780f9eb170f359a12985c8dd28d0635755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac201a2be80a3d81eb6747e06fcdf499756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea778e89f6f4f341eaa16a39402ba2a8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a21384a091ff5af551e1c38735a675758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c59fe5190c24b608c7b4233ac074887759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afc3a8952f5572aa496abd791eb6460760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8850260053fcd5973d2537caa138f5761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fbd62493772adafce15fe81a7ce65d762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be72a387f38a390c525efc43260510b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d084157c5eeb1595c1c0567b17aab770764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f5f0db8484dd00012d144f3fb76465765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d979df9d889460f046b7512951f9dc7a766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6c7b3d40cd52fbce3d37e44d6466a4767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83386a73b04d5cbfa66783dfe898713768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a7adb6e7c3fe8f793fddc5d9997b08769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cf6f6afc97c30a054d8cfd4910515c770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2006096d7ce2baf60ffce177dbea5e7771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4fd5e429abcf9bf0f59e355978be68772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8430a99f9184fa29802e9fad9a35f8a2773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0f8253de3825d60a86e8b80af927b9774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64b84f99e3dc7a30386b77c50603b28775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f04f127908fe40087cc0238a4236582776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9cbf14229473609930d6e4910108d3777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d287e880eec357269247e791bce99951778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb74d02f4b053f5d5ccfa902ab9e112779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4146d577df8c08cc3c63098a7062a4780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda8a296b054a9d2c96264855611853d781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1df977249c9428438f6c3064ea5b2ce782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead009c096fac8128c138141cb880cba783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2a336dc17120471c4299a9cceb8b1c784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a2e25806c7881d4f3260c175c0c45a785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdcc26b14db1c28ab704b6b11fbe34e786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f838abb1f1d034cbeb00c44ab9a9da8787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298e260e46bdda2cfd73af76315cd217788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bef81bee4154301ea0fff69f3ef0cc789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9bf42f80ef63359e403eb6f7cd8d5f790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cc30b751224817dbcf34fddbd6c37f791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe879854d9a0a7a18f027e18fd10e8cf792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f3528443b9b19c44397cb9004f2ab4793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822570266f712be5b398aa3d12cc0135794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1fe1a9f10462b8e5c7308676ebd842795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24195063f1f906b26efe25f11a8b27fa796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0bef54aa057f25097f5cb3182b2cf1797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ee31cffb36bbad9f0cf2c8dc96976c798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5899bf0ed2b4b4cfc700d1205b4333b799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645adbff49aa9945a53fce2864e48dc0800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cec865ff438f774ae66b2bed44813ea801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0342e45761bf644b1cc5cf2160c3682802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8948c2bb94fcdf34dc30e28766628799803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbdf2fdaf774e64d7676d7e4f4a80b4804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58136aa76bb4a66f721ae8a56d89609805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467a788ef616388ca6214f51a43bd318806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c06039f851e9af75275b40da295c6a2807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5879f7fc0f6f57879f71c9e91b70af808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b954919121b6fbbb683de9e38e41188809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f65810125a49681c388d119a24b4d9810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c97536f2d8dfc0130fa339c28e057c811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cbc23b941d4b4f34760f4329028cbf812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21fe40195b016e7c9afeebc8a3d2dd6813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2482681f5bec23efad423cb0e3ba5870814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e200a380db98ed68dedf6d3ffb837a4815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7805e258b0bbd3ad6093b20c27a578816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6242a9876bce9ce085d464932397a604817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8159c38b3568707bcc3a7caf1370aa01818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea68f26329e8d78b069feb6d68a00e97819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9eedb63a3638b12ab46b56f5a74d37820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b9cce0f32d71fb5348993b9b204d9d821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6156987a788eea2a466ae3ded406df40822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccbed78ccdf5f197d6bf16dae75c44e823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d38e81db1d693f09fe80dd9ad92e21824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65d1cb7e95b5514dbef26cfbcafd85f825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66a4a6cf5499ded5af81c65fe0d34fc826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031abfcf8edc368d2c3f57c37db86f32827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ad9a08e8d08741c9e6b7a17ad3f6e7828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f66597aa3f222d46bfa77b31dc067f829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e800dd145cf3edb2a55b76130f2fe32f830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e5e9ff5243e036229a3ec8fc92ed28831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3989d4845a1e3272078075abfe48aa832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0894f9365e4cd3056f8d2c634026a64d833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328881fd1960218b1e493f1103becc97834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7ecf36837403ec9635c294b9cd8381835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e45c841934712a2259623df22c677cc836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147976d8850df53dc2f2f09359b2f15d837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad762216e236360a57b39463f25bb88838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2578214b6b2d05c552d7c52d3ac47fef839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7420f5f06aee338b38f7b2ffab8c467e840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4809e2bde6356fc68f4f0a72d66dc2ac841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e588bbb28c26b2a496bf21d4175c98842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b3a37455bf0a99e46b44cf3fc07a52843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fee1c3d9b8c9247836887b563d5b2a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a23a76d60fae6ecd10d87e8b62e43a72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f01090027f965d76481690b8a516713.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77964c4a6592252d90de5ea7d8dc625b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5d3c8d822310c828f7fcf07a94b6e45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac87379c1cdbc3c978f6e3945ce1c6276.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80c912d608c92a46942c92bc2aaaddc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb978371cb63b6e75ce55238baca97b68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a64c0da024dd2d4ed0d1571702f6f3d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda30870592b98893d104402b4569dcc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363615cbe813339c21500ede4ac91e1811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9c51b70bc5a825e16061ab9c2fe69312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec24aebb1d6f717acee8a45472023fe13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3253259fa18c4bac47feb34a5f71f09e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82605d69507257812d21885dc99b478e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213c812d435be4186de92f59c1fba12216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d6f2890203bfe44a0c52feda82b7fe17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901963b9c7e54eaa6c319a864736f1ba18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca6a145d1c96b20eae7f5a4ed98316319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93cec305f38c401f2bf1f5c9899ef5c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e525b273717f1e6929f38a70609a2021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4591ef808e9f9a40ec37f64f2d79dadb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ca0e612445470860db22e0b1a9cbf923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9723a5272e1ac5ea482dbc7ed36fdc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de66b6353927d3bdc24e5b91ac18f88e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae28c25956213ea377220d5b50c391626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502548dee4cfbee32bf74baf40ea802127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13357eb93afa97c25e906c5bd3f005c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc883a144e79ff7342b5d3068ea0ef329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c19172bb4cb44f2607ed0732ca00ab30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba18ebaa99a08b754a6c50cb346e56a031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f631f3d0ba1a9aa0d30f4fb26840453232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b628adb5535b3e72507278f63cd5bc133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c77df4b2fa7224d7dcec572d64fe4e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c2a48e6453b25a7f99104ad7e61bc935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b6e20025d3ce91e33d9e887af8e6be36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919acfe00dfd53a2cb7a634ba542a96137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480ec44ec4769ee7f7518c3510ba62f338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a724f44409116ef02dd790bd8b2d14ae39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbd444ccb564664a1ee544a50492cb540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb69c887c8cdf0a4fda5b046b5e3d12d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53381de00c36ac05d531747412630e8d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2827074a0a4dd4447907c7f6704bf7e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6752e770c442e0cf9049b589fc340644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c271233582159cb34bf3f839cb031845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d637ac4289ceab51f92418974e2f3cbd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92a801d8bb53ff6dcbab506afc98dbe47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6573f42df87960a670046977a15ed648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085e02210fb0893924beaa7f97948e5749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09ad65914fccea2d839426ac3a2628f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2761b3ec7a10f996cb8464e29164da51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabadb688ecebec5d19d287ea249480552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95172b21303edef75e1a6ea64d1b208353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90b7545ab192f14932e461fbe285e4754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1c141c9ae319494d884c92cf86148e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30572dcea27d5a52a7bd2e85912fab556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e080d0ee210b6877a69003f21a1de29f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9a8604c18cf19891a7dc063323222358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f09c195b81bb7c6f564a9f0d27f06ff59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d81423882a9b07bc1d4dc03e6536a760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed04017ebd06577aede38ba3e7fdeafa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041652bb374582c4508049dc41db2a0c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3026812f6acd8fccd04f499f5eac22b563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2d48a2a0791e3fbd358a16f5f28a1464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619ae2622f0efc7cac33129d13152df165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62d32885e0f63fc9dbfce87962fa26666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c1f0de0173eab2bc4698f1b0b637a967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2214eaf1964e3c6ddc409b7c2d49840c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113a8d9ed8dd907a84dd79cbc86fb66369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285209d0bbf561b0ed003be3494a8baa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0590480d48569de5cbbb5488536f9a0a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce565e07bbe7c113078f69f8ec54621972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1e419b551cc346988599436597776e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b8f736cbf66ea21671cb72d36b531074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd3e17f8093794fd853d707d7cfc1e175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55183bffd2e61c12a657bfc01f7905276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ffd138cf4ba9c79d88f64fd31d830a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4e7df08f47bc7637e41578c9addf8878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5a33a008daf9c1ef0b81ec0fce6de879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7385ca8ad47b939f2a867b707c636c7d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b8a975381f36d0dfeedfe0feca40d881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f614e2335447b6692b66cad41658d9282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a1cd2a5b1bd406d6849de9d9ef074683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42feb1174f435ec57342dd028588c5384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e5cf53237c58d1833efb6f13f73cd285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2173aa9330646b2f44d8106c3e4675e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850009c136f39a0d97fdca195c1776d487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796c88c16cb6f65b334346d8dae974d688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e136b4ec9bd0e8b63329a9003be00f289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3537aaa49567ef75cb2c1ce2e007824d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773535c56672ed89be54fc8447f8f7d791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad709e1e6ec90d57a76007a580059c3792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31753ddb762c9eb7fc1aeda5dac8fdb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1f6476e403b50c7ce6835f5539efd494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73489505ef7a192b2ae135d2d9b3d1495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9e39c7122c4486296a3f91681cb4d096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c4be08d3c0cfab8554e897556d082697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00229282a33595be67093a43e66c6b398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e32451e01795369a53242cd3451f9d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4ef891680b930b7ad00a5cbd315cdb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3736bbfedf204179c7621e54e43df9ab101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51e02597d26524cd3a1cdca939a732b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739aa29cfd585d529d3512c6e9655af9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b8a250206ae3444abeb57d4acffc64104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c948217ba9c59f12769a49c846958c7f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f09b75b52723a6d7f4785b5c0d8cdd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f174377bf7061deeff425db0f77fb0de107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc623c4ac2be5fd8f85dfe6bc359604108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc339106c050ed4ce6351f14ecbf4e22109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86faf81f7579df555a4816e954fd32b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a6f0a229eea8b0e6a5fc6058227c5a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e16e619d273f40b434b6c9c91cee71112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7505ea5e7314a582f1432d0acad6576113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a08e8406fcb89346533290e9f0293114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cdfb1a8cef286dd6f7bd5d2ed09814115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4666bee450f086789176a8362590ae12116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd10a8d497c9b702484370980d92552117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5272c4836312c4a00805dfef14d004118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3a3a08bd8e8e75025f62be4ea3d1e1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06306564fd532bb7a29ebed4c949c9ac120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363eea34db96d1e21fb6d798d4b5d2bf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c581b8789b782ff3b55f78f935cfe730122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9172a10d31a5c933b4838ae3eddf19123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd0ef471ccfa39c142f806ae01c2eda124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8e6d6a09c76edbd455f37c5c2d2578125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e99d3248f1387f354ce30f6f55aa784126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74fe71375b6a6a314f2f7057af0dd25127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eadbca4d07c1207db15b417ed30ee84128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c2d28a654cced235bac26572058136129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194e633e2381d97fbf3d02c263a5de70130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572c43af5286f39e06907ce86f3d9b4c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a5330896ae404f9f5636f4691b9ab9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8199227fa10e6ce427d9402899a5795133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced2172882a124307635912d3aa64269134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebd33e3ad510b6d3369d3ef31f886d2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104e54d6fc2e1ef8046d88b5e790ca9d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a5b0ecac3cf5f5929cc3f348b00c48137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c3acef7ca162cf36f2bb7257af3f67138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb94c2d664e0b9d786674a4a164d36d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084d10def996e05de304a24cee0348ff140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d1569602199c7911b72e71d420838c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c6a3f910848328f98d810956617d58142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a10e5453b1631af396141f400366ed6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd675285e8a5ad3e3d98666b540921d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39893d527f0839027db07f283e3291bb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a25f7eb5db8855d1102fa789557c5a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93259c8f011ad6ae28f6b31db1da49f2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fbbd55348d0c7b066fd0efd95f6ca4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844eac14c9e1335717f4fb4e310cd486149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4c868fface6d3981f142898bab3885150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561f080e968a3604dcc0bb0818bc3f04151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a008befc04b2efef7f6469bbeee2282152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b66235824eece8a28e1ce589dab939b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6107a58e1818b19d4d3ff8d1ba4cb80b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82be345c0d315e469c30b35ddfa2aae3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d071acd445a1be53b33d398a14597a0b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274d3d8b57a425590e44b8e083f38d55157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5f242bcb4f173d9db6b07e9963f26a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfeb1d008acb9f309a055fb5eed02ef159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b653328c287613bb400dd2f67f5de264160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb785b7cdaf22baff1c33afeef4053a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4bf6c35a264368559d932ca10368f0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f91fb1f9410121324b344b7512c28c8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9a889a2396a91c8c6979fdad0e8b8d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6843da487c23bfc393dc6fae7dbdcd23165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8d1f72ec1812db3debc382925dba14166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be93c4917f0f460cc25c04f739dcf1e4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28bd81c73374dafc18647fc89da4ff7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918362f2a57b9e56d8328e63c2792b39169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977b0e2e864503f8507ba891256373bb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c1d4dbe23bf655d098e9d9f11ef9c6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea5091670ed5a9baca6282c90aef64a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7badcd78f6dc77db075e611730aece9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3577e97e96b624c85b711aa7e2469794174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc8621f51a81c45db3968a1dba696df175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eb41fd4ab7be8fc12e86a0dc7e7010176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bcc9aa020543ba9db006bde144f73c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9d3d487f6a7daf9456a3f507803e7d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d542f198cadde7cff28e66b64cbc06179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c23de4e460a942c4df5caa70614af4a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f157b8f6fa83c922538fd4e66220e1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2d63737ef3a168c80ba599270e50d7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d503595bc1e958b2bc36df25b45a5693183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9adab7d2f47fd4daddf498729f1724184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bf690b189bc7b475ee05bd8fd79de9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aca858d0c2a1f1762815762f46ea635186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1908e5db67009948159114934dc34e04187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682eb5c5ce9e2d8b94b70199a6e2a3d2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344f57cbdb676c952bcc776d081a96e4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e5bd8b4a953f16489f905ce1d3bed4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5b183f6cf1b2a5a6db746ef26a3d0a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a966c3adda7a33e3c93a61a9dbbaa1a6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4be2f947a341cdb5f73f1aaee6adf8f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c85ae8137aee12adf04b22ee78ab2e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06cd63b571341f8e1ab9a2bb4aaf783195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6eb6e132190942213188c83bb26d1f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed4a308642a66c3e2a1ec65d7afc29f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7846d9f9acf5a4c706f702f54c4a8da6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9ff4eb8ff305153d0eb4e0b6aed0ae199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028a64e4f283013d903899824eb2e097200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba6c809bad29b324a9662648491989c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b01b3f1d6e79c8084b09100657565ed202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731802e62ad1cb23b9c4f51c7434a00c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba9ac636a0a6d64f610c1e7f34201ed204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39abdb647b9dfccef2ada099df43eddc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f305eebfd30747d0a51e451f2a0882206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d246e89dc21b6b7be550fff0d17144d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f87accfe96f00174b0408b2b3505dd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71de62879acf7383f03e9cfbb8a45e8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e35b2754abf09c6f2caec7795b4bc8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5974f747e1e3d419031e8251319d436d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b494fa6d47b7903d49f4f12f326598212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87791a5b032c08e73319e3453311840213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e951960419c6872be0fa30d696d7d2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533dc2ba7d5fc4b74aa6a6a646103138215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534d763043331c63c2074f34d59d07e1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb52751bfbe47322efdf02d39d083af217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e58fafc65e5d887c068fafed1fc051218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd164fbc6bc3529363ae4ccd97e185c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdcef8c31b30a7ca898745859a0851c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e570b163281f9c22eec1994eeb2311221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b2cb54e2817f29f33cf364b7c2f42a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bab77ea7561e5dc44161651002584a0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a85b2a6e015ea8da7bdb01931c15c0b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b44ecc5cad7aa6713d4f96d9859fb4b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4799a0faee5da03d2644b5adabacc755226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac0401a9a3cf59c01c2663b3e3a6d0e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a445282f696147b15194b665549a6c3f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e6ead27df88e2302f6ff6c74cc5b97229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba1453144cb0e349e4ac937c5b6da99230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e6eb2fe510025dddc0c97b37f2e416231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6fd82c043aba50f2b2091084c8d69f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcd26541d6715fb2fdd9ff44041da32233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada642b4c1756005051ef413959d4ef4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af0248c85fa1a575732fa8d4a5cccbc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6f8e0505fa951b4f0769ea39c39085236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40fa299ebc549f9ddc838e68d6b0ac2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aeaf10ff071c1c11c40eb4fc1d705c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e91f24551c32c3ce06ec035c7436f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e358c115252aa68cd8c103e942bba691240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208414315031216f33a7c20f9ae81c30241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54cf844a1186ebaa7132010323ccd72242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fa45690135ec0c55a91cedb8fc2e9b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237d7b8091e37dfdab3307cf7c62b5f0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24137ae959e032d4dc95dd21fc4f4ce245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c320d4d0916d95c54a963a13223cb129246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e64799aa59ec2e34d772e79ccee1d9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de48ceed007a21f774e714499ac44203248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddb11a902805ecde014591bc7bf16ad249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc2ee6a2dc57c7738e068e613c72626250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8c1f6f9631d62f100cca12a39d8fd4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccedd4b0d4b60d29b10cf13578983c2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715f5a4c24c50b81b84f8099b12c50c7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502958cc439964478a5fe4c2f308ba6c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc514bc1facb21aa84cb38b19034f1a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5c4b8bbd42212c8f38b9d22cb7a6e0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819a240cdad6f4efa3360eb9afd6d8e4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681e6a0901c500773ec0771dcbc0e1ec258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a0d1203ca87f90886e01f4e2b55070259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d28038bc42eab550e64afdf3aa0460260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a490f65fd0437733f724535aebae0a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30746f8b4134bd3e3b26a60173c205a3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96964ef075f8bfd13def94960e163f52263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40219f63a4835cd5bded108d914a712e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496b4527b2b295c1005ddec0fa2904ff265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae61e9b5cf57ea8210ad77aef642fe9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfcfadc19ea7f1945384650c29efcd9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06ae763870651f0451124d33f10b9f3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfced4c08ebebcf1824925f037a3236269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb9f68eb65584af5f23b4a2459792d8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8503a5177a31c48b59445bdbda035c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072de7dac181104e390c3e51d3982121272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead032ad3ba2ea7393ac45fe16251658273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd6617a68e5c2afc5cc7c723fbcf5be274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2db54ec3f3340b6510ef043961a3428275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52cf2c596ceb06a40e1aff346c95345276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2f411d422837f3f82ab8eda4e3e5d8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b730bf1f67cea91fb5b9c3e95b83569278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a359e704501774ef30b022de044f07279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e5fc466136d61ea3dab26986cdd28a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f2818ac6aaf02aeffc8a69640f276c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1d32c678272f7743c4a87410e0a63f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172a7a96f73d3c0a4258db8cb69f7fac283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518c4e2825776b3c325b63450ac211a8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac86d3b819b74b900bfcbb0e335ba34285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef3ec7b5d6ae9369f13354e78561b28286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358ac7c8cc99c3d258ceb4c29f61a51c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6524ae41b43dc93bffa72ff74e6614288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bf8b8287d7937082060298d2194308289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d69aa2915be1560e17af385bfd656e8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354038e5155804119546fa53a0d2f870291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3b5db8ec64fd0d3bf6cb34fe8b35bb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a896a81f2d9efe4169b7b2e80a61b1f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f236eb0de64357254f6dc4fba01c494e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31422439bf9c818ba26c044e438e68d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92c2dfc670ca75265e724876037b37d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3da4353de5f083e0ef6021d04c0d4d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28533ecc41162e2be2cbab53c2e34fa2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76391d7402e98c619c4223e830339f85299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027e13519f77315e46b75ccfc1fd1a97300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d775e193ed83c6909388ad70d27ea1e6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9f442d83c78758b32834fc3129ff9f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c2e6a3a8ef456942e20249a2225614303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf342d4ee6637c94c9d2e39db48e20d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58451e732a572be022e816414614fb60305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fa60fe69a727a40d4253ea401e6aa3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed0a0d5dd94574c7ce84f413c473fae307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1076024c76f7317f04f2a9c2d43a551308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691c31f7ac155598509fad6a282169ac309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19571f6d99268626de8ffa0636192d01310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f856c600a3a17c67cda78b38cc39f266311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b8c7fe80eaef6859ec03d75df814ea312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0712172b7af5246c1df719dacbed9b89313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfb97c8282e701be00ec720aca47eb2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93022532b3c3ef4d5020014c5477c90315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbffb7bc90e5cd891c9cfde18940d56316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba645bb89342eeb5026dc13de790d25317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db44b96020c8eed2b72d71f8a9b4d8b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0386091a4aaabfd7ead71de94099c028319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1945b2836377a6f7ada36f172ba3c7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3414436b9e1c0a983ab5ada05b0af83b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b040bb1cf21a77f47597b4cd2dd1643322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bdb9abf5f4895b72fdb0fe8235c8fc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf0bfb102f763444df09833e39654a7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e5eddf7f797d6da37ebdeb6267aebd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b587427ea87667e7c73eb0f34d36fe48326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2eee8714dfbe086f5d8ed5eba01621327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cb8a5325cd442bad8b08877ae68cfe328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903e7979bd6c050ace94fd9524d1a4ac329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557266fcee885020c6c7c6b47325ff12330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ad18132fc833eab0afb7912157d40c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0730b0792e9f4a901b412ed1b0cda4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78ea886aa3d3c2027c4e474eec578cf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f20f3a3aac94a5f4b7eb16dfa79d6a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7486d1988a06db66b6c953295e322383335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdde6879db955684ae188735fa83a38f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b896e877b6e37ee1be6b3ca22d353cb0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd95f28d23db2698259bea5ede1f966338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0867f533dc54d388a086f82b2afe0bda339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bce95a0c3b38a189d327d78749fb5a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de79a367cbb44dc2681710841b08ece8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a7eb1403b62ed739c47e226a2cd3cc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0384f256bc1cb4fb742b4e00725308e3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9607ff0a06b8a7c433b9087d5ff0b20d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af790255f3288ecc1d71b5aedb1ccd03345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d033e7b6114ace64dc82879f2665f448346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bac45e25139622a793870710ffd6056347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3968acf75b12db0d03286e50674a42348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a9d44ac89ee45817a2b647e1234357349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73baa4d759b748a2717a46c6d5ef80a3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091055fe2e1a480868c8bbf156096281351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24821a044341e7aaa7ce40099d887a90352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edc3669ad84d4d48a8210117f1936a3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc1e88fec61c042ecbde1315b9c3e06354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d16b6e25f15b9de6406f6d22f2ce11355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571d35f841167fedb7d8e04b9b65d10b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c724b6ba8280fca21f453d42aac7db72357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0b524748fd2e60c5cd1dedbfdd44c0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace2e155738585b1ce7d7c1130250090359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5108882309bbe6fcbcf481b649c399e4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ce49e853fa053d72179f7b8fba7fcd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e676eebe229dd5946296d49c9c1dd278362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5577f5d1fdc87e91e2e174cea985a3e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d71d7a5c9a3bad17c11fca45ff2a4e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261db1ef46dce49daf591fc3d8e9e1ba365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084bc97e16cf6695ff24ade4a3ca4af8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b232c6ca0946f45f2a56eca4a880ea31367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f863b6a5ad249d540c57f628e1f52b76368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8549b095112c80e993c83a961e7b6ed3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab320563b2af768bc96417b0d86db47370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a0ec961b60e501ac8d2f615d0f20d8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2314fe6ce959a5c9a5afc97ba4c780a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e805199999c0863bb4d809e80eed12373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d908f04a7f500b24df4392e0f75f21374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab66892b9527509e46aaca3f9008e767375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cef703ed205ed7788861385b3756f5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7f4cd4e0e05e1812de1fd951f74f9a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc52010eea4a5405d000c2183a79b66378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62175b17a16c5f23c8dea19d2476ad62379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d820b3e822cb2596bffd04446bebe7e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd17af800caa2d894f3eff6ca13d5435381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd60cdaf0efa845d07465115a57c6b24382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6252b1bc9e020ae487230d788ab163383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cb02d781d15d8416028745433a9669384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d7871c7907a26fc44a8d021f5f1e87385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f3848c5a91a6f5b3c0bd7871657a40386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97d933e12704e946868980d41efc330387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda9d20dc97ea647ad5526b5c50e9051388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c98376675620a0dbb4b6841e81489bb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f794d9c3f632fe9e12d1582b20a7064390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d8817cca94386b7d0c4e4be327a71f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e182d0663b157484c6f21650a72a86392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa0931ccf9b4f8d978f0444e2e7982f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c543987028b2da2ad632653857daff3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1155c1e14aaff3cf832b78e88a338a17395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b99830768b7406fce0fc1107c69f33396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59e58a73ec63dbfcf713d0c2163d272397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cd57620e999a27b9daaba1d0911181398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a54d4cefc80b4252b79a20d8d0726c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce5874a5ea2df3501de3032598b7fac400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a27e2a8889a3d8bf2a3984c28be401401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0de3577299f36b14d7a43cf8bc5c56402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58f6ff9329328bd3ee536eacbafdc83403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2704ed8b1743c857abe15031d8c9ac45404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1978875660db7c3e5bd6640bc96f573c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1bf21b29877eb03c83fa05717810dd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47ea2778b548755574549f47c954aac407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79adc2db8cc4ea0f6712911bc1518b4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7a65adf17982b2f197f09de8e76417409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c200f073d461c9f5dc17e3907a93577410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3239829f75d5af1bd84a00dfe8ed19eb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de1dc2a2b40d5eeb92a52cb97709024412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37a6302650d4c393c84a4f2a2273a14413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c186d8f5338b0cd34a1ffa1233da43414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc643df8910ebfccf57236afc0719fb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59087e9cad6368d1c9326e17740c1536416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ca1a6c86df26b9e8eb18192f502ad0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e5d81894568d01abf188d1ff87721c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19186b7db7307ba9f7b3aba1944db82419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09f75e7b689ccce03e7ba894cd5f490420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f45eaa37a1150e2716b3601bcf931e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9778b66ca0bf529b2e9beb73799c68d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda105f4914556a93220b42421ea06cb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0b25b6cd24e5d03072c1655b1cfb93424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b283c9e99065f2a6be8ec1493608d2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3efa9908d7260f714f936a50e21fa6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ec52c2cd5c1c860280b233aa3bc69e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7a408a9cf175339581728bb6d007f3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb19ca577d9ba6de2e92728ca664896429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1e1c7886c637a124f95f7870824551430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed802c883c90322f877d5ad56c62af0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7004dede5d118a676d39c601d556f0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5d4d86f60d3129476d2db24aea0172433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dd3338e3b403354ff12f38e04e54b9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f5a28d3e84202aa97ebbb1195b3e60435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e295bd4737b9c990024db363c9788e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81661f22cf50e1c4997571c9b3e673b6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19abe1f8908e80662d4797ac1b933b93438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27465870feda70450adbef8d29ce529439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b269732b932b571a422decd155d93e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd986ca75e683cd6d229fb8faa008675441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd939d6eeea6b4c5551a31286ba0ec97442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373572b55d118dc2baea2518d6f82b80443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58df6a35b5f6f34bfad580bf4653e913444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16baa0c0173d889addc9b78f09407f2a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc456861dc81f1c7f2adc3df1ba22b4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05571b8105c170fc2af71afb51cc350447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50284f03f0133295e859550be5a2b710448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d27eb6a789175ee10fdc00f0fee770449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c381f833235dba5f023d4e9c02fa8f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5894031a3a1c457cef8e1c4be65b4daa451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c26091327e3c0c0bd1948aafb21152452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65594bb53219b61ac945b69c25603eef453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6618b80e31f528253cc5ee7e01ff78bb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8301323c9435fa8783b7c318d07444b5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fca158f088c98ad842d7eb9f9e5c38456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2cc4c527476ff7f7bd6f520fac7456457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17987182b19c7d7cbc357304c8da530c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f59a8129fac0cf048aaf119be81b55459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a4d6e7f5e2230beda7b5e13eaeba76460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a4379a03e2d5e4986fd6ebdd246346461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7648821975982c6dae0a2b53f29bfc30462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32297b81bfdfce4afce421ac18abd58f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d5633266ac16294db2772bcc7ea4ee464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bbba31868bc6a68a53ae0ab7960a7c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e1f9c5f18eebe4a1632260342f4b23466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56b96c4d347222e46a947cb3a2dbfc6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f294674be055b473dd5cc68bebdd504468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348e8d2c90c1a8ee0aa3f9dc54ee3f40469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5ce0c3ea4ec83c379498f24121669d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d208d55a0b43795e985cebb3d1e939ae471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6332554859fb4ce86313131c87ec868f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e81a696863aebb257355fb07236f166473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a75f7964a87b65f4f0f7506cfd110b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1c16ae6c9fa56e69d27fbbd3d66c88475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966a11d38f7aac529d5df7cb054712d5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f102aa0c9b144b268a9b713c2d7dd0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841bf51a5c8ba3a6168ac98ec3c4c4bb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c409f76086d4a7ea35368aaa2f6b83db479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033e611b96762a6fe5387760bc5aacde480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9519226d4cb4760da09ce0e23a06c3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0dc3a72d7ae5caf0b985f7958b012a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b561e57d6038425cc48e4fae32f30531483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58d9dd8b5b3417b031511cf6d4c150d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ddc63a97993d0fc249fcb450f6a24d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9282688783a5e6af44b1590e3b0300ce486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b878b7ebd3b4268ce6040367dc6437487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6e75dca972cd336edcd8edb8c7d4b2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7dc97005b13ce64b05c46700c69bcf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567cb44781d65eb09ec688af76fec578490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99926aa19659dfcabd5e9c6ebcfe277b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2a3dda3889ff46083e65197c506325492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcd43152e5a41a6551417de551baa56493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d3beba9b7d9cfd4d8580abdcb5b6ca494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d1ee2290d8024521d516bc50e2c16a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab1579ff5dc13d4ed05953f4a8a689f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4f7a8961c90028dda30c98cda36156497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c726ebedeeab4f3b5fa4ca317527718e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377aae99149510711ce5442a84ce853a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556c78e9ffa06a86e77df32a11890d2e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e9c3dd3bd32608d2267180f7da5d04501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45608379b2b8ae44272e95004e1edfac502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9342a270aa5c3f5e47c3adeec5123976503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3831916cbecea62373b6efc75005c13e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4e4e6a8101e21f4ac6b27e0ca101fe505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f955fa942febe9dc27b68d85c562108b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3de8101dfb3afb3f6d9a4609a65d0db507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64aa3fa35a26c6d75cc7795ab9ceeb5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379e725de2355851dc663f3798f46b79509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a932ed8fc4fab5a1f6a3d2e6f6790088510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b18f54ed4a875a982b1170fd3ccb9b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6490a8f4a5fe20ed4d11964e83d039df512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438577e30e94885605eff3aa763836fe513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b0a5c93f66727edc0a2da6d85fc08a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87604340166b3734c773e3ac4af05c94515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd072c98e6a5b74b88a90194543cf73516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d3838b525657735fbab3f1a47e2eb5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0851203e9faa427949a6d63d0c504fb5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb166b16e3cd1bda70f2b717e309edbe519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827427484c2e677313e08b59a827ec67520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f6dc11966ad1ba4e267958c6db2b8b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf01683098878d40a24456f836b6a9ef522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e36d1f66f6d7cb51f43a7d20c8d3d08523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4beb8b44ed87475ed3afc92b8e008e1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d7de6a67fa378480773e5715062966525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac351b55a9ea8dd470e75e9853cd6fcc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed97cf7fdce4f4f740381c3f4cc7e238527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe292fb5e95021735d461fa5c2f5cfa528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b88c89fb3c15aaae1143969f7bb72a1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bc11b667e33301ba2d3918a0300697530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa89ea24d96b93c742455901cd9aa749531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540b580ee4120991af32844da84f0d5f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c52f30dd1e2531d7c1bf476b1571ad9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ac1f46bb8eb21e584e7200bdfe4caf534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffccfda0978912219ccc21f391d8e789535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248dc8a5f391e617f103993854aabb69536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0c232fe2cc574dedee339386873c44537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449de563ac381358e8f3e81f7ec4f2e9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7144d1e4f6c7ee9d9cf1a3fd90357e1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8032a75153cc01504379ecf16ecf54e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394e603640153170556f7b827dcf9f87541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ad50e137479691aae4d99bfa4372cc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88f57a828631f39e72b44826ed99f3f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2ff49db1c00c7a7d821359a338a8e5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d025a20206a43cb4b7a516d261a5d29545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcadb6f7c0b2f497572b5a064ad9edf546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe98f3d9bbf8cdeb21b933cbf5488ed547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a79649d7aa6477d62340300a14aefd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1efef002f58e170102d9c9ae00c533549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f749c10a369a29672c292be0bd42c2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b964e7038e98a615680841a230205c23551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0f25f48199261bf31a3f644ddbeca8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc7a212bca6be79bc647847eaf41b62553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e5dc5ea34cd4bfa9ea33e53fefc728554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba75a532fef7c564df6dda28dd976327555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a360994f91092c38160ea59073d7ad556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99349b299d5b8556fc24131e0d00baa4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf63e139b4074889913d11f65f5bb89558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c761f6c61383e02485408e5bc491284559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967cab10408867c239cbc3f4c22c54f1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ed7fcf9cdef20836af3d9dd366e4cc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ccd66827e8b3a7910311902a559c8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a334f68cf6af4ddd815e2bd7a1f1aeae563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4561894fd9989479674aaef7aaf83b9b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63381fff005dc730bdf1053579170ba565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc65497016bb486f41a51fc005af695566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e787eea0ccfeb80aac11cb74c2b75eb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124d5c76ea9576781be3271c692ce1af568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff3827c631671fc8f00c7695b3543eb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c59d651a7479bf42f2a643b86571c5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768ddec9fea219bf4569c617648020a7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee23a322e634563874bfe2a644cdb460572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c68d6f24badf422558f7aa0c6a186e5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981c933a87d7fc0b09435d305b878b23574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c84483261c40b8a0ad4dc3f9c11afa8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ef8e19b715abf8f4b996c53958b4d3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a02d9bf54cd75e0f6c268f69cb8dd7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b3bb7b0b1d8c311b80eba3c60394db578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4afe3d3e1f63553e1dcbf18f729d4c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1236e12192b96d07a286752c349d02f5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac9f5acd7c0c5fad8b444194885dbca581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0279baf0c9e2d7123c18e74efd6600582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836c913b30c2ab64a5b89dcaf74231ae583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc0d947e39c154798827ed5072cbaf1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f73ccfe9e08a582645d967aa4d91672585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32644e02f1729d5eb4d927d878781626586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99bb0bebd77e1605bfa8d4472e6e3bd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a525fa73722ebe1a212a9fb4b56698a5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4c33994654f3475bcf98b5252586e3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98c376e1ac446e973db1620145c738a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3137170375008159de1b3d4e385cfa4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6937590b3d53d90f941a8492135af937592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dd854fc6c701b359da3f48b601a617593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c553561c3b6208c913f03b410f7b33594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c76858c778307a3adf69460feb793e3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701edb8b8a432996e212dd1b6ae3ef59596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420e7ca7287a44b493e6454f11cd0805597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed806b26d70d1322a3b64584467e437a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963b81c43b0ae3f2f2b71de22fae4850599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3125ace1ffa4b484eb7aa8a6ec521b4f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243ce008b0605cbecaa687508f592ee0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4655f99b3b3eac94f827f8ee55694e91602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbd1f8c478c44b80c8175498719defd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4dcdfb17ec09d54b0f54924c6e6a58604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02801c1ce10598567b7e07d510782dc6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6be3b72ef62529afb67344815b87bf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f48a949195126fe9073689d08a7a013607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d920ab487f72b1800a4763fe1fab56608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebef579349f2448e151647ef7527463609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbbfe5797f2e6df8a244bc0e0f447f2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb04ddcddc5fc251a0a190639f5731e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53dd67e32cc9b985a214798acaa1630612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf74b9a9e6321f6b3bb45eb4957823e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b4bcf799be28d8542f9dc3fe40e26e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb5e7b74e9abcdf9dfe4dad2c3b6058615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c48e9e4f9b15817aa2aa72f7fcfff4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805beeaec2ab451d5bdb9b0c0e93ec74617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eb8944a1ca64e398f6635ab42467e1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba88e2a0a0d4c672ed22da0156ceb45619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887c6fcc1ccd5516f8e87d421c1f2679620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4149c60f6b28f9bc62b8a5baf5f886f7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c59dc0c60cc854a9307bee1b7f9047622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b5b6bf4e2bd24088a0532645400d15623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69456f09b56f77f39c6dab3598c84dc0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb22d5dbd41c3359cb3f6b493fc44dc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50d8a3f8ed2270906654ed80a6a9b4d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3179d2e0f3ec36c9ed090012307b4f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015ef0a68c799695318ce2f9d8c9ead5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6176e80889049059964404b1681c70a2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1150c9d77fc66ba8d4f2f3adc15a359630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b539837dfa7c55f2aec808f5c55df8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2653f1d66f7a37964d4cb0e3f971a357632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c1aa112e216861439e92373543e703633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744a787f26f12f15f70cbbe52e4a8ee3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7df0975ff15fa71c4bf07946bb796b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55649b006ccec169b429155f76591992636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e66737c87156908850dd610521fc3c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4146ceb2acca768ff532d143f22cc4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b016ef5838b48d819cd33a23a8b5d8ad639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afc0948f9239347993d68e2b464a81a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd62fea745ea0330c9bf4ec3b2f96e51641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6252d83ee898fdd6d53649fc7c2e995e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ffe168018b71c0bdbe9e7f9a67eeca643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3eff9db6bcb1497af68d9e2cd9cf48644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34d385919e3e521b66297834503425e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e78f907e45d27d8795529e5a77aa53646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fedc18df8a9bb349349dd45fc6d3003647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4c6a7e57756324290a2b8facccd5b3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153fe5ba0cf34a46578923bf622bdbc9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d68f4ec17b40c0deea3cfb2bfd4d4d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502ba2459dba9f04e4bc19e36f1a5e2c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda44f5f31bf9881c0d4140a893addae652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd4feee4a2bc5b48ea5112b14453f1a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be533cd6af2860cce0b7d6dcd8c636da654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81adbe1eca38115ccdd52c51aef9245e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32af492b011bdf22a7f7eb5cb16918d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c52c193c93b9e0e777821b8b6eccaf657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1d79834278ae90442ff9031547aa3c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bdb09ad56a2e49dec02db3fe0232e5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d29e3961554bca17cbb49c0675ee97660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85005c518aab8e266d405382daa22b58661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd464a4503fc7f12c8c83d9d4120a50662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20a36e19c8f9b680ed130ab91ded16a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001c0b5cfea193dad966c1302b7e7c29664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23bda9203699577370f41d0c49d8182665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb216fd73c9100392c0544afc547612666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb63915001035638f359c98dc017202667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313458396a3ce6f21540a28ad8bfafc3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04ee2f8378292a5ab0c11f1b3f42c10669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce16a78a0e2481abd77e9aab339aad7b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57786df10dbd664a40f9c5e6a63fbeb0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1d3e4280975569e9f17584b3ff70f3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa329eafdbd59374d251be703235949673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36a0287d0afb8b72aff8edfc138df7a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157affc504f29b56cda70b05a381a6bf675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be89378f8fbc0a92250369ee11bb48eb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420dec81b2e4d14913d7081a761a8237677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bd3275a53e15fcccc9f1524cc2031c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cd2abe2c6098ec64451b2ef29fdfd7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64b1ca1d011ead35c1a6dafd23c144f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34439d3972cfe9aa18103e9ae746498c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f391b66c3d3041626b6cb8bdb91232682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a40686ca095c306cbf4fb251812d9eb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3064e247dd5b8f507985379708d9ca2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537b6d9d4787baf39aa854bdc58fb4c0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7883424c32df05093c25c3aa72ba3284686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cccc89dedbaa046343430a3bc4778b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05699db7887de04bd2bdd89fbe46a9d8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67d150e97d190e4f697135c5adf2db6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8a833ff1f8ebba2e7fa1a5c39f1bf9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2330895100b3582baae2c04f6735bc5a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7284bd6a65ed7f1dc6a41510c48371692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e6e1bfe0a5a6c53e64a1813981519a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fff2bbeaf72dc1dad04533ef2bc79a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104417ed0f940fc63316705dd4eda413695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf0930937984193f52e79169b4a97c6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bd6aa55a707d5841b5786928a124c8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adbfadd36da72d9e44259d7e705314e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d882f643480050281a8e4bae074931699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620292cace71866bb19bcbd15d902dd7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dbaeccd84c75411bea35faf5075e47701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3893166c9ebbe10a944fec1099f5c7b3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7bf83ed178fa91eeb7911928ea9e7a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47c88413e27003a358b6be7e70e5d8c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9790a11e32ec0dccc61b281a82f494b4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c706d9becad059f50a1f7029301a673b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903664c42ddf81f9491f6749b8903620707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444b00c8830ff2d2a24b396dec9da1f6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bf31ab40155eac2c2d5f4b13cd36d4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a6d70511b15a75a4ca871fce48753b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6242e3fdb870412da294a6ccf3077c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7a7ef31e1d5037c3ec5e78aea4bed7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8517983399d486227c57aca8b821381713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523dacd15cfbd02823e30e9894d686d2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e537b910aa999b3fc12631cfbbeee260715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a228176ee7ef32e50465c4531abf2e44716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579f3871b789358846f29a8ba6f2d468717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f825dff4b839ed3bc75ef25722cc9a02718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a6e4ca09b97a06226f0c59e2b7afbb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8812f649c4db1e14e533a36c8cd557b5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f953c52c3978cfd59fe6e577d60fde03721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140855932f248e22095647b0fadb7904722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207656e5aa659edd75f0f57af9e51615723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63abd18b9d87712bd893979d8e625ff5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ba7aedc2682db5336f3da7d3e1f96b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0c0b9cf8b283d6846ee4632d068422726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069dd4caeeabb8f5926453f49e6937cd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa118a4680a1fa477c96dfa51a813dd8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602661663f4ead46f269dd31f3dc4a5e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e21269298ef7675c82529be5972ce2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf93fba3ab79b69a773c20fa73da09a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8963c087abf50284b3f9d605d0d03576732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aa2ca422c262ef647fd544c898d431733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e7b0ee83c4ee3068a2619965885326734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539518fc8659166b4c16a180b9fa3cdd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d897785f824c72c4ade6f7e42cfdb288736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7704301795296eac84ee00e4a1e01bf2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae7abcaa5cc6b09e8183066b09a8bd6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b1d09833d845200903607eba78cd62739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f6931a05e12505fdcb27968622568e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d86c1f942d253db8cd3eb67b2ca3ef741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337da47f825a43b0dc6695ce2cbcb62c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c99c0df480556c80a25b9339fe09a4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dea47db3bbeb8e2c2d25007cade7843744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6483329da2a425f29a7cbb5660506eb9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d08d1769bedf10a04d5f95a969fe61746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecba8f6fdaa16d26617b7efbe76a10f0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcf18e029b60f66554d39e61e12e1f6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bffdaebb5feb8e0e62feec8c4d66ecc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cd3662009adf2bec07b7962739b185750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da0fa29529b333cb86c502432f6ee75751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817e92d44b2cc2756ae84f6a51d0b621752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd8595dfec52e531048402ac7778bd0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8697b6531f5b312f7b16bb06f68428754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7f781071f1c8a2ba376095a8cb5a05755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fffee4889ce4e761a0a2b4083abb2e6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dde1dfe1bc6d35d717909494a041d1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8494d0df5c3d0efe584e860fd9011bb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da52bc99cef91a4d95cfe99314c4e15759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ded667ad3a166fb4dd2afbb27719f4760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde2d2ff4d3c0f5184cb5cbbfbc2cf4d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a1243cf5b10966caaba6808acd9385762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b177da203ab5aacfd2c08145c70b1f6763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6063befa747886dfad152213713f2420764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f69282057865bc151086ddcad3f345765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad665c28761e4cfa47538f0c3cc5e03d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa614f3d206c49a54d80f18743d6585e767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>