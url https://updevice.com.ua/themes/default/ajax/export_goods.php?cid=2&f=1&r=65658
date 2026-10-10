--- v0 (2026-08-17)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1384,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1528,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1816,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1891,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2002,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2128,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2317,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2389,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2596,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2686,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2830,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2884,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3085,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3469,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3559,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3677,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3784,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0637a597bfd3b73de0fa6bf8014b7f151.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205ce6fdd10a63820cc45d75ef5f162f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be800d28708eef4cca05ed8f85893f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8fb91cc5d2085b50d5ff1e39db7a024.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e1222534bec119d555eb6c6f3e36ca5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98342683ceedce6e741e37b83ad043446.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79600f581fbaedb958302595663826617.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bba11c20d277074b0d71f9bf222d97e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c58d91c2cfa900c7b66a66ca84304e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574ad4756500f3568e793feafca7adde10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724835de66b7d42772e36a8a687d32fe11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440f1882d674b12573eb3a764888409812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c485f96f8242ad954c10e151d0d03dc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26371301899b3a1d04541842a1a4148014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6530530b13349be8c1abf7a1fa0d923015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa24c88e8901130e23095260a890e1116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c414ba18dc1a3c3a0d4df40c03a0ac6217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88dc2f9d611a519f6f5a4d19f73e34c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebb4eea1d2aaf714f45508987727d9319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290c3d8e887cd9cba3ea4045b31cca1d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbd6707beec71e02ee2ffccc90010ae21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4007d7ff2db801a924d8546d9d7c050b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb777bb95676a43a32ea244bd2e20d923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf474817367d3b79e8897092b2123a724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dea2dff9826724f0aaf2d3dba341bc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0530576cf7a3094865678d48cacf05b426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6061863250c7f2da154dbf5fae52cd8127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68791568abe3b66ed46a561d510ef66428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fb9feebff389e2097f856abc15accf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9773f4e9f67208da66ad86d50d5ad80530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0d78bee0e0de41944eef576061e76031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f67dbdca6bc0eed4a80a280950fe8a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b596ba261c828e94e2ec1cc3d9bfd9833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7b257ba361d4730e2630f787cf3aab34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575902e5b742514b54c0f99fc7c64f2b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614febbb4bb919e994b45deb891123e136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f665ae9f9c5e1f652d943a2a89702de37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33714e1f7d917b158aaaef151cc8d88738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59572d5378811a10b1edb8231447d87039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e27c0f4ec51b51aac55e02b5165b4e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a62271e1d771409d6bf3d70d2f39e941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0afaadc8d81107e8ed2fd36a221466042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce686d3b45cfc408797f151d358ed7c643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd6e337357a1e3807f05238698d919744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9bbb85c210a6eb93ff253f81809ba645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8ebdfc0a8bb644d25e201ba1943c4046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3f10046564f1e8643b64182cf8616c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c2626f8ffb98248ac33576f19987ee48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d01fcb0c93915b34047c097dbd355049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e20bb07da765169a152e5ad3bc47bd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe9bd865874c120035bde36b36e233b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b78de381551b111c53485bdae576c352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc08a96ddd795c9747f5978f413fce653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05919af291f9da71d2b0bb7dd5f10aaa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ace1428c10699eef2ead584dcf331755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26a8a6b5667cb63af278273388eabcb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae8ec3f0074eaa7e4c5450a9edaa4e057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a3731abf13231c772cf87b8558e38958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b31aa3beb89f0b19daedfe7feeecfe59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f52fc5631205aeb05d3421c6a3c68c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a19be6bf64b9f815cfdac08cb5109061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a045265f82827fd185535a7c1567b21062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbfe15b219cc7f21c6cccb2a2fb253063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e8a9b83d7463a52692abc624d63ccb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0842bc78f6ec8f31ff40657326390c265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cc2fe06801eb4279091c411c33fe6666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3045dfe2e0409600f395b8c263e33c467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ab461a8e087c1ee580fcb7c3dd982168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbf94012d648e45fdd3116ce2df43b769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a640fb7be08856e136b66292f7b19170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0f185c84da650ef71ef9ca43e966ef71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9c202ee735209d243211c027cb2f7272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b45ec6d85ad04ed3bcac68b6ee0fbef73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6454bfe191306439b564ebbed13f7b5174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fa18a7b1e6ea8aaea0558f8da1480a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cfe97e5a0a080a895d95950d135ada76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853ac733580852194ff540b1e0baa7df77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa7dbf712cb4cf59bd0b513ea93c4d278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4b0e29737c236746965804c5e7aea679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb60de2bff2e9ee4482cb0a8accdacd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0ce269355d2f54bd50bf86d616312381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6766e7a513997d92d24b37872528aaa582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cd575d6be6b17e72fb16f0493cb8c383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c72811f1bdcfa1616e2b5b8673dbce784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2dd0568f1941d2409ec65c032c454a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7983f2d17f1cdf3098a123070981956786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b28d423daf0ff205e4ea202e0fe80287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8003d1b6a3a6b40457cc8431a6672c2788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9020104f6a2b432220402da33d5d75ce89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8a6c3bc29c3d8e3e37d2c0029b949c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cce975530cc1be87c4b4d8f0f39531191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af481a304bf47f21bab6b044618e12c992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbe48b5c65e0ca1e99bd583be8b34f993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9e5880c7cb4f53fba598fb36851e5794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd9b2c471051f908c3abe2bdc81098095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb6f12203be9f1a1c6a8f14a3b4e69496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224974ea7fc6dff2d039ba971f2b36ba97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f230eea94117ba4831be99a4bb1972298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7538c84d8de77284def7fa99fbf26999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65455081f212a259f29905488c86509100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5423f6a053bcb58bfeb07020c34a73d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4281c581dc7ab6a74e67eec79e452a0c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ab6caa936465af78bdee874b54a8b8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af712c100b7df01172a6e16603a3c68f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e26296e216c5259225cd353bfd04074105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3d445dfb3355bd6e5efba65aeac25e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c0fec2f9e5341d88371b2fe6a03f91107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a69126608c18b877b71dbc65c77431d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f28183c5f65f8825b4e47c11ba249fd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d1c7a9dbdd3e49620698c396d75363110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b066e96441ab44e37f87d5c61b953b0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6e34431f775066f1d119d9e93c0b8d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39924ac82619ca91801a18f642c15bba113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0703fb87a36c54a511035185403a3dcf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e77618579edf2a80a27a97bbc002893115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd778243a2747f4b3614af6fbd1a216116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6d98a75490dd6a7a5ea29bd01a98dc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02378a0e509efbe5249461a9d26afac9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e97ddfd8afa334486b97dc65d75f9e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad37d7e6aad704be3305c61aa6efab18120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6caebad6266210724f4e1eb31917e2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f08fd0217fd03ba68a82c0d2d59296f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1a94f21bb7fc6064c6cb33095fed7a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b794c848ed64a397f18b870e79a887124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba07e53267dc6435af4fb843336991b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34875798d17c6769d3b9056ed99ec99c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879fe682a78656c02a116aff4a283bd2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53690f069ed750a77b79fb199a803bf5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b8ce71ea064c9952cfb09ba76e4435129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bb3f908b90d3fbab749694fea37d40130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b830e8b74550cf0092773ffc4bf9d9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1924eb0b4b6ccf3b17c9e4170aae94132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ede7e0ac1aadf0ccf3809fe0092e7f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ae11ea51c607cf0b38f55dfe81da1e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b665b13d4e673eaaf8e85042428022c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee53aa77e281b8693fb889c32fd4d8c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3465288592884b3106eb6e1bc1b150137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db741d1e05745188de7dd3a6456af640138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f4997509a8aa9d962d12efdd3a3d21139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977bedb22601807e468a018f2304badb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdd2ee32d409d5af93be9149aeab337141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a704d33d33cea072690272f74d1f42d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89872dfc63676c8bda90e8f47c56ba7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ce97be090b1e06d1dbd9724d616f43144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ac410902d5734c7817dd01e40e9f16145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b3600bcc86c46847645d107a857de1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587c622a6e681abd5c27ed99a5c32d50147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aeb226fed62ed78cfef1e583517733148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354b50f3af19035f75f4839450f78e52149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf94a5786ed70c3e50702a0cfdd54ca150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd41ed9bb670e5eefb94a632855db28151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acecc093dbf845e58e0a9f65ffe05b5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99546b3e7eede4887a1899d9b0675a26153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651c844ed15ee19c93c3b91ba674079e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608f321700d9243b4cb6906e024879f7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5811555453281de9f4ed50cf10f014b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2326794cb7320c7c3678f1dbad0fc842157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3cfc3f9c50c13f780a4269fbb6336f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb0b354a6667326efe55b98ff1c058e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddc37e13e1eec3e5defc7739c9f9b7c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4529a926a9bb3ffa31caeaef54bff1c3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe035b79a82f9386a4e7fc08192c86f6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc029f00fce0ab62e3134166632b08e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753fd10ab24468675da75ff758fb2524164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a564fef8061f8a91f0a22da3f5d22c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd50e446431b20af133f52aa79ff8612166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59bf5721b70e0da2e4f0ec697c36eba167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e2cc2bf1a385e21ae618b32bb1dadb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a68546c90617fbbf01cae75e9068532169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4d1b7b1dd3b6afa94b8e919ece8421170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa8691e1c0094ab3e4abec458a7655d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de9cef4cebe59d6c796d974b5b51121172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b3056ee1229cd1437a83df75ff10f1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3178b3f378b6faacae59f702340406174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73b8b2fcd7fc6e2c1652831f71b8b19175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083c9328d8e14a9f4070fcd57fb3b7b7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbf26c82430320da16b010dc5a0acb3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69131da3450e8f828a6f685ebc197170178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaa722225f12778cc29e199911737e5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89acafaa1152f1c276d7d975353f99d7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590507e404f731f70b03ec67158025c8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fdaada4645ab9a76c76a039c2086d6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88de0e94ba3259471c86de555bc3d539183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52afb1b81165a68cbed9c47fd1a5bf8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6df2782fbbc2d68954efdce38d4788b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e838a148a26775aeded3d94ccec3f5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b381ca84490721f6a51941a1ee1baeee187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308ff9c183f734f8aef0bf1cac88bf2a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad8e5cfbba1e1132cc76e31a19c4a87189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7073bdd64a24d99ea49dff0f5bc9f79190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e7e105892962482d46522f133c61f9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a55608a2830f04e88c97482dd613da7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ec6feb1ff49dd041a39661b0d935b4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f69fa2b5481b0f17bdaa3dcce48f5a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f394649994ce79da2f0006144f5143195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7790c82badcbdc343dea912e82eedc70196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d430a1a34cb6662f33441a355835a193197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28262ce3046abfa1987cd7f5bddb4633198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70833c9e0de97ee30c38ac9c10c72fce199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2ef3c99d8d93a08467aebec33698dc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db23fd30013e4f494ed49c4437a50ad201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414cc370bfd85e78fa07523da9a90d3a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a3d868b71081d3954adbeaef036f22203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464c4bb104d0b793d66d2b598a75736e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e443c8c143d3fe839bd58635ea7f71fe205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519e85e5b9c3f7112aad726cb1696603206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2276685176a9e422f48d98d77b104a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1750517618d34d171972043a051c583208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3573fd0391db031bc8b1f57a9dd976fb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24695061520c8420369211bac3403bee210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23833536ca3c2f35e21b411b8f53a24f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f586541c17c24031968cf5529c2263212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee798457021bb917fae92203dc0bb51c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31f1610954c0f564a53b6c1a74c7ace214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67babc587bbe44e784337ee0af5b94f3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dcc929791181ce9c554a09866c3b0b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46cd96b97e624afd653716129a35f1b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964fb4f34285149c7c7c758a796b83eb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62d6068315ee87e62ebfd17677461ed219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cdf6d92496ed7da78baae99d6ef1bb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2e69381c779d9391531619152ec928221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2b6ea4cbe7a9b6ef8d573a56184fec222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687e33219cc77a43d57bd2e461bc4a11223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759fd8a7b5a0630b1b9287594e549642224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2365c5c9e4ea4f2bc523fba6b7b6e669225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3213276d3ff434c044494e7f83edf27226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0d83058fa7183d0283a3f975375c39227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2be3a6af9dece8239123c68bdd4b52228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e3472e4e30d7397aee9afaea4aedb1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2398d251472ba7b83f330dc247503051230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd27ce4465e34a24dd0e5ea0039e5ea1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b87e5c417e9bcf19755d138ac54e4f9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4015e4d34bd7b46a1d2bf3d1f93f41a0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d24c4f53c750d0bdf78401151ee72d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918d2295c55971895a9cc8638acc4ac6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1995fbf8fff0fc604bed2bdd814c931e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f5267837b22e34ceec259b1ad2a748237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d4bfc0ffd205027bd9a6c8f397505a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea3a251be4ca2a107822a539716de7f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0e0d3eee50e5ca4324454ae8e1dbaf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718aa0f03f3a8dcfe39e44ee63bbca45241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be631962c88d431db47684f70ea67a76242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4499ff54f3ba4ba40100a9ad0cbe954243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020f1a65e69ca5acecf82cd5e13f4e7e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645f4db5e38e88892635f9452d13676e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82f135b054f1562dd50626450548dfa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75938762d9db466748a7952e10968df8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f601d5ab25defc36de0c40152824b65f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ac9309264577f409bbb35641197480249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b7d72e2a74c6e95cadb8d36dac1ff9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce628661c902c6998872b1f1d3d3ba6c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745a56c972f270f9a43604077a8299ee252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb91d1edf8b61a8c2677d4722ba01ff5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e52d14ace08b1c157d2b9923f6a7ae254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5294435a930a492391c5f179df9d513a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8909940d47c418419b6aacd6d3bfdd57256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be85c3eaf87794ad46e998db32da0f81257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672ceef59dd6228e098ad24ef5013d6c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b43326cd33ec00e78bcab6a404fdc0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ec41ff312999aa0f7fa58ee9486580260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062d78f845e7789b01755d1eb3fd755b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6c3f6f9e4bda711d29f321962d9a75262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44a3f96953a22a62bc34623d5d87b7e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973d76691bbaf74039c12821fbae5605264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c0d63334b5c3f52e0d87553526d9a9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598347990b3083cf31d4bf3fcb1aa74d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f04a0a459fa289f1abf6637eddfd70d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d761b622aad67d3fa0b247ad21df52268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0a301a767b1cc84cf219e39d4e2e32269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17ccff705dd71c0855725a3f58edc98270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcdc0d5572894deb58e5fc23930efd0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055fe01fc5a2d0caf922cf770fcc537e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800a9b836f943578a54271320fdc5f88273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17384022bf197cae10c43c32de81ddc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4d519d4f1507620254ab91d84201d2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930af970c6178a482ed160d88681736f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9250a6496c03b8363d312501a1016a90277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8d82fa013ff2f041e357f7bc7e1b4c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f405fee141aa88a6a0e6e15c9f197905279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b0574e092cea444ff9c3eb9d58cd9d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5f746ea8335c202b8642384d8fc0ae281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93025b912f9c85a02ee9f8bd6e85a25282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a553a4b66c5542c48f74ff8c93d594cf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19edea5a5545361bcbb53a30f619ffe0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437846d859b533ea24ce39e6afb6fb41285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a518954f9d2e39216af957dcbab5a2d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61e66a8706e2056a1c7fa8a4b481696287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34163020bed6c85abb5fc84481016a5f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221681975f6e1efff236053b21b9e14d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde85ab3ad554cd9e9fc6b3f5355982d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b33485cb8dbeb911210a80617d1abf4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76c43e04fc9e966571faa44f58a6f22292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48ebc6084b2a19ae347f522bb30c616293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6247b2377ea9a0b04ea7aaa432f4716b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4be758bfdc58ef9cffbe89582efb3e2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b5c64491cae18e881135d3855f955d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289a8374bf2668310f5fdf8626fb86e9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161306e2f4097a1902f4ff65a03bb43b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99ceee7937f065ee18f03ab62ba33bf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741d4a33b64c47596adf8312927aa2e3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c80d1176bd256ecf9698c2c38579230301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0aee24f4e260bc123fe33fc90094cb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc979b4c6d39d82b7bddaaf1ae25d5bb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed58eac865dde17081c0f98624ca0993304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1727cec3ebccdba06125fe3b11daa4a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6605f6fdf2c66b58b8e72504688e7572306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17085ccabdb22fd1fdc73ae8e68fef3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb25b74d36e811e360fa5b0d09360941308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e796bb07038442fdfc10635de55636309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b094a5096b9cd0e1e508e9fbfb0ac0d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff17aa01ca9750e5e59efdb765af558d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730c6f8061e79d094c27963d71bcc393312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f1eead595767ab2647a058d6b6418d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383c3a095cc2e881ca769be2ccaf9a1f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c092d06c45a70380d11e9fb578805f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f6e92fd5aabcb9cfd4bb0aa4958b0e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2e5704057ff91ddbc0f328037ddde7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d421656a6bcb64b111ad34b9b2620b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb20eecd3adf773952bd3c86a0cd62e9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcff25f352b29250723c51f063f79ced320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece36a1f3a3e06560dd0ce012920eb0c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b684adb8140c68cf68a6d6bc3f3c525a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629812f37334b74ef74e7ebec4d9e25d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd9bb228bea81939b43dc9a82729d65324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceff25293542fd1ad5a3635417ace03325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bee52531a94b68dfd7a74bec5a6e3a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06db8a0d0f85342627b0605bda6bf665327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8ddd312d49e39e0ce73047e71edffc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104671a76fff60718d88fc71d0d1cf47329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf88890e357b60a677fef577cc7e55c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5f7b4eddd3d2c6060f3c06b2f38494331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d04068f17fade88c546602e39fb7be332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0489fa3ba6c18bcf4db5d6abdbebe737333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ec6d15538a7db7b52a0037491347f3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0147b7b38e27973a18111ce331ec329f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b6780e63cc4763a3dbbb187c9959c0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57923cf70c7b06cc9281d11755074e78337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0d831f734d192772f3fa768fd1dea1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b833a03b430631ea94ec38b02c932f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8caef159698ae9217bff255eb94eba340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a8201373f470695f8a938d88c971fa341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465ca159530e4394a757f5cb438df462342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cf6aa47e9975a09671215f601ab891343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887432aa503ad4467462e82727e04ae7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cd95eeec798a2341869143f4044e40345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0970668d63941812ea51f5b7d222e0d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34b038535d83519bb4c55c2b1cf6f08347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da2b7f00375667579a03b79caed9e25348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f41a395deac627956582a5dc9366fdd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67e148bd9fd7e0bb9867ebc7740db2d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1956518e6d239aac5a88524bce44fd3e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982041717a2d79c50f10a1c712bfd11e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb758597731edb3a531ffddd49d57b5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d059d530d98533226e0d576db957dc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdc2f651d403139878e5ade4831a862355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d70538b403c9ad13fd91a3d6f32c23356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689b56f5e0e49570744ff3636fd9a54b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb9fc97a8cc188dbba7e68911c75c97358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f9ab87a7cd3d2b42e861334bfc9615359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3232d2fc4927ce70507d96c4483f4d88360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bbcb08f41cb4c6a033b20911514bd4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78299b2f53852d8cd090c8ce1deb707362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b8a3ad12e05df93307e6d7deae0413363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504e20b6ce8ed1f450ae783b94b9d531364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871b316d5cf866f7fbd46d0ea3fec2d9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7b06ad3a67a6df0de252a2117a7c7c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17f602062bb63671a34b61cc831b8b4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3a94d85dd3e568757f566669dd490b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217c6a7f4e2ed62ea2c992f447396f0a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9ecfbee188cf34a79bd7e19fef5623370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732d91aac11aa8013e8fc2161a1508e7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eb41344e102abab44467e2b85df049372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604b3853ba2aa02ef5282680a85a2341373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db221a13ab9ace2983d3329eec699c50374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4814ac0cb2b4ed1b3651a5bb1f4135375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9023b8c1e2f629eb320e3227b3723f79376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5ab5a853ff14020b96709f210bf1a1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06053011e7fc43483395986af3d93aaa378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc32b12471ef59777c67f5913eec04e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72e469ec0f560560c7a32ab0d02327d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8250b5143af011081ea925d819347edf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62cd0b1b1a32b492b4a4f35a31a255c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f0e82c5edb735d456a919d09ee613c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b96493760ed44bf47ab5c2c83ce9028384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd1a89d9e45a41133b328a12e1630e5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a168517154ac9a81610346e45c9988b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc4dff14d557b7b71e5265ff83bfea0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377bea18f7f64b051f5df567e3015a46388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cfbfed45f3d05b2f810595e7571f79389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7758c2ff2ad568eb773920f7c188d2bc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec721e570e21c317c77325024e99274391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d34bf95884d6769e3769c7ba8e09a0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64062bc7186b905925ae40b0af84f85c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524e79f113493d2062b97a2e1ff3fbad394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59141ab74d3e1db5ef56a83ba16eefc4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803d95279c68d19a67b5858879f0eee7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc7b6aaff58ff465ea98fb1535c52de397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ae6bd571de2432ac93e5d9eb9868c8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc60d7c7a94cafe9025cb0e8e4270696399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145a35d01c54d71ca3e3fc327122e19b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c0b141ca50d57e303d99e61cb3c163401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4c188f08b1f91fee2d91aadcdd847a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c413ed21d97d0c02fb40b2b35114be403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d31ad111dd3be67904b5b5857c5b170404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ee5bdf17e12fea2b45f9a3ce818dd1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eac2a79cf7d5b229c8ee9978d823d65406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667d9e952d044776de7e448d0dca1d46407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edac98b82251819e135878b9afade6da408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5733a4e830e013b22d202d44a4c55d22409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e73899b944a5aabfb8daff3229cd05a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf563d1ce3f2baa7a675f1a06704686411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b7b7e04778441fd568723188a46e90412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd194b8d907a308acd08fe0c807ccd13413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcde2e2f7b539243c0dde15f0b25945414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edaf0aa38e9ef2accc849d07c6c7562415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49789d55c57c613f9a91abee3625cc4d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c916e8f80c8d9e5dace93fe80c0a69417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fccabc5725d75e8bbb1739a179082a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9011c83b03eac459ebc245f9a157e0cb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e3b0bc74981af74de4507b3eba1749420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21b04ba105bb3fa16e143a9cf4135de421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346a534b9de5a51cf28d0eb1f09002dc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae3207bb88f9d391cd279a563171320423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d03c35ff1f3866de124645a54c57a10424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4c398e0be9b9aae0153a8b1a573e4d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5aeda2deeb66656a9fa727428916d7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976470a65a9ff0bfe3ba1add5aa84b86427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41448a578c27d262c0e68abaf8b277f1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c85e0a617dcd9d94ade6030e48a8a7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65947628369be244f1a57c453510d9ab430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913b84ae9701c5fa847fb804fecf8593431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e3ae5aee3a912588b6a7f0629afdaa432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd0786ef703a0e220fce5dd76f9f86e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87929450dff90ded675a8e2e8bef6a7a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5330ed27f630ddf7860a4bf5b604b7f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3c66a02a843252357af04f1a51d8ba436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac66061cefede895e87d6cf62a199a0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8bec4169a9f4a5300397e6d4ff0d19438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54ec2b3cb7a05abd29ae1a6a4a61ae9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4cfb267d06fbd05383df4976de01f8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b5348a75af005350a6f4b93e12daec441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7578ecc4695214036a1e087bb2a41231442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899752cc84e9da6e57602e3b020e1077443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6884fe18785ca241997cf6787ef9582444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59db6422f88fceca4d371ecc2a5b67b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afa596784aa4fd5a6f79a735fcaf80c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57321580fd88637a9e4f4014ce345db447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a893fc82a5b11f2dcde0a42df0dbea8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3187ffcf597ca4e44ab980297ce8a56449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20147e46229a623ce44e705e0a987850450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948bf2ded0161f9b716428423468eead451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e4c7eea8ca0e0729d6f2e6a391f89e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7ba83e3aece312019734d8a64c5d76453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f360c5cc5c859ef3fa963f984d2c22c7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdee4a4f15ac0669df1964b93d383b4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808ba51a4ece5040945477d82bb59943456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d1159a3d9e5a53e6ad78dfb73ee907457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5801a993ffbe031b20f514c20ae2f02458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bc30867227b3eb01f1cac5aeea3e7e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c299ea3a34fa40a011ea0514eccd5d47460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4ef28befaaa92620414ad250b25af1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513e3103ea56747541654b4a1529429c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6a85d527c0d11249dbf43d9cf0c69e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8b2ce49e775c840d26211a0fde4a8e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dcc509eeba52e7a984a4848f507b2a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144f61d14de2f60c3126f9311675b455466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5b58f4fa7566395a0e4d17e7fbcb99467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f28848642d0fe3b72ff12d63fc3724468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28571f607224cbf6e3934425f19515e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29e84a93acec1b762154ed37ac25058470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcf4f843ba72d218eb064dcfac869f4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a773e5e46a19f5c5fbb450c04e76e82b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12d079d46c68d04facbbab524eac60e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48efbb5e3e84f95297e68205f2be7d77474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab6726c527ac4df17d5950a5a7c20c1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299d7364dc7e9f99edb1ae9294d17bb9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa29f2dac0efa1aece2beb0ae92c8e32477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa17a1bc1cf0278e1127749d1a6683e1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa1d06917945208e826c02f2f7a3d7d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faddf779c07f91a0006eb7d06a6308a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c42d2ed8640397a144c8a0346a75c02481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d49d88a56198cf6e9f3a0471e426258482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b741af7ff9462792da398b439a0fd5c6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a6056bbcbd5f815aa784dc0071d90d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca0bb91c93820997f156883a8ada168485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977e51390b8f0b76490737e46e750c77486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8a9aa247409e31f41d99f75b65ba15487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90f5bf2e327154e2838a53d9f5c4978488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e36fd6d0a94d293fdf9d0428a3486ad489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240a7152011712c535fa4f5fcbd4162e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aa5409a5d1e7170ee6512b02c2cad8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20765070e4867b123444ebc72d6e212492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38589a4036daf49a9d610359f84e56fb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ac81f8831659f305079ba434368140494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a205d22654870f07905b391d10fd9080495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3669d1a88e021948a7be54a60d7b44c7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3b28d334a8678e296875e13a328abc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb92752b2ee7b35c77a6ed834003978498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d110d5566f5a65bc34f3d1bb490ad8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c5e281267d18244d415fde7fe2247b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0aa0fe9b371fd2739ad7ae0b454fe8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba61aa03e4da631464e23b48cc034a54502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c23beede88c2720a8673254edda2b6e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6601c280fd8e82e1eb2cf6e56af07685504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7976e9b0cbc67604add877ba7db63b5c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bebac1ec81f85369bf99f23461f5039506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f35ede2199f7a62f56e7b0bc0a165d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1307eeea36b4414770d4a88bff0339508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191f422686a0a40085c0a6f224ccb4fe509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cacddc59359cdee1cc6827b67bffc4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93911f9bd6ff1d6b02f837608b5d301511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1253dcdb62e3effaf0555cb4efb974512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730b0e7b0ecf6889f6d899274781272a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9eae28e12ba95ec36def6dc241074b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b11de3e3d081dfd42d9db449a71b7e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1ef8d1827f8e6011b5995df8cf0c0f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1c2db7b8e5065ac703dda98c4bc61b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c0d4d7ecce44b3a1c4d6003b89a95b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3438461f774a124d581cce2bd240bb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5caaa975e200a2607d698de835a8880520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d713b13b50b02bd6b907b016d28a531f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58c84696aa90b0a60dd58dbcca72b94522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d01a2ebaf9f81c534bc93c42b1737f6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf86208b7bacba9e4da70102baec948524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3157de300a275d809f8511bb74e54ce525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e824e2dd302208b586f52c4208a8013526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7200a1c1c22457634258b9a003e49c8b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75033d787b59578a29dc360c788a3a26528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e421b60eb800d555f039b49f6224056d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03d0f69c6881b03ac0347d60384a029530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882af5703f1bfecff9de20119ff23af2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d566de1f78e35463f63c2e0a5cca65fa532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f024d8f8845b2c1bc1d44e9866f7c7de533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ca1a498c9ba4626a2bbd427af3b5de534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e31be735ebb5f824fa1fec2fdb2547e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500d81fa18d8f9b732be67e1add49ff2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ade76e5611090c452d881062699c764537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca574159d78a4fe3aa6587888fa7cf8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ae4a0a2aeab269989c298c60f50a69539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3270cfc80e47f0627cbc7ee6e6ac66c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951a25d4e9c31c100c448902b4640dac541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1be623c8fb6c17ed6a404f1c6da853542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ead8fdf620cdbd52516143bfa157255543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb62efba86d6eb48c2872ecd2594c387544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459051faccd1fb32606bab3432fbd48a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d4781b7615b1a09780a9b951d3023e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c315e018dd1c2faa67bb227543ced20547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d16734bfa80a380356983e621b9457d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a24293b96438851508e0f4036c487c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789c7ee5a2d5f32311b57ac517d190aa550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e07fd79aadb99ccce4992d3ef0463c4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94be1b66c81d4f0d26623c2185360466552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9a57f291b56878cd988630c829d8e2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89200d14a39139ce2f4b2c29029dbda554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633999abef8519e87b9cf43f8b9d4a75555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18a648b68957fcef41bcdb62ac333b3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd386862c233ab874c03b0b54b3ad445557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1db1a26d419d12efd9a6ece47c68d6f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421863bcb5b801fda552761c5772d2c7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d941a83ee6b9c329f72736fc9e54536560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d61f85447037850e28d562ad553826f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47570bee4d7edc484ab38ae34b4033d6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c781581a0416c91a3062563344e4ab9a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d594a73530eda767464126386eabfda0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aadce5ef33ca6b7299e1dfbc42e7d5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d43cb6eabb318a11abd4b68dca8dc5f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00d140cfd8d85ad3799dade882984a7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e4bd4d6a96b309caa42d8063d34242568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99437e69dae34f67aba2e78bf1f14b7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975acee7b5c171dd79fd8733d11fcf81570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8409f39af6c39b73b5893e5e03c22de2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4051c1147bd37ccbb1ca169fafde97b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2089bfd9a6b362a79be9cfc29882490573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88495e56d9e4793e375250ece9f2e8de574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9fd2891ad0dc6e017fd5b0e8e2aee4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933f6aa9e66aec2784eb0280bd8cd021576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37ff490e0f6c53efe52cfd0ab72a653577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1b8551ed0503b839f34f8187415c90578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff98c8e6d7edf720a933a60106798f1f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec652fe2e1310f2d83ab7814031a4418580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c4affbfe650e454a27a4d4a2178542581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad4b7c663ac5fbe5ebf4b8bbbb17d79582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e68b88e7e351ff7530f97af48cff1bf583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd2e7640f1d7bbbadc8e49ac0eba2c7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488d8dc9c75d6413474e296cd24a5d9b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a810f43df2ccc7a2d01717b641a7f409586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ef2e90b2f95680dd398e1f94d02057587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8a3d99101944c5ad8de86e0b5d1b0e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2303ecb6435c7c9640fc76584229738c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fbe371428192d1dc35842a8a3b99a5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792b925255b17bd4b07b16a45ccd2dd8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d2aa22bf9eb953441b0ae6d3e49df9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835093319187853f2ba5b0d18fd33138593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad78fd537af941d76c48331febe8d30594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ae601838e49e3b5454670d24cdb2fb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b397172e04f2c2ab95515fb30988b3cf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825b009985915195fa4b0883dcaaae78597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e668b2d5dcc866fc204c7e3431f8e72598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71461bea1e7cd08529295934d184016599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8bc83d964fc6f3eef3e12fe3c31e53600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58bd18cb3a5d908b396d83864eb5b6f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3798bae26f9d3398f8e22beb0be716e2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065c634557a1d3e7401a557ac37cb45c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d770c92e4632c86376865279a9e15e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58fef93cb36df86e8256d043bbb55f7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc8129efccf3fab65a35e6bb50e6a36606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9389f3d96d34e8236b6d633bd8ff8a5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445c0dc86bc80bc3d4b30f4deca4109c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee2b7d70b477b2420d541810405eec6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9885a3bf4084fc1e427eb655616c312d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc87de255155774d4ae8f32bde2907a6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3665275fcc8750fb4f2bb62a72651b2d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e49e9c888eaeeb9c214f315802696e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0429f7f7759dee2d31c2ed0e9f8262a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788895e6e8256e12d967cbd60160381d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da9cd1e67789ab57b4b3d52776fc418616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1894273858613d03b4a270d980af56617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94410b7ff4a68bb1efc91de93b5bfa94618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b26e7bf7f79a124db3e1416aaf629be619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e85257bb2a704b89bd45ddef3663cc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184374aa33f24123f333b3adb2bb87f5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f5dd122bc3e9336dfbe6ba772cdc1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913917121ad416d181ccf24182e022ae623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c22770b6c6e3ecd68b8f50f426e81d1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4860a107e36249f8067764b63cf2a3b4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8ebd8d067512ef02bac257b79dfbc8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c736d7a31c11805e202362ebfc72c873627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e573782f624fae309d25c0d86abe2b31628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a66e90e06f0adabd8352df8f831a21629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38d5ada45f8c627b3dae10d59c967f2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3abee13a4517ce1a29832b29c8edf4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d977caa2757abbae6ddbf069048df6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707313ad0216455412830c2ed77e27b9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2f7b989a3f252c26c2885f464c3ab8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2231f946311c8b016510fa1aec819a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e156466541622fae2aba0559e4c235ac636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a206677c141a94b4f42a4199b66cb3e0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d7afeb1bba0180632a46b91dd000b6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750a1b6e6223e7b6848d4dac191d9cf5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a020384a3dd65b106423694bc22719640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4260a3325807ab241db95a1457fc2bff641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea42d4e4990d82da93c2c22497dde8ba642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f093c89257eb406a434fe3e5f0134ab6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27191eba8d2db47e4f5e1a59b697b1ab644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dd9c62ab3722b4c78b17f2d268d625645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84585b8a1b965a4a27d4f738f92b0350646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8425a5cc0e3161116c8b4735b417bb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed75ea343e2e26c2e3d3edfc9218db0b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc405e5314a678d729da0b093e5af14649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44b2b502c28e6960cd52bb66e381eee650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1851f7dcdad946e0619384e49f4e29a4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08639646bf1b71ee06426fff0a168e2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3190a7573ac58c3169cf79d69ff1ac653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547a7ba3484e8a5755bd7c73e2ad830e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb7640c5c480f85b4f91cb5a116d34c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8764c6127833ccd631d308bd11d838ff656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744803a10d56e22b0885e11077b4c208657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c02b7695bc3a4fa6ab7d38db8cef45658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582b603fed839c38e4cbff9c2e75755a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275f4cb21549999d953967572e1e59e7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156d58bbdf340156661fa25afaea6cf3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bd0764064f1918de71eba65cd34a2a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cb87ca32faa5a928fa9fcb2cb4f2ab663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50db5ada969401237be5d4f598b3aae664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab21940497f14307f21ae6e35395f764665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b1811d37b720fa523d7170bf46ffa4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5740fc436aab1786e74205b8dd81f077667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba939a00346d6a58e309944a55c509b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb80991ee22b06591399405a5c72549f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60e671eab18ec606a45315fcd70f34d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832b8d91a579e5eed1459aec6b7b9e99671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc20c69a2fdac49cba47704760c21e3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73f9ebf4b958f5e306d1bc551d48744673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6c289cc6e807c5dfb23e599d5c69a0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3006f5c56293986b58420f22ed09fcf675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359404b840f1008d56de0d21b83d1814676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac28c8a90d8e4ab64aa541706e7c7438677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08429b4a9b14df6694805eeae066527678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5062b730c2cc587513e95d40c2b70798679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322fe1b5fd0922a0d1a5c190e4a6588b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae17e3b66b62550d35ac7fc03a2c1bf681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6d420fcfa1865a72ecfd3392b550b8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59f4a8d55549b51e15bc7a248287ba9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445cc5c2cf3e7547267c73c3338f4a00684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd2569bec19895efcf27af39af78ecb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77886076d93993faa75b33ec47dd083b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14684c968b19a221cbdd890e1772314b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34f7abe4b44d613642f6d8d49a36a3f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14d0e3dd24fcf849942a8571f437cb6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543805b09460c5f89c4389d972b30c7a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2671396b13f99aebf5b91c575189640a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2f839c8a9baff4841449a28bb0bae4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5bc80e7500bcf8d8cbf513b965a6cb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e28f84158b9e7a7ee3fac962fe24cc5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7d685472e732853663417f7d4d971c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d26290e869d78bacfc85bccd6bb7889696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b79ce4fc1b5d17f78e66fa5cc52551697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f674f164ea6688f89e3136661c511afb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69e7a55720d3ff303090348f4efbeeb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c9b59d6f2627cfe341fcc0aafab105700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc66c5dca4eb8c02753b33dc9954fbb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd12ac56c6e6d1d06d6be769c59e823f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794a4dd48e6212608e7e4dd79eda66a4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122dff2eb008275e38f1012657511f74704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913912a0a41cff32ae729b8c3baf15b2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a39b6fb5ddb05c3e86f39bb006d7b6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5772ec06b2d63b29bad7dec0ca16dc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24baeb726a7ab55a8744e948dd49b03708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c7027927e24f15ae42231aa26ea363709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deddd1fc25af3e031dd09dcc2ff82987710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a4fa3b0dfcc5c3191cf1560c533556711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660af455cf08e910a4f0e9d6d9c1a1eb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1fa9e4089cbeed6e5ad9bb27e09ca9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b5c2ccdd74f844ae258a2387ca163e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23281213288061d9ae662656056f3717715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b94861fe4feff2e7a739846016e6fb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028bb606677c5d71b840b76c33c2b977717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c90ac109697dd644cc8897d9fe561d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008c603e6fdd67e04b3c60f8e38de9a4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621faa89959a6cffe09f901b41143929720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d8d07941a40d2b767a441341e9292d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6913da0b7db6dc08c37b0855063ac0ea722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980563731c2a03362e8f21c8d3688ae4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f1025ecfa66abac319ba7954dc0946724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4d0a0976b085d09172a799265e2a97725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d10ede69ae72ae8d0dba287a74d9bf2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a349ff4bb4fa21e9e06cde570aa43dc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8f16f314e35a30db8e0c75304dc56a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eef607029c6f63d69c388d326558dd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca884737dc599fcb5ca97e7b745e5351730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afbee566f9e9e848ffec18b2c51499e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae6b619627d42b6671f1c2c850a5755732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4195309c2171728794d902892c5086f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a662c8c49422da9957fc2aeba0ea6c8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1812b86d947b0e4f5d69deb66d0beb0f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b9e513549c55e28d63d9925081591e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a2eabaf12e9b8de8e6016afd25b968737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa92b0ff3ffe08ecb24f9196fd4f8c0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8c58760f313e5127a4ab9699e7af0f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeccd5cf603bbd9f113fd6985858086740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d5dabebbb1bc73b949af24062ccbc5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9715fd9df173568bb737ddee0857e66742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e4a8933072287c2eb382d70d5d637c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c99d45c70ad57dc2dc8238dd532884c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e4bca471f72cbe11d59e4e16473c4c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b24efafadd87ef0d1d45fde7bb85f7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24759fde1080e5b72877fd94edc05ceb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf4855c78efd9b1004ca3ece0a5de51748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52e2ba0298a5053119c4824ee4c8d8b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9193c5b11d1aa5e1c0ae1d677a4549750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e704c5f967a1f050e962169d1c6b05df751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e844d7ee2c1b4d349470b2aaa0ee8c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e91196011ae156b654fcd988b852b3c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cc1c20cb5392df0c9afd71ad0052af754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7699c3d88b1131ef08eba1cf9e909f94755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22c85a7a7037d04e9cefb56473f18ec756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8de004ecb8d786329e4f1adfa80ff85757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a617628fbf33b4371ef42c2cce5c7471758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c408f06352f7c51286a49c1e9915ca1759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766727609c5a99de1f1e3c949e23bd1e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ab902e796c9c25c3d4b68c219015fa761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef0e47d868f2f8fce774aceca02271c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61255b198e7c1cdada8cca372e49c277763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0903e918a97af6d0daba89194fa3ef6f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74be76bd948bf7cd7ad2ed0cffcc7397765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b89a279673ada1699d306ccf575ab7766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13983a6db60b74892ad5848d39f0cb5767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3cddc3f918435552ae466f35adc790768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edb6b8646592f1d521042c69d5041f6769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a818f291afa2db2569c07aaa3bafd5fd770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc3c195d1855543b24e457b8c3687be771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc9331405c7322e1488449a9f425fd0772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c07db6797d387968cc52c4039ff4ef6773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa86714e9d570137023d5ff3090a14a4774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004a955c8766b593e869c3ce402393d1775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effd6f8c535cde2ebd8587e670af5cec776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65260e71bf990d1e91bbc29c75fafd1777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29680889287b7305be79c42d1d6f343f778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8020013b8117828ac3e6bca7cdacfbbc779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74ef9bf1df5edc20536b2a5000055ca780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2324de4c6908ee4bd027480e091445e3781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a223d631a3d9bffaf6d8cc5c416618782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3bea5f97139ef58bf36d341304d688783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701cd8956534bbbac5372cd563b9dd6c784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c674b3283849daa24058665fcf39d41785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4248229eb3bf4b125b5783336778019f786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40b9c8f7aafd85665a0cb2ad15d1b48787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8747dbe50189bda59dc5d3cf44c5c946788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93b68ab11431130168228de07b3993c789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3719c8b6dee48a0808e67566fda35f790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ffe3efb014089f2048ac38323f6333791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59ebd7daea125a81bd351c18305d3c2792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae206cd86a25bc54d7469c88f7a348e793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a07ea439e3c7bc087b812b2cd61e44d794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73791f2d672c1ef524d6187fe31a43c3795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9616a7adb5e03dad3a49a36a92eba5796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371cb4d9fbdc598ceab491564c92d4b1797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df448f6ef6650a48d6dff508b1af239d798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4fa2d2f94561c6a89e26ab83ba881d799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a193d4ca5c286b0520b3271b94d7cd800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b84c12ef545130e3d699ec5c53312c6801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87231d428fdd812c9426232d38c5a482802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126615ce26bf474919d4fcc91c51bc25803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f60eda7a53594463109eae646b903f804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039931be414ccfdfb50086bda8c1d13b805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f9c733c44850745941cee6b5caf11a806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfe0bf48fbb8c5fae501e2d526151b7807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86b068ab823463aeeba5dcd21d43d44808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24b35bdf4e56e31d6fa722b282afe41809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b6788c70ad1e1ae0e865e6f9bb04d4810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ec614c9542d7cb44c6b9326462cbce811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bda2cff89f80b2a76dae8e8ed4303d7812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4c9f4f13f7844064caad7a8e53a1e3813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be5630d3c4d0a7d6dc26d6d7766995f814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f1e21209885d8fe70c4455fed6d5e3815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c1f8e81a596abd5c2daf3f09959723816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b8fee6efd19e4c33dec51c50daae92817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c74f05c088c02abdc02c180c8c43f0818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be53a5d1c239e96b049f3531dd2f308819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c829637fadfd62c346bf1539deec83e1820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3003e86e219903cd6df892420c1fbdd7821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55a65457234ea2d4b3aefdae7c3bcb5822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070408d1b8fa88a1252c258a45def4c9823.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb469ce3983bb6f2beb4925d31ea39e01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc4ad564ebc1ffddf25aeeb871ec6662.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31ac0f20fe3831c73ec157edebca1ed3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be5a35278f0fe222cf1167dd219774d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20348fb62777b87662d1a7842d3d85065.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efecfbbe9fd4d882ce996d00ff88aeb86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0634823ba61a2d1c06dc002d22424e77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3284b3e26463872d4bac7f1c8e887bf98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef97c640fa001e99d558223e92483b549.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6b44baf0dfa66939ce56b1b73630a210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4493f098b7e985a0341aec8661adbbe211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7501049a6a8d177bdefc720a593d00b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba45543f226c8744ea4bb2bef3e39a113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4561a1ec74cc0dc3b7f10a8f71d57ef714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d3d0d2f560ac016c5ad5430a16ab4515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2178b470ea4aba77a039179343012f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f7d30ebefc8693f1aa2074388f4bfe17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d725525e5e508d45c7ee71cac853d5818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328ab534ac0d52f276a7b9499f39247319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c1577c0a7e3d46ba3e76a2c281cff320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbb9ba13484d54682f86ac8ee9dc6e921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153f049d171ea3dfdc588ebc5416304222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf910085c4622e49e1578bec516dddca23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d349f51b2f51e13a03761f3a96c2bd4124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a0ad8b4a21404e92a887ebf0949f1325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051ae13b0b2f7c28108ec124553be37e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a5a9cda5ad03d8143ec45e12c2973027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a839f124e1fca4e77a0940e94f91bc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5b0187b51ebb0e391da39d1f2e54d329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113e48fab14b9ea9a985de4d9005531230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3122d31c67ab01f10f07a29708b2c51b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6979239ffda18fc2339fd2c49803898e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9696bbd501392310063a1d2ecfa8e7c833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6207269fa71c523091adbd1e52cfa0f134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb0edbf0ea57ef2109c01d94d747e8735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401a129be58eec1eca62dccfeea35ac436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9361daaf69e901fb51e4b6dc6b532f537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90fa780efabb9086d56d3f6bf158aca38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2dec5b48e85e2a5b7422acaf4c43ca39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1b696f06081bcf860771040108540740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d50d36abba8d94743ff12c9fd4d62b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e342d774fe6429e4a86dba5cf71ba24342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8461b62515f623557a930a110a703c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c46fa42f7cd8b48a230465907abda7744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59227a6ea780d295a547e78e65906f5445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a6968c7aa9bbdb98eaf0bb842bf24646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895f7fdf02d1cf3430c74592418969ce47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce761b84316110f69caac14d2a011db48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5f0481d85a608f1d414b2fde71987149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e76d9214ac6287664ccf64ef1b167f750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04d94bba0b4d707cbbc39c8617c83ef51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ceea6f5e20f8be7e023caf639b512852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f3a22527c4ec943f714d466ff9cb5353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc42c7dda4e7a4493f74402e3c871dd254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b373427fba511f5dd1a214682059b755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722a4175b6a37bfb489fd36c51e4731b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d91319178d799918a467783d5953d0957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b24cb021d13d8a469edf6cac762ede58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca01af7879e5c0ad641f9d9d77919f5a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3049750819d3049343023560a66c269660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a837062cb209028dddf18a9145b5407161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500107d2c13799faa907edd47b32189a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9641867fb1d9dd81197305c4fec06ac63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e801125e505bec8f9757045061be7da164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8509bdb9cff85a27b6dde60cc2fa3f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7748fcda571a0fc9fcae31affc80ae3566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6011ed9de9f7699b153c32e03dd8cbc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4da77c6e12863ae1d4b472c42b4914868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d8aaec5b1d0a11314c3ce0a18bd76a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3414c7e4f66967485acea8aa49dac1df70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d0d36d6c229d3fd296178b3bbe68fb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdda3b84bbf611856cc3b3e6f61b90ea72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6be9384b0ec7fce79d0e036ff72abf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be899ae38d2b59b0ccb7e5c595156c674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510aeed65dac3402be10b8a3d85296b375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4923bcffc9c897b221d990dda41fdea76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f982d62a563c899cfecca0349b20067d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab9891060c2b155fd087098a185a75878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0824d9a42ec716d1b2ce016e279b60a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefe4a0631e55463d201d17ec47c278c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d5068ef4577b6a16dda2912a5050db81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf56b3bdc61b36d44fb423ba8cdf19f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbed9b73edfdeab99b1be4b334be06d683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769d548298d25c09fb911dfaa905656e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf805ce21ceb9df6a3d3d0b6d88bae385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fba45217ed5fb2a00b907a31f9b128b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce7b133428912d624ea3d846d522e3187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450a33ad6297c9f5b89f4e16705e482188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54f18d44bdc1833943dad7f3ba8303f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c983d6e93eea3c7a88a5c07dae923d990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32813925e52081c34b876e70917e72c891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a3240ed69e3820940102d985b94ca292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21322a48438c2b9f893cdcd00ca20a8593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667e6402e5d39d188458902c70f4893694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28f94ad80e57bef7607117eaf79d65495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e85ac6d9aa11d2ef6a581d4131404696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a82289a2a065051abe72b12a25b184297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63412f32f36ecbe2cf5de32d7181638d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87b888cd757c942b2c2578a55e308f599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36f07a2c958e69c5e1be5184b1eb40c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee4f86cb4d6ef507d0c94fe43fe53ce101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50f746d4a4bc4b368a618b11eeca58f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219257dddf8effea49d33dd68169847a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206c10e5957cebc4bd841f697231f8b4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b1eb5fdf1c46ed61cfbcdcff59f09d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266cbfa9d77fec375fb32cb076feef09106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c34b15182f85414f7f0a49d729ff594107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46bde302740caddaeb362492e445db2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd7368760f5b9e6f51d7975f4c12f8f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1d47ceeaf48854c4e82aa8ca4899f3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239e7584b485234e37e315cf6f3f8f00111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eae2f5039a55638ee290ddcc855f8dd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb43950f158ce9c58dc4752e4495750113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18a84eccce456b72a97180032a4aa30114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963388cd8e8803aae65e1e74baeea6d6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3134755e8291ab88c3f4c049d5d159a9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c075ddda197339421485a5cd1ea4872117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c4057f12e9c4d807be003c5828854b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a76c55bcedd99f117a8b386cbebc810119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37498bf9a05cfb036e388367a0ff3e9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cda529bddfb921aa68abe58213e5122121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdcaea65a1e6d16d285954c268c7071122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b3934ca47b17c4612e85822a66b086123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38ed77da08842da7be4b774194bbcc4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c51bff27de6b24bb7b320096771911125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cde681054c00640a0690caeb985917126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec9a85b49aa29b2f66f0f8224f18b26127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e2f018ee874fe32622a73f44eab6de128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69a17271716fd9ef8a7c9b0f329cc64129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ae5b55f524ae2206792e9e337bc865130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115f055c5baa86a31bbf6e8d515730b3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573356b8da87c15a1374687fa9825f96132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299637e8893d4c49732b1809aed8099d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea50e1129383f98ff50f4afef87fcbf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3a79ee56b71a3e1f6f389638d10af2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3281366e32899c44ad35edcc6962b305136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff8495221c7a031590ac3a41d9fc037137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39485b03b471ab4f534ebc569821f3eb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7587c62f6cd1b2488e8cccd9b702ff3d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1934e64cf5a44ddd8c23bd92d613d217140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880437b78f5ea4127fab8b9ba0314100141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e888a62c64858b2615c6d6a068e68be2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4518f228dd4a67f96a035c217fae5e0a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6240a4abc1be5409a710b154d33fcff6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e8a6132a6d829ca9c2e07a363a34cf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5404b8b1ef28e786743f10ce3fbbe2aa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17356438171ee83e841bafc2f0913545147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41474e2ab46267bba9cae7a75a7f58fb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1405354a81baa6f16281adf0e925cb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0438ef6e2d31d9e45c325a214ce8943d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96e7f07b7e787be138c78d500f48148151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4048c8c71177a12e29c2c0e0a96060d2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39c0bcbaf6c97e7653c7e2587bfbd87153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb2b54f53ddbde291170aa8a0e7538d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aca1ca5cde83318a20b21a4ea5f6ec7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d816f16a455a25eb353290e24fe957156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6412162428cff96ec57eeae3a4558994157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d6e16eab41ac3db8e4fcbac2c2d7f7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1f1aad24d7aae48ce29eb4bc6104de159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b02395816e3e3d64b5eee51c735c6e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c79e08baa243d1e77c954482443f12161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd40a449ffb29ef8d3eded8feceff613162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42886523e001759782ab5a96af99cf4e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd602254dfaf284294664b123bb8fdc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872ae8fbfb079e21f254d1b7e67eadfe165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97e8d2bee0430bc6e9bbdacfe2ccee1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb6a2bb957f11512bdb581606cd377c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16381ac76a1ae3ef83300fd034067a46168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7306c7b21b587b40904f13f4a4de48d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cd320a928a16b2b34add2369080c8e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135dcc5d68a5a2938da8b4dd8f19f5fb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2f34853c977e7f90bfd1b6679b636f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c6f3fde949187e6981da898717a947173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61caa050f127d8a509d818a862442172174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60b3f05c2afbed978f39056f53ad9da175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872abda6cc37dbdd3dd62a7f6646e909176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9788739861da613be50e9defdd4750177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9a578268ef9120fba565578910276e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f94c2404c9e2844366fe1c7a1e1ac3b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1cc16c6360d71fc2ccb11fa5196ab2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64d9f6b03a307396f13c63504306d49181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdfdcf927dc9676686c1eaafb2ae89c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c69bd8ec3c29cef4682eead4ca6cb36183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9627c6b5a5c914680c7b88cb8004d83a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd54b51c2b1b7c0aa1b3aff1ae7073f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106a8f4cf5a8fe7cc65c1aa9d8c23c78186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbe61ba69dae555131bfa646058e237187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcb681c0125f9763ba352f5b939a3d6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ccf8e2ed56e95c86cae17a0313210d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615beed1fe4bbb3bd715f5e00726c7bf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72703c53dfbae773f2d43d0b09a779e5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d713cbad40dcf3eaeda70adec04c21192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0018e026fc6853b671512dbce3fde92b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68e66547d99ad976a850ae831c59d84194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea51ba33f9ae7472d72167bc983a769195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153c7c3bf4123cb6acb52ee1d817f25f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec3b1cf3108114692b7c49ac9f0eef5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4521c29b1d824b773a037f1fe443f6ef198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7818bfcb3247f33f37f5fc3600c9839c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6755c7f9d1dc25d273ab546d31cc00200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfd869438696f3b15ef3e987a6b5239201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c092e9fc0a9453f5892bea10849b98202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024345851515eb7bb18b0e985d4c0305203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966dac8b1cac8c2a83bc1ea75007a390204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43159e4515572514582cec1398edb5ea205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11c5458d95cd8aee605f344b10b292d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845cea07d502312135e306dab937ccbe207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273d385c53181c9a08f155fc255d2fc3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3a1c8996e71265bcde922d791b6fef209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ff3aa055a67aa073b2c5cfcf9436e4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6917c4b481007d5f33a6114e56b683211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f59b736e0235dab5e9482f01747bc7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e09a2a1abe2d276d6b6434f86b7fe4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3920e2997cec5835938bb41f962856f4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabf0066682ff01fd9797ea675746e3a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbbe616fd8d8f7bb8f56a3dde8d5a05216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec5eb707411ec81fba63f789d2b747e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032050e2758a1859ec8976d36f5ed3e6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2a7682f2755b2796f8094fd9fde06a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b3351a493a7598834931c5aa2685d8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510b1a84a7a8f095254b08f503a2ab90221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2db7f430d3515cb935ca7eb9d224f6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9322d0e493f16dc5468ad8ead058661b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db5d90726b531b7f78ea4b55f9ea523224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8173fdf38d99b9890a1bb902980531225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f840cee315af1334866d3d8154c78f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f5035e837a722d4c559792ee71625e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415832b2b732da4e2681e0ea912f4b32228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeadfdd54b928c0bde9dd85dd201363229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0b2ab256d6601bdbeb0cab4ab76d05230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1779a467842230d03ab9795349fa1f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd86cb786bde6e9a13d5657cae8fa80e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49de057e80751a7720b12c69b3a766f2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f2d4e66a86bb4a5b461746b2ca1c53234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b325356662cd08eb469244a13a19e585235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06133947f80a3e2da4f8fb2841056e8e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953a6caed2fbffed86d9f8e9947c65ad237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2f0e383fc9d4d0f71d61979e2daeb9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c57fa30a9449806c671fe3166f9d3a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c788528f524736c0d436f299d68e4cbf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92c29bbc81532b683f3cdb0a81dae52241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041efde09a0853f7c1a2b826d0095e6a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec259cd800a9dfd2f0397c48f9482849243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76696360e00ed10bc524ecb84ceba19e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3769f9c992dc754e67ea81c4a67a9c0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea3e11e7df7badc6e4853cf9d0357fd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed41ee4d7816693fa7b7b0444ed04ae3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b646220b7f66a2b1e2cacd7b67f9f027248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3fba6bb90d34100a69ba69cbf9aa80249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2535354f2f1ae75083b6c5ed3c85f7fb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5c7b152c3080ee83e153712fce2179251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b4229f1590e6303cc0831e643f6a8b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccbbf414064908ae886ee36e893e7f7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ab6e40cc188b9b058b5f595a5f0cde254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb7e5427186bc2f3f875c842a0d6936255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bf6544b591635a456ae80fb3c8df01256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af692b8c443ac39bb750dc604d5fee9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309a6f98487df7af557eeac922b0c467258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1b316f70a4685ebd3b3aa94c3b8c21259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873f6c1127851cbbb7ed8e37095f70a4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3665aace1f20375e0cd5351a077e1001261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9067e08db20ffd1cd971d8f337f244ae262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f6a1320a9b78a57218642e53f13970263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3053f7f23b39a97cf2a1036b8c8546e9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac56491094a598b4dcd741ffc4cfcd3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a38680d59b9491dd0d3a5636fb6721f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b75eb3a3ea5e8b7c15aa2cc16b6111267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275e257d6422e7ec9fa38568764dd8f8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8769b968a134aa88bc25fac8d7a46de8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0508cb759b19573260690212a1b4cc2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97522a125593971ab2922ebae83be19c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4097e43f8230778145713866a91167fb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb2ef18eafba6ed88e5894bc5bb2d40273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca442c2d0149d2db0e1e14f7d35a81e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7887f395303752610636d2ddccd8f6c8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7eaaa550a0eb36fb3faec7e89c888e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33a30f13df7821c311b24f6804ad849277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfbc67e901fde7f3ab12c14bd8c75c5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f73408482ae88a17d5f1356e8daaff5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3334a1d48bbfb3743c1b774e71678f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccfc120ef6c817a366c5029d2a0d035281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858dc9051037aff25c2ac5f69fac1815282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e224db39470679c46ee140d5a1ec91283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00957238ad97c1235992ed9a89b41df9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c897c7a1fa7f82a916906ec34458f0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d680a84900ed8336a71ce81698650600286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4113ae6e64905f1bb9184845a495c1bd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7f83f71ae3691d296a25f2e181f4b5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e4a71c82e693f8acb11e4d95c41b57289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b67cc8319b233cdc3353dadf81328c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e18ef2dbb0b8f600893b5bbdf6ab617291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5dd37c158b433501005e9e4a19f1a7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3827dba8a39cb3b2866e8c2b4e740c10293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9147d6668e038730dc3c33ed81d2796e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d279b0b139fa596e3075125e78142d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5188be76b9bd843faef16ce47f21f9d2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d43eeec280288a87816f0917a86b1fc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efa8a918344a5b7cd542948e0e74b3b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bcace3ee770a2cdbd50783c6f2b09d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a93ee754ae378e85c70ab007fe7642d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eee7ddeb9c5c290cc1d364af771ae84301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd44c2a2ac7a1359f0b733fa8ed794f4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614aab23146122af7bd3ac349a2894db303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d12a2213134a45b8f699e9b16717f2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a43cc8d8d82c6578161bc1f17e78ef305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2db130cfb5237a4daae9f74244f163306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afafc70718bf735d4da7b1f5f68ab4b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ca66b25f876022eb558f32677aa2d2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f71a2fb36e865d02e3ab7476012d488309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45256700ac2bfdbc74eb87a972840297310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aead8a4876eacd6df47afd1810bc9aee311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab63a9673db8d38f7839ea1dbf1340c0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5da5398974e1d75b4f271903569dd8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01260568ba73d0779120104bd38a4932314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520885383f84adcf21f6e1e0cf2f2b55315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c7d90f954950bca68c7e82e5fa9696316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158e5caecc57417efaace871ad02b98e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447b3fd82c663d568c4494df7a2d96e6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811b4588a9c32d277e229485f74a8529319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a026d3b2a4491541d3edfd998f5dc5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dbf7e8dd9e3350b125c1d5a9239c79321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30628103565e0cc0d0f624c8b2c5aa7d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d15fc3d0719f9ab995db59820153b0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1997077e1701c26f6498f1ae24b70af324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f08f423894597f86956f821c97fc94325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0693a3e8af7cd97e2422e5418731e2a3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c270816108bc2149a7c17a6e250464327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d2da76be250eda26f69d8047b03b64328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf00ccad440b2c626059aaccfc87923329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144e7a508067f2bb97d9897ca7a2d9d0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1150bf8626b415facd3a2835161d9d06331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9315c4083fb9ef8400c19578011e27b8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5285855a47faf1454feaad3db92aa942333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b99912aea210dd644b72ad29de4cf81334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367010232508523db9d71651279acea0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4be6b571b9bcfff038049af33dc447b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2530adef4e29036212d0d84373ae608f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3affca2fb8ee1b89fa916afce60297338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e39f1dd2048a4874ee710e5843540f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6a4b4f4c534ae6d2b4f5c5e81a27e4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b043cc6c90fb5656a4a290f20723ba341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2fc49a3f65c1376e823d4f0d0094cb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18e878017652dd840ba241f3574e755343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1587fc064b679bbbb9331a0d9d38daf9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abca7224302f7fac22879fbd44ab5f9b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba9743ffe98d79c80cbc3cb86b1dab1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196517da29793d0b8417b1637bbd2b07347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9780e557767cd28da1c787bda7d36238348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd32594d7036d1cdae0f8a09b7a34b21349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6a67ac33c2eb2cfd251c142da82abb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf6234fb3852dba53127195b2021333351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c47f9a618206b7861eed0f751c9503f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993a3f29f951716157eec17397400f39353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d497a27bbe88de9f2ca7e6feda2d3f4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3107ed6f6225af53aef005b3d8ab479a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1547d8e9af2eee7687cd316d7858c76d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec11cd83480105c89a5fdd4ba4fce013357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d0616499180b8c085317ee0169565b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a5b4e49468059d5b6673bbff2e54ad359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d72439430466a165d1c2c7aabf3659360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecfd1023a19e141e8ee56a6b94679c6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f82ef742c4718273ca6ef92dc3cb36362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df33e40ff0bae1d80aa10a12194c747363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c106e48dadb68d0388836af1d3c7f7cd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543a086c8ab4d66e93d4bc9a078ba156365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e818eb5bd099610ef314048674bc5a3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a121b733a90a6d3d91ee3d60c0a4d4d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed371507e4e09eeb305094ed966de17368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee05e50c3a5e8a55f6bbacaee0dbc16369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba79d4837b97196728609003b3d43b8a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5f677976e24181bf5d1167b80d237a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8660696cbd07516be2dc67e5c876d8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fc2f944182bc22452bb0084ae12f05373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307927404a913301b44a2e0a93cf4a50374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e21def584cd1b25a3a9de69a26430d4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f665cc3744ddcb1a76ddceb52781c1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedb82b6a003a89322bd70933e790b3a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612a517dd31b08b50ef6c5d1c3aee56f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb855679c14d1b865b8d3852d6c6a088379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c85a59f855df7ff985c296fa368c3a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461bb8da49e2b5dd2ca4dce5253e6914381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5734a6900f2cd3f99b77a14e6dfd40d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122cf50a7426f8f5b8202446411bf06b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c732866b70b30fe10deeaa67afb2ce94384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f08fdc63816d0cbbf60a4afcb08f4a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d455e75b5679f1da97c9e2644dc863386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ffbe2e745dbe08d5ad1d038d672c1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c67f3cd11dfc97953c1f85ee7c154f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0984f3765817c608166da594bf80718c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271c72735d0d24c071c7e7e67f843a44390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937ce1da26ea29935bc16db3c33bfde2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f149607affdf0f2cd459206b1bf78766392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b33bf398902a6a3fe8db75965786b8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8423696a0dade2b2ddc928b21649dc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06369214e4198395aebd29cb820d4618395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee398a024babd84f1bd3481669c94e9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f713dbf449fb897efc458c5699922b4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515938c7c80799b56e7ebcd6cd514735398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc67abf2362f73838baa5268683cd95399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf6c7564d39b5aff6d42de2aacbf25f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06c0e2272ba641f6385a6e6c1182cec401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5ca9637b7df31254546d15565fdeca402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02891eac8f53d27051e4580cb2ed89c8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbdaf312260a0e17c05d8e407f35370404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682e118f37140382407e7030e5442993405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581ed8f7dd6572f9cb6b447f5dc75bd3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7dd5516beccc63b1b1398592ae213d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fec479421c75f9edc6c54786079e34408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee1759fe08d7189d22b01c9022f81c2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b019700422eb2995f5244f47d9de9dc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef4875709d2799d95723035aecfc970411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371588de7617397b41d963a227f9c66c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fdb678796eaeddb0393b0c81e71cb8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efdf50d6a7ce3d93c599de1d909f819414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81996a35d921ca4925e4e9b5db5c5753415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2738e28f613f7bb07714982d08086691416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2847b7e4c1ad0753890eaefafe24d8b3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd993c2b5f794589121896bae2ec1fd0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1290f12609b41bb5423f270999fa060419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9009834bbf92037f817611e6180d4da420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fcbb4a3dc9288381c34fc08ea41e8b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf47bbcc1c909312796387b4e275f990422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87005cc10d3b4b106ef0ac6340e7aebc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879224a1a8aa53c406b6ac1474a010a9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e2fb37fe2016afeb09b702280400d3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfced480d50be4f19ebfe79e15ccec2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9e457778f5ef5b9766f06ded3cdf21427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9e4c3b5041cb8fd6c36bdc8a4f2604428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f38fb9383aac438573d745aa449a19429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c1420e4c5322d3e9ff816611691c55430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7aa5b87d16144adace21b8376c3a34431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b4c21c4951766b4c97e9d2d62674e2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bb2b9a9a89a196597bd646d4c17cca433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471b9800f987a0b58562b8562789d0d6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91f7ba70d3113d4707b7890c643d9df435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5e93b0855fd5a5b44864e47b09cdc3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552bc6ca7e9913bf7fc76a107acf1eeb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928e00f73b1105dcfed86447493fdb67438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad9fb39578bf4816b95b4a5fae1b3d3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c793a52fcf2e4611d879a220271f95440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f561bd5613d4f8e6e10051967fd59ca441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65905ba538788220007f89a4bb7b1b9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515ef9b393c728620a007bea0e25ed5b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd984b81ea2fe69a7c7c5e4fe28c7b0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e53a328ff2685cf5fac296d62e31b22445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12ef3867a55b6dafc42245958cdeb9c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff3e9371311784c20d062d237cb7a56447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb31404232f5386a0f1dfd3d6226c204448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70c8b72b8dcdb8056ac9085c2b2dd8b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f439c918d227e86b3d2771a3791f9f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65bd5b5ee719b6c260cd0df5e65229f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4f4e4827c79a7ae22f48eae1a6721f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4ebab9ce4e68df0263b17bb07209b4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cc9c2d337a5598a0e63062779dacc6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d37ad5cea2480d5135d44e74358e9e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd2b8325aba653aa5df727894b6d7df456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f11c31c45571a117b023d9d9ab39dd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1036f7876a5e7f5b01afba97ee54b6c8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1881efad3344291dd6007a5e83533431459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc724ea109caa9349ecbf68a33956e31460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1707c9bedec8e9776352aa1fa9205b65461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d1a61d6d51a64e27c6d2462e795c1e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af30eadaad1bc2468eee212542f1c0f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5215673222e34b2a16c6581b71a1239464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31892e5a45bf86bbbd75ceb1eb0adb19465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5afc34f2d44e64619009053045a6143466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f98349682988f51b8ac2bc8c1b8d10467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09be08c71c70b903f22b875588cea2c4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2db041f05da1823fe0cc8904aa78cd8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b72a5cd310be28ae87356e72de4455470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da21cb8b299d2294fc1cc45f77eca2c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56265b660340cc18ca3b031fc27236a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff3e9c12b6be4d83446b82e0bd204a9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c428b7f90cf702386d71d94e6f3a115474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3333555d27f4331e493a512347cf7b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb217b3fbc70f0e3a3b5325e4070439476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf542959b421ad6393e53306f16c214477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2f11e35fb427243795784f0c88c848478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0912251e1d2150a5387eb2fc718dbe1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae5dc8d357a2e9b19bd61729984072f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c097bc3043df239d38de92a12cf284481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf848f0bf853633e6f84a79551c7c28482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c67d437b98f370284b9b2cdd7f6dfd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226253510a94d8e7faa5430425229ea7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c29b4d16be8133e8644a8f35470fd0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0349c35727fc63325f697737d71825486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3626a9e8cdda8a21c767169d80a071fd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a96f5758c6224dd486dec6740e31b51488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d318ba6b7032e74200ffb926021d808489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27dad8752c30aec7c56ccff639e74bf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdac72eb3b32a3fc1dc4a829a2d99ea6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18304eb2028c3fda78f81f8d8a9a530492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6759aea8c9d60f72f323a1132800aca1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5882f01c93853f012766a939b299c8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1792f91a572f147c20e26355e90353c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab934175e3eef02f877ef9b6de1d9b13496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb00084379ca0d092430ca327b840e9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96c2d0f07725f4d5309cff757f77fa1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaf612ef1cde0ef04d2fce82fa149d1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01e0df5dc1dac38bdf134939f922e4a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a24173d780d14ddcccc9321515cd51501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e2ca2295554ca56cdb256c9ab6b7d6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7897b895c70c32454b799e4bb481f4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4a482c6eb7916f2a3d9b16ef6115f0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa3acdd7926af557d5d4983af5d9796505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f0c6807f0eb73f2151d5b21f9ed519506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be35af6877c97c5fd783de1e4bbb19b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d077d8575d364b9a9f7562f0a5579a4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b14f71e63cd64d6a4db54a1ffbc4e3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c43dd5826ed827cdcb6a1f19fddeca7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec6df4a3457eae3a9976ce768221303511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f062f8cec1a5291c1000247a6022db512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0859bf3376fbeba96755fb87ec3c385f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3cca7fec01d184d582495c57059536514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942ebc4b13b75bcb1fa886762252e406515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff002a5679a12bbcd9647dc7f042822516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b821113699cfbf00db3c861a2a0bec87517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3c0c9a3e6bfac8eaae1ba12bf636cc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f905c37964a0d701e1290d0c040fd4b6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fe1f701e08266e1993ad35c080c086520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184e653a762b9bb2d51660f26a2da3e3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c2e8ac4ba24c16b204ac67cf68e876522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77d6a40fafb8a79f42d028a92548678523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cae2151db7e899a3f701708a86a901524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31754ebc4615193471de1a195c64f21525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29fe42198a115cac04532147cf2bd17526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98d0d302bc18fc62cc452dbd5a440d0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08f52769484e8e72c98e1df16a58cb7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0370c16cb4bb3ffe18484072f6845735529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9457470493018a16a75bdfcfcb192165530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7524aee36d65aff2f884aa3e6bb8d3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953388cde49d26fc9dfe2a6625a2fc19532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451272bb54e4baab4fd2e43162d70df5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925251e39e5c48fc2003f7093ebd46bc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc05b4eae5e1297ca4c7d7cd8dfcb41535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9828e0d8c2d16a526120740e601622b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af461b40e98eff5fc1bc9b08c616f856537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858d62ef8b346e9ae1b94238666765bc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182fad552b039a30713f3ae5b6de3999539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305ad27753529545c329373f4165e349540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c117ddb47a2c53b149deb5e905fa5dab541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496bb6be063f8e2acc1edba54871ee89542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d1fb2130f9472a3038d99c34e2affd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2548a32d722005a8ebb4563777a15375544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b620d95a9c26a1ffb8ce8606473506545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c28a0563294c17c92e67167082d661a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31235ca05c0467b11e56978b5624108a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5acc4757363b5e9cafbee2752163e9e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7655afe3cd227e6b614dbf80d54258c4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4e626cb29ca26bcfc0419de272b5d3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ff4582f0c679574f7717d2dbedbc9d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0022efa66f8e4fafaa2322cb2f71c38b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cc49337c2c4d7c5d610783954aaf37553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0bd5088389c74c92ab7f800d6ed6ec554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1142a01eed947c8176c5a88c1ed25e7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c033d6e754b7109b64acbdef4536c80c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888c7240adb14152998ea59911985bd2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a725cab7530ead21bd574bc6462b8dc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528a3c228553ef9c55348516b3b3526c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18dba4d9e9b04900fd9a4473ecda4e1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d560cb66d6eec64b49315dbd14660d7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7593a3a400f6bce595d1e37137bedb83562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b06096adab1acd9b03821a228277fa563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfaff508e22ba1c6c9307c173fff5e2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17747a2e6b590c0a5e8746d2f8d07d93565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d057b5c400a7c614d8fe7634095fa2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978dc50b01461402e2faa173054aba69567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489166fdc2623c1360b00cd3de625b6a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecee4df59b81ac4d9d2b42f65d0eab5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55eeda0db76d769d66bf1b12195e117570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9e0d0fd625ad442a9661bcc20f124a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b379811ac55fd0844fb7a0c79b5fdb29572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90d30dddb1db9fa5991b02bf8a272e4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7495b9eb3f86788b153cbfe2521283ab574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b711a612b3a4bd994c6c7420bb72b1b7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc5709deb91ee4ad6e49f3085216a13576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaf72e30571136c90c9a55af045e668577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fc3050f2b017d4e72a10a66df7e5bd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357c518ccb8871ef76e075e807185964579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72590064e8f0a95989b4ab802a8087d2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98022a5a421c81b029e427756182a04581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441d386fecb7fbf104d22179c8f45f85582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97d1abff7e07a74708cb814652bbc19583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9365a0349c48711004da5d9b9bdbea584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada4e4c7ec2156f36867d19a874aaee1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e077313a3fc03090996c4be54278bb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c215c3c85f09aea588b46f8ef86d6a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec021b6521562b18c77590534bd79b5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba62deb8ea472a052da3033ef827ac2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3857e4b3302ffa848646784690b5e3f1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d7f3272b3218ada182edb8fab8f213591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a36df66a8520e94b33436cc4bff1923592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a911df6a2470cded658a541e30b15b02593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9363f403616bb27ff4041c31ff674d9a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7515c2f7818f3e2db9c46759ab3197cb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daae3a0db1610469e589b74439e55069596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6091c7d146b31d491ae280ee2d0a0f62597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daa8c80f61e623292c7f486d44c79df598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e688f54745b87302da3f1b2916c70599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb3e31f7c4280e870d84719b7ee1f7e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c09a3f2589dfda9467ee22461de76c8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f03902e2c2ce5535b2d47d922489c8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71217c711543dbda7a00632eed43c94603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc614603bd1e611056c2eca63744c280604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e3e99bd7aa916ba110634b04aca0ef605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b77c74a0c52b09898f9736bcde8da98606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57fecccd200abb3d8d77ac974b0ad0e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c05e3e2766acf75db52505607653c9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104bbce0d0a28b85caeae1706658bf12609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff50c565e95b47f24560d8f33d68d519610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04127ddec3ca7a55c618ce37c2f2586611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9052e4d15519164a812eb27cf4b7757a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387637e5d9221c0f0a285ad361990bf3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859a0354f68746d92b12fba3b46f2f70614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5f7e5f2d653e87afe387d4d6a67d0a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dd6501f4a5c9e8a18ce68447549fde616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753b676c34899963a4414eedaab846e4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd1eb8272a53040e6cd5f78fd351712618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91d2d542d2aead9e06a8765f9085078619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b809c0b9196336c9edfcee080be94d9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209e163f6fa78ff73c0ce60f58b3d24f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea48a6721b758f76ec26c9fc27eb132e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effa14fb7fd6f12580d07bfae4bfd41f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e62074d260d276dd5bb1de8a4a745c9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5a9ccd80580f0d856f02b4f0d0b47e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7553fcdd5c147b28f127a862b8f2e81c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8444262e28ac1ea5ae8af6373c0dac76627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7ceacc02a78d1aedd0b3d651eab0f7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300d41c380640a13f4e0a493ea5231d8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51b0b29f7eb5b14a45df3d45c6884f3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2fc3be5f8721ca603a590a93e2acd0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d634ed6f8efbe88817ba6d86c4b0ca1e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e5224e31ff59d047c2fc0c799a71e8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1964219e7dd2e072afde3cf0dcb8696634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d193566b8f117f531adc21e9482fc130635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee6ef7548f16a863f372c4b51b8066d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4849ed0cfe14b910ce28463cf4872f4c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970ee05755340d0b6cecfc5417f3541b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad2fb1e3b6bb686135e98ab9cd267c6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19afadb36c26bbb77a7e9c2e8ac1af32640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5104968efc9a0c602a1ae57d34c3b153641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e518d87369361f560ba3aa098e124f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2c0e345f0d0fb95edb08d10c5862f9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959c68d45e4a3df3e9a76e7a4ee5da9a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fb199bcba34da069c9079f210958d0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ed8114c9433d5500397d852aa05ab5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4802a606225312a0643f6c7b1b9485f9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1fd517fafda828de78093dc779fc10648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9965bbdff7b1d3a8cfaca4337815030c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdbc16e2d65cb681b0006b5fb09fabe650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067cd57992c7432ac995adf06c1479d0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e9614aa0498849b33f4c26904197db652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ff0bff28f4cbd850ca3dc0f3d3f2f6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315d3d22ea13b296690c8baa1c683f75654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222e0f9b0e544bed284c0933378ebbef655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6242a9822fa6adcdcda2c445088a8ce2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab725d6bfdb36eaefdc9cbe85de59b3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b29f783788aa85a09c160c61f0cbf0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c284e0c06cad65db183d2cd840cfee6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639702f1700fba415111375d5c308333660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08e9a1baccbbaec811972fd4384bced661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cbbc914939f9c09a2da098a39c3282662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a1d25f10e8e8fd5d4961120ef53ff5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae65235fda6656d0c13579c3d785d4c5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249fcdc775e9233ccb22c29fcf34ab47665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc6edf8e0a2d23c766ec132f8310f3a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52591930a1332de9056e0c06c6823081667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a7861b317d7da9d4884d8b96de368b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1b274a690159075727365cb2ad29b3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226d042e50ea7f49a370182a1fc7669b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c2fea731aa41788be0e4eb41c51499671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9031a8dd541b0b3ba4e42f179d27d9d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b88873ad16149cdbb4c20c7d487f86673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebb49aef0522b4b2541864f642dddd2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959031d30b579fff49ee220ab9743304675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820de9712bc66123bf2668133803722e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6675ab24fde73a2a22811322c48b0ade677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650288208a0abb6fead771d8e97233cb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d3338171c17ee02e63ac8555336e43679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5922ab7e887ee976ac7d1a373582d228680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0942ab7d599c59e3e7e4fb1c390c87c6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af15477ab002e2160bb120147b9c89f2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a2cf41d408c64fd1952cef3eefcad9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea3553316c2cdd277daf0f8f5aa0257684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa5452fa1ce863959b3fa232caeb735685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3220f779b49666a0191db1683043c1af686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4e7d921d9f76046d1f9f98ca215cfd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235ee502de2090f340df89b4d3f91fb9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8357f23e0edf29b1af4263d2455479689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97c4808ba643c7c812396a725313362690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b0a1d9a02e3c7bcbc247545ea5ec10691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73fe80e6d63a8398819e5e456db6b19692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66810ee13821f4f9c666b9e77392423b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd972d4ac266d6841983d7f696765e1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fd7726dafe16d002a0ee07d6892c53695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223ad96e008f21fb479cd7b30999fd53696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6ddba9ff9d301ad3a3b82cb55c12d1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352c46289051f2e753335a472c2280e1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a51547be0e5a23f40332a76c5e4dfc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e1c62c69e541e2b4d5b6b2e1e6eba5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef17995f0dcda39e1873d572f5d65a73701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23810da1ce09c718ed9f09d082653b2b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5faab8a72a7c685518442161dbd402703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c2dc53f6fa4adb557bdf22873ad1d7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cff02b6f5bea2a24e3c8738cbcabf27705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bfd1de146d058681c59093b3026a8e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c385273bb62de43016b2ce49e8bd9648707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca3132507727fa415313715f8b9606e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f79faefddf23eced572ab4fbfa63de9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661a7db18c20fefe4156bde70d7578de710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e0a9bfda24cc28dead2e184439abe1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd7507828fb7a51743c68c89c26a79a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f14256da1bb5d2c3383fb5f99f100713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d41f8254c64f2028e547a1b011df4c5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5542eb1909689e309d3b4ccabd45ebba715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f113dc3067fd8bfcbb4339a1c7b8f9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599e6e87faf5cd6f02eb2acf33cec311717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c739dd7fc3394d06430acd16330d994718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b0d63b9116811de4838adf25a9fd89719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d04dfc9f5aff9dfc9881f1b893e638720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf005309ce57115c7e135bdeee0d906721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d78c8b6b962739af38bfdd0813e3782722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1052acca3796ede688e1db507869b8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3306fbc32f1fd47e4635cae658f79b4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8579192dfacaefbce1eefe88063478b7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2702c33ebd8713e65b93e5f9054e95f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbfcc51deeee02d05a035a649b74748727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b143805c89848bfc61238214465faed728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2808b62188f37bccc6ddb221843009729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226f493551af93a348edeaf4bceba441730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d6293ccd4d35b8c766f866a87a6ccf731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725393356e13497e403f5287db47f273732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60c4e7c39d72fb0eeea0769b869d935733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c48ddb864185600a402dd6c33bd44b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d0d0021d8d4af94e2c65e07c3fc6a2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181eac9fec6e02125e22449c60c3cc8a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2ba6b281a5a5bbfe2e6b02df60d5f0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0811cfff5f7e66ced0bce065c80cd0b1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7435b4d0f531130e621cbcf1ff4e8c7b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82de4be40cb95fe6117cb0e95140e974740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b5f1ba0ba22bb4fed8b70bf5db2963741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a0ee86a980a9440a23a49590bd3414742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d1234edb4716668e8430dac36fe9ae743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591c95e21089f071373a626e3cae0ae0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64af0cce523c5ae36e8cd7dca5bfc292745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5490f6eb6944ba9379b68317de3f3462746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cb577005226925055a4c9f3b8e4bef747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5249c5bc1f4a5e98994a0047719066aa748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcdd2e9f4d9c43f4a9f9bd998aa366b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac4bbc1a967ae846e90cde8dcd7a59a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345985660535a17b907dcf970528c2c8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a09a5ea1c6a4ac815b71e7c1c1121f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0ab9328c0bfe2a89392ed5a9b2c675753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c42c90bbd02291c0ce77e0b655e8e5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6ba9f04caa7bb8e28a60d392f94193755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52756687ca1cc1ccbf2d3e5f1fb851d6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c95e881bbc715e7f52512ee577b500757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b5ae4c128489cc4d3a4058b57366b3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7391c10ebe53cb461afdfc898f6156c2759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2ea53c51ddb65745bc6520683e3edf760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe17d986673768fea3543f462ea1d4f761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c53477d4678d3192469694b9bcd94b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f7046844cfb0e186d398752060a039763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6421aab5ad2ec2ea13e490040a4f5f92764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e7abf3600c0b69169ee94c00e7f217765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a0b7dd34e4d03d3bb49215b7f8b604766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9469e040c94ea699a4386c246d5e0ae3767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5866,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6166,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12341,651 +12086,651 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>153</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13156,51 +12901,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24401,1641 +24146,1641 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26786,1730 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1678 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28776,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J414"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29352,9831 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.09</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>249</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>203</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13246</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>3.47</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13248</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>9.050000000000001</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13258</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>464</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13297</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13314</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>7.58</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
+      <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13325</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.66</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13571</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>1.51</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13582</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.79</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13598</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>2.41</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13602</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>18.77</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13622</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.33</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13643</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13644</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13661</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13670</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.32</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13672</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>10.22</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13675</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>6.25</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13682</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.86</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13686</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.09</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13689</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.61</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13692</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>2.58</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13708</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.75</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13715</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.43</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13718</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.33</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13721</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.42</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13739</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.26</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13740</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>17.83</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13755</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>5.6</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13756</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.22</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13767</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.14</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13768</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.94</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13779</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.45</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13786</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>3.17</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13793</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>4.04</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13796</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>10.33</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13810</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>3.46</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13813</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.49</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13816</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>8.34</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13818</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.07</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13820</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>3.71</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13825</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>6.33</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13827</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>8.390000000000001</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13833</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>2.54</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13838</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>17.24</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13845</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>5.03</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13848</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>9.460000000000001</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13853</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>3.32</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13866</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.45</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13878</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.7</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13877</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>608</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>3.19</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13885</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.18</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13895</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.7</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13896</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>249</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>3.26</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13902</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.56</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13906</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.61</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13908</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>13.18</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13909</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>4.02</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13910</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>9.050000000000001</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13903</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>12.61</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13923</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.99</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13927</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>11.12</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13930</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.28</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13933</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>2.55</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13934</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>9.789999999999999</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13936</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>3.32</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13937</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>2.16</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13941</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>12.41</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13942</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.93</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13950</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>3.84</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13954</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>10.88</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13962</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>17.44</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13972</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>8.41</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13978</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>6.24</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13980</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>11.76</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13985</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.81</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13989</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.47</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13990</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.44</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13992</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.17</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13993</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.34</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13996</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>8.09</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13997</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>9.140000000000001</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13998</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.48</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13999</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22003</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.89</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22005</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.65</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22006</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.56</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22007</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.11</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22012</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>10.4</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22020</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>8.32</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22021</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.61</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22031</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>12.82</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22033</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>1.25</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22034</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>2.99</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22035</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.22</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22038</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22041</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.17</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22043</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.45</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22044</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.64</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22045</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22046</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.57</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22048</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.12</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22049</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.67</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22050</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.78</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>471</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22054</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>3.01</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22060</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22061</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>3.28</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22064</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22067</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>7.06</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22068</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22071</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>20.89</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22072</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>8.890000000000001</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22073</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>13.12</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22070</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>5.56</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22075</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>14.32</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22074</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.45</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22079</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.69</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>836</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>837</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>836</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22082</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>838</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.75</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>836</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>840</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>841</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>842</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>840</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>841</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22083</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>843</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.82</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22084</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>11.86</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>848</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>849</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22086</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>851</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>853</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>855</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...10 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22087</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
+        <v>854</v>
+      </c>
+      <c r="E286" s="0" t="s">
+        <v>855</v>
+      </c>
+      <c r="F286" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G286" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I286" s="0">
+        <v>11.36</v>
+      </c>
+      <c r="J286" s="0" t="s">
         <v>856</v>
-      </c>
-[...13 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22088</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2.59</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22090</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22091</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>7.28</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22094</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.25</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22098</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.94</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22099</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>4.37</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22100</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.279999999999999</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22095</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>8.960000000000001</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22097</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>7.71</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22101</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.67</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22110</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>6.7</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22119</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>4.45</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22121</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.21</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22124</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>7.22</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22122</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>3.68</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22123</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
-      <c r="F302" s="0"/>
+      <c r="F302" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.61</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22129</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>14.83</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22130</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>15.08</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22131</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>11.82</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22132</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>8.35</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22133</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.3</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22134</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>9.039999999999999</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22136</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>7.35</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22137</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.36</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22138</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>11.82</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22144</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>3.94</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22145</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.06</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22152</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>25.67</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22153</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.51</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22155</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22156</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>12.12</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22158</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.81</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22165</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.23</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22166</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...7 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22167</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.26</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22168</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.98</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12896</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12906</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>1.75</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12945</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F325" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>2.31</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>12970</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17049</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
+      <c r="F327" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G327" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I327" s="0">
+        <v>29.17</v>
+      </c>
+      <c r="J327" s="0" t="s">
         <v>979</v>
-      </c>
-[...10 lines deleted...]
-        <v>980</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18018</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>17.23</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>25713</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>6.17</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18167</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>7.84</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18161</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18221</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
-      </c>
-[...1 lines deleted...]
-        <v>994</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>15.2</v>
+        <v>33.16</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>995</v>
+        <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18226</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17087</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>4.43</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17100</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.89</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17109</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.75</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17247</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17533</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17590</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>8.619999999999999</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17605</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>642</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17606</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>642</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>40.47</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17629</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>2.96</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>15.13</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18270</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>45.75</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18305</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>14.02</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12930</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>23.92</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18245</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.56</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17291</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>25.06</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17335</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>56.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17377</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>20.82</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17378</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>29.17</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17382</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>24.64</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17490</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>22.56</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17491</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17526</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>26.6</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17505</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>33.16</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17506</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>39.52</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17565</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.68</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17628</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>21.04</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12384</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.28</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12500</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>18.46</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12553</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
-[...1 lines deleted...]
-      <c r="F367" s="0"/>
+        <v>1094</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.73</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12621</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.92</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12705</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12826</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.66</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12831</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.16</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12832</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>3.92</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
+      <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17007</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
-[...1 lines deleted...]
-      <c r="F373" s="0"/>
+        <v>1113</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>1.98</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17011</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.69</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17988</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>5.36</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18014</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.83</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18017</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
-[...1 lines deleted...]
-      <c r="F377" s="0"/>
+        <v>1125</v>
+      </c>
+      <c r="F377" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.49</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18057</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>19.98</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18061</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>4.77</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18102</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1139</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>29.59</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1140</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18164</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>33.8</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18194</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>11.26</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17250</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>17.65</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17251</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>47.29</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17252</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>2.56</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...697 lines deleted...]
-        <v>1238</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>