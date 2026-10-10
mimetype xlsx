--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0876d102bf669120bbd359424a12d5d91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d421430b8e1a13c66d84139140453f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4ca58dc6802398779fc5ae129fe9d93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e1cdd8c36ef89ef692e411da31a5564.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9870f2fd2911bb91db066da81d59e8385.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3239f2f264c8dee70a53cf2cea582b36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fe704938382854127ac992705062a77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256250bf2e4eb7a6fafb21be7df6626d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7447688973d64578cadfef01d05caa0b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cfd7d3e90271f6de59fef699d00cc710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7295406b4fa4dff0c5d8e570b0e438b511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a764033df125ed010c36a0689b41f4d312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071f976fa09aaf49c5a3a819ae8d00d813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562c5effa470eb6921d684ecacf3514c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8569571292e7fd0b80f68c58b8e07af15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222010452c76f742283fb9e8151d015116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6f990b55f058358fa2b3d4796896c817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba8efaa5b3ea6bee70b9f52e9ddfefd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b5f1c2f0069f3ae5d04ef5c2b4539d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a333bc73c53904460ed65fa490b1d48020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fdb8d154cc78248d9a0cfd4e24ada021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41499618e14fa5456da76e9928a377dd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b6055f7bb00d623d173d7ebf22ccc923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c44b8f8a83d04899ce1b03cc643c09924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67493e9871c76b2da497b16f13e378c025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6a245e2f6f0c87099715179b0af01926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c156122b437e12094a265e3e8ed71ac27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a40850e467a8aeee04424b67ba29e628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb86a15bb1260d3ae19fbdbf94d62d329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54a7db5bff90da4995b3825f9f7c12c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c0b82470294a2ef9c3b73dc450c84f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbda97cafdabeed19964dd1d6e5a67032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ca7e3ce0eb51b5626d627d8e0053e633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6884e3c586c16af3599d1fac82119834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3c724063091ee6a622b84db5445f2435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907b2d4dae8a14dd66d8b3665e0e097236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb08bf6e21f9bd26c6c66d279039046437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7205a4287ff8d8fd5bc641819084964638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f12362e1a194e3b491719f543f6e05339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0680708277365ddb18986ee8fb3319eb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f676e87b725cc1113d76b56495fb134a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e2160e26824f1421e14db6d05fdc4442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4598d457ef58d56c39710a1c4963473a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a42d48d32e2512dd9deebfe162dbdd944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368d31e429fd4f80e546af43f775330045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d24902fd40a527271b69a04a80fba3846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e0cab800b33ebb60907731ef905fb847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81797b965178739b7450c74c8c63bad48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175a710c4209d59ff81497ee826bc3d649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b96d3d127b2d866d56a3ae55c59064e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2f87d6bc8a5ee9c39fd3b25360b9de51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3642a66078e794b3c4caa11d7a9d5dd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3396fc3d33afb5ed9958e62096cd2a0753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba2e899a36f19bc112d0222a3bfafbc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedd281d634b84e92bac600225abead055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2e69b54c8910be0334e1c01c74fffe56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009f192e461748342f67d31b47f76e5a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed04aa62c0313eadb5091cce14bbbbf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f936bff1de79b88edd66e83129cf25b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fc4fa2a4eeed2dc29e748d2a69f1fb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1f6396fdab3a6b8efeb9d12485845561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5ad11685db79422b0ad5a5a80417f362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304e1b08b8a30f7ebf2c48fdfc92b9a863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1929b53513e634656a6d830207901764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58f75ecfe2dc6a582e546d0d909a02765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ba47af3a8e05a4e8ff6b24984dc8ac66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da98dd7b1f426b373a42b3ae5c36bace67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d36ce6007e8e50d7c1868ff242b08668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76760e28f68876746ef74f7ee2bbdc3c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0678d040e11c65bfda3583670d9ff4570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879924114862534d6d777d879ef8f77b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f1cefd8394a5210b6102696af83f0d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42744e18c45d0ef6892926c3a9b7075c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01bb6d6f3cc775241f118221954518074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ff2cbbd22fa503fc70d8fadec2d1f575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0281d36040cbe68f7faa5125a7fae67976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6241ddd5df710e6df12e8b1e25dc530e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81180ec2e8a0233d5ae892b022f4d4b478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f90e37d0b138df3db2afd9a4ad29da79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a48d22976ec7ddaf2401f03a26352f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce6a94f6e9d30caf66de89cbe1361bd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b13d796bb6b05563b802c5dc2171d8482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39a57e10b9299bfae357e0848ea8b2b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5973d8d7bfe6a1df63c46c2738edf20d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5eee2dd2a5fcf0078982cdbb0f399f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aaff01b8c195ef63abeb066b3dc79486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4484cc1018086ffa01a5e9bf49ef2c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1234977aa0135daea400b002ad5a653788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec596b54aae04f42e09b0c728dc74a689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a0a9398af8d2a462eee97b98ee25a890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0d98c1202a69a6195c05f412ef555091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0234d200c0919bd61ffe2abab4ae80be92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b0aeaedc6c399f912d0dc46a0a747f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fcb8ef44de681b0f599536c0e8cc9994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31afbd3287291f84f5875802c1e822e895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88976e10cc8e2b4760db3834a8efde796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bef2ad7b33a6bb3090bb572780ad37097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5fe1706da6e293d0577fd2707dc6d298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e587944f8efb3f5ad0ec21ab411b58d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5cb20662662e448a13a5583c18fa3e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90221c9b03b6034f7765d2b8028fe044101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0d0a6c62644b2fd653b6644f004325102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d4e6e430ea242975238aac452211cc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95168b2d2405ad74ed5aab5385789cf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c2b62ba4455037873a1b45c1716575105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692c8459e9828de3c33cdb771cea3f4d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d229ad8dc347b18db23289a347ac61107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d911ba4cd304c71b00c34ff4d4096e6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778493adbc61996d1a6fed2bbea7251e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf0b938c8c4c0ad9581d1a9424d3616110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e90952f7134cb3d887c26ac37c1923111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7450d75f4e0961afec46fd7007cc1d0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f574e50ea2300ebdd2ed1309ec35ea64113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d979b8e7093ea1f3b29a1194ef2e5aa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4005156f9218b81d58b76181ba2ac2a0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7bf864fdfe5f19c5292b807b46eb37116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb33e8ed283c53d98e345de0448f3bcf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa5963e0b1c2b6aa0aef114314c9dbe118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26face716cb6a78f123fe47a822411de119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4050a4040fc751c8d1bfcf23462083120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1541a14a61b23fc40215f800c19ccd4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a043b4d77add7b887134d4ae425ff7a6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a58198906cfa6b8e37a96557247d35123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6704d431198ba26919ae8fdfe43f0e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85ea72ff60b67b40d31051b85acaf4c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1199463dc7a1da2c7971227243b514126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84901a548f748759eb7c538a0663d877127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a5950d7efe9a05e25a188674800f79128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecca2542dc2660d6ad97162802f6a47d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88f4523e59c345192ac6bff8bd9f91d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db16a3d69801893ae124ff5d8b8bd730131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee1fe9cbcbffbd6be50711b5c416918132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89be7b968a87363dc0b3d079a085ee85133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8039d2833e291395413663f27c0c78c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5627dfc60addbad016725890d1726113135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d92efe6353503b09a8f4322ade6300136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c0ed508d7d41f7df866556e5382001137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1687363f70c92846d63f8a6f79bfce18138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e12767fbab6f037739c024934b3e524139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0647deaec54e1d4b96cdcdbd50c5a376140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428f0cc79cc7e5a1e1c544887d2b03b6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8b6d058fe755af049de5bdfe15c738142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ff97218526329bdd725508e7e69691143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43929cbed9431bb07bc24c60089e755d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fde13f73418d99023554599366797c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bc6b92f8206316877eabdb66dad5db146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3af10066c917b585485e5b8bd6f7710147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f68776b18f8d3cbced5b0401c666e24148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971b91aead846ddfc0a19f6eb01cfb8b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea32e805af1425e45f3c77292910d3a8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163c1a471db7f1a8d5927088f4c9a308151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740740950632e7b9f0b62b7afeb22f02152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81bc324eec51b6c78c1fb311077cbb1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a4d4113cebf435bde4d6bc5a9c297f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274dc854b85ff0138c8d50fa6a88b791155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33986cd593a7122325343c8547747efe156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0928acda84a086e47058f57ea383e09b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e318919ab00d01d5d2e80dd23069d51158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03dd72bdd8873ee533d85c06f390270159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0b68aabd857269aba4a4912f1f5551160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915d96870820f02c886725ba7d9c0cca161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77beb323bf9c5747674e6580c5020301162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c640588b3f2bb6911d3080e2f9aca5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994efea2abddd14cfafbb7c2691c682d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c7a92c5c2f89de31867aa319e76685165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfa852eb116e549b50c7d90ec689ffe166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38768b58e631acbad34cb4dd8b2e5311167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc00460ed0495a098df62701e3a4ef44168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d989c0f28fc24e17bf29030a881e3b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8310ac5860f53f4394e03148ddd379ce170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987e66cebd70b5a071625652d95f072b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb104127cd268bd8e5072d54822f3a7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe9ce61dc7aa7372a36d4ddc25a92ae173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7b05a7c840e3699b8beda329453eab174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79b5b03b850e3be513a7b36ef818159175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c1e8f87c3cb96b9041cc8d91a5bb82176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0972db03051b89f20b2578832bb0f767177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8585225fbb29285643e29e5a26b92d1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e77ef6a4128a10e7cda16f75d7848d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc5b96fb214bc87f8f32dc14c51dd3c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509c2d11571590d0afafb15e27f886fe181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1fe302bd72ae5754839e6c766cdebe182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0214a06fca8915fd17dcb0c461cffb49183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e5d7823f73d90c0260dfe92aa4da4b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072fe90f768e492bc810fcce2b55a001185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0655c851e06a91d545dabb5b98632970186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d3c23d2a55b0540f4eae94ad9e047e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e78ca5b5c2889d5c77c1a4ca8ca9fcb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043c600e77ee56e1800c9627a20097c6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a2ccdf6ea3e502a227b0808c92e95b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68af0daadce1c66e3da3d86223ca7c6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720bd67d7459f694c3e185c20287af36192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaabef7c0b06c7e9e808b45fb9da437193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857e6accc061dfea67e784b1b39ca6bd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f399909bde89cc33a0eab9991c520e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76d957e24861e47a91d81383d1a0ea5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4e1a8ea1691cd94220c7d1b3d69533197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61f9ee263ec04d94506e8de66df9b4b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fa6ceacbfbbb5f0360b7ab638b28f4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40892f6346dadd9dc7bbec7a7bb845ff200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11ed46b9e097b2e984501d0f464bc83201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7cee3321d9a3beefa8b62d8818d283202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798bcb5c0de88f1319efbdecd30648f3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09f51f59f1ea593d215d3f4159741a2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5e996d1e3aba52e3071aa3b6dfb53c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309979c25743717fe1d78b2003b24288206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138d48788a613256b1b1ee7b04a866a6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ade7a4bdc89685e8bd933112eb1bc72208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60591b43af3704266ef38c43f9acae5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a94cf23b28b81c91cf7a56d341862b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a8e34454c249b532e92006ae02c3d1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03bd517d1fc9d1be08513eb48f8e745212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf33f37d9b5d7aaeccfb0ec68a3c44dc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00b6f86447a675e2e9c019ac66b0c45214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49073bebcee9190a3287eab0df7c16b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9084960886818eac8075f6ad01838f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c03a30b908423ef022a089415d0731217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53063e4d2d7053d36696b10ba22f4d55218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d2c80ef7b466a36c2f502399242443219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6a08d9001f5ca3d3d8417a7ef57036220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf38377f25bd597e3fc52624b828a6e3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819114ece3b9cfdec38224b110d94c89222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935dbacfac86f14f4cf61d75477f96f5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63fe9ed3b768a8dc165a3bb39a45971224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b706ecf01415bccf6892493932dada6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a3339bcf7db22932118a68cf9004c7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35b49fbbe7f61011571f271ab9187d0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96660654788094606d6c6b1f875f369d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8363fedce551dcf2b53c1813616831229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21676a2d830592477da81e54877e339230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0affc5c1807dc206577ef8f432256694231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533918a95c4db46a0a6616a032453566232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c97e757e0f557157c1d488402ba826a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a085233331d421d343049f2834e4ba09234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c92bd856e011f87950abeb54eb45e9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d7d6fca1e3b09571d7e570b8007dcf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6211636537595931207409bbb5ed36fc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1051ec57ccb7b64ab8c6ac59e728a9a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1808c39ff3ea6fa2d468a9594fdbbefd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d75506e38cf9802926e8061eb29af5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dc99399f0cb662dccc43d43fae88c4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca28c890cb29ff1ad788bb99bbcc2db242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a1b08c54c0fab5bb5598faf6255d32243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3a74ed4a50fd835434b592021459cd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1269f3597de128e11b73959e5a02fd6f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c7f92c3e902ceeef11e50c388dfd5e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b10c4202861bd8ecf5668d9816a808b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2bdd1e971e76a66cfb291d5f114b6f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e0c9abfa1c9fa537efe9576bb96fd2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb0b1d81c2e26c6a56c953260e8aa1a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f74ca02ac095c229ea9f7de16c0416d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804d96030dc6796b2d579da99c87f534252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94351c2ab9c757c3f5279b45f233e961253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e128a4021967e91d241bf8b4e908ea254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c874fd86fa583164a7e5e921f39e9657255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f8ef90a353297297613f5f030d89f8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db04a763727625bd507c2457f10f2b4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c913072d457c9af57ccc89f68de2425c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816b4dd3e4f93f457a418c21774d9b31259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcc1f0e3ce58cb54a42dbabb695f009260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43997e9ff8f3698361c2a3173bb55f99261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd54cba93b80fbe11710619c3f7c41e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d9cb35c37c9b85f3d34f887f91d3d6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d2c48a40a1973a8cf3c96bcb9c1c5d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e87e730551a2494dfba694d3517291265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe29de176583b7768bb8c8b5cb77c5a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3f3c4662c2e63b4585aceb8f7d346b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad803d0a972661808c31443aa12dc5e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d6116dfd84b837f3e6c34bbdb156ab269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea66c8b9ad1fb6bc67bbc1b8224bddd2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96267b8f29b22b7bc89ccd435571ebe4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812efbb8babd366343da4c649a9d3da7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6904e2afb4063636dab2e93c16484cf4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a174802d91ff5c7af558490adaba62274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9e833e251c8d3a9664a05324af95a5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdb86e16dadc1c73e6ce87dcddec90c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46a57591c4c53f1ed057b2593d40ffb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dfe06394e0030abbf879bc2a79d810278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f030d755e8b8ca1086df7027a993c9e9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3795fcb700e51f012e454c894c64c8b7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d607bd79739eb4335fbea89de1fe0956281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343fadb67d6fbbaa6f6addcd5502195d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e0999af4f7ad6cf85d48d89be3b08283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64eb8766d232e753fe8aeee9950d7e1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33854826638490323cb05823efbca294285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b600c56d062297296a7333f9bec704f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1550df6df658e2280a6ab3cd761d9606287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbff840da1e0c1203b999b8a655259ca288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accc86e8524219bf2d73e05a6a06cd6b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd98e869d535c7210fcf9d75c7fbd04290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cabd2b3dd77f25e985ace3ef25e773b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5f04a0261f2bcc08cdb74a3a8766a7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c5cf9eebe74ecedb08d20ec5aa84cd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ce8241643c8f255348b5d9199bbc14294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca787967127e818b4adad89b57a4dde4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c500eb15b578f9280373b40c3091e1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66fdf7245dd4627c18725e42aa7b8b6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e25b140b2e03c5c84a334032c696313298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76389ee8f47b6bae2f76cba00e8850d6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a997509e0ba1b78496b19f1b449898300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a94ce0cae007861064064b580027a6b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2703378235274f75fca8d2a2f5f0eb12302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39258a01daea55390a4d39e5412c24dc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad317fd705cae40121b80316d128316304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fb76e5f5c1576d246e9e67b282252d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a98b10a4c2fe3b0587effeda9fdf3a4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7288d515e828c029aad0fd03029e77dc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4e52de68a97cabcf39417e59c04eae308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef6c89f11d19b70f8ca2d8618ebfe52309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c02757ad0cea8f38e84291f17f6b45310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef1954d79ec7767a6f55acaeef2647c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d477a20732bf9fa7ea8cda2afd24834312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d1ce852c49abeb675f97eacc485375313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc45025f1152b38a0655ebd8260f0dc1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60c5224fb8c3f4d4ebc732ead6194c2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efe6aa587f8827eafdd17d351e68567316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4556fc4378bb4334ee507fe1f3d157e0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a0738dda07782b372c828c706c7af4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f896dc8b1e538a1b982d15248ae98f5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace344d2e36dbf6ff4ba649856d9f0f2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6b2fdc3eeca2f9d133f0d65ab82f45321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321289d64457c5d76203a09ab4e6da87322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ae888f4403d8825ca5fda137c2de51323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9362b91a4dd87996d73ab3fbd8100c6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b02807391dd9ca12376da04049fcfb6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b606f2fe1db7f680de74435426ed4c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2880ee354e65f525ec028db705b2d6e1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acc2c74595884e8ecf8855f9d6a0ad8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc8adb995d3bf68e3d34e2886c85af5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1be874fcc670586efb788de70f0136e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f110ec7c256ed8f1184f8aa4c6be581331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8b17ee44af65fa1d8b0d91feab6348332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771d477cb54674ae0e5074f5dcfba9a2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d371b3faf151ede0330b166f6cb3c47b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d2405a352290f991abe8a39bb63132335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8964aca029c0b91372a39344217587336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3511b9709bc14ea0ab69d321071515d8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cf99dc06ffd520d08f0c0803748929338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72a52809dd69adc0669ef4c6e19ea16339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51a16fd03b9d846ee9fd5f0a86fecda340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980ece85ed6c7bc8f879d2788c39ed1d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559559ffe6e3af6a4681b23accc2df56342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207f467f8ee258b4705fdf142bec1f2c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505a2966cbb5153797c21713e1b8994a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98bfce7c5a07f90244d7747d70601d7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90fddc3070c89a601c9c4f53237d697346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a3398cc63722956381b9f0ca060f8c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ad1695981fdcfae6d9423e362f0e82348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadac9df6dbe3c9118d21d0865ab6127349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94ad46779d66f6c2b31def03b3d274f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34c2078986d578dede580ea58e0b268351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e86b81e128adf2a7113982193955dd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb7f613bf3965cae9b79fac40c50a43353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5bcfa7547c43dc3f415de3ab8ed311354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39b287e39d8a9acec80494f2887ce79355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33e08e1f4cb0865bf3b69230f9848f6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f82427e3d34c44bddbf9bafa8e1c604357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4ff8e09127e9d1579bf9d47e4ff5eb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4243c375f2e1599fea4752ff2557f106359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c797507af3e4273c416dcfbfca44f3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23345a4d4b567929f347f87e1b687d4a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d9a18842f3fdcf509a1268fb5b527d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e84450e6000528b4141c3658d8f1d92363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b650c69018a8757a7ca942dbc6fca2df364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1c31a79c4baf8de30b3dd552d61dcd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1b0703875e12b89a42d60bffdcb1b3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc65e0d2c05c497390479eb45970d2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e85185cdc570b88fdfe0c2323d0ac2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99f33472994880ee9e77fa76246eba1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da53d58dd09a394bd64942fd4b3541ea370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a774780c5eae3dca0f23c7d109ccce73371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc4200e9d8ed06d51e9cf2ea25a9c56372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8ed97423531e692f301756f7b4910d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d1663f4f9b3d5a3340c1d31507f560374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da5b914adb082567118fc9138d405ca375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b535db24f4a7f96377eb9a74f7bd12c4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047a05ea14c4120f765964cd717ac042377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c907bac8df95d89eef7f84b617f250378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac7e3518c7f323c18b4e95d77d41829379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0bc7b38056f07a18deeed474740141380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e40dac01e9aff12e40e707885cadce381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f09ebf0cc1c377a0fcd206bc9e329a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb37ea17b2a0ab233d02c01d673fb2a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93215791be1d6a6c0d2b33924119d5a4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2778c2f1d33070ad79503ca4f66cc127385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3da206f0ea8350e7cd01ddd9256ef8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543da22b7bee0e6c9d96894b535d9cbd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa33c589a8b2615da9ea7236ade3840388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2504a610fb7621d2b1bce6d46874e3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba987aee56a7dcdf9c8ae8adbfe72371390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c9da581000e4dd744403af023f51e8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ca4f6422d11620dc971b9af24964bd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2915c82ca75dda07c8240732015ad83c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ade6a8a4dc9934b5a25bae36265728394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9580135f3f504188e0d37e17a8a9c25f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8968759c95192ec873b2627e3f80a3a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3138fe98867789073fbd975e51dd655397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e350047d226290cc893a3f50bc870f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be6b957eb221ddceeb2096ef24211ed399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e510dbaef2983d53e10dd8670e522905400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e220bfb908ede108b6e949cb45948c46401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea78b2cde7d457d9a3d1b82d5f7fe18402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84abb1d1b78a5ac4d3516e8197e5d171403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc70ef82c4df937a04c9deaefbb56827404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e64f5fc7e5e4d50156aa6591fc0a4b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fd82907d97825d4b6fd2c8e82cf1c1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e71dd44ecc4c1deadd1922037a7ba2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6baf8bdea524ad1bdf2af3e3126b998408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e58560d161e7fe52efbd5bdd45928b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd676d54dfa94f25018e207a62206b53410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c2d05336a382bd0b0a99511f8e3ee9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c83eccd26217c7e544c72c790df76b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed11814eb4b2be8ac4f6d02fca43ce06413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce64fe9a14d9b26033791c8b1264cba414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f4ae4ae51dc40f6f298f9256111d07415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3ea4cf5d39dac2a7e76bd103d15535416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af43acf14ebb94d163f7da7df7e7d12417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f4ad8e5c289f84bd95353862ec3a8c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d958fe9c15da2429706f61d0a9e663ad419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f18a5aeece1a39c76fc9c4af4a86e3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76d9dd438b244933e5552fab20ae2aa421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bde03ff3f8bf15087839da0cc87e700422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fd06ff089d701fb6c0fa59da993f95423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44712d69c26342853555b44010a0d047424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4542fc60206cceb458a0b47e9e5c3331425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceffc84d1768634f6e6437b0f926981426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9880d22e31135f93188eea147a35444427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeb73569e322a5bfa89391f3b545e51428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff71f2f81a2e65fc570b1861c90bb594429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caea21de3fa5bf7288e19f6f5e9369c5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc392e3146500e2c4425aec966c07045431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0841ca15e0327ddbf42cf5f8ce46ede1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c1ea38eaa942410c3d7bea1d11a3bf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93c02a94e97130039f1fe14aee0e518434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875a04b5ad4b9820ea97d86a2e9669c4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0e92163c382f9044a6a423e5dd58f8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3811f1d14170d4f473d2a8c09b8d975e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ac60cba4bc98430665f75a55b24133438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813b0dae3f22161e5d867b74dff9c186439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97485234ab67df924679b85ed31b7d6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88a754a1eda45971c4ecb39fc4b5c61441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cedb54fefcf9cd6c33afab6ce00851b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30c692937f599b60642c9ce3edaf146443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1538344212227931b056327e4d013695444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e441194d2b292cdecdcec13183a71f3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eebc51982a035e4ed63ded8273c8089446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34150bc6f70b2d6ec7d61ab8d28099e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d651deac33e1f8cae0bf1d2d0ef662dd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7234708c7b21038cbc9d2e61389835e4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e36f7c7454bad8f7dee291460382472450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2236d9d5499ab2b999b67c9ec11cd998451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c604c394b3c49518d5e50a506dd35426452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f12a21119327c49cc2f262843d65d13453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fb94f8f04bf8fc29bbc86d78e98fdf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148e6bc121a99b0435c76c0e3d9a63a2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7903b5930df81c346f3173a5ba26899b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c437fe426a57a0f47310d1c3b09633457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd33ee4065ceb8acaad65eff769c7789458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b884d63dd4fc024ae7a9d0fa0f078d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9864e84c473c8c5be857aa0de81a0e32460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111f66c674d1f74f8f2788736d6f7761461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9884e8ceb6a33ca172ed6bc446f2b343462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617f3935fca31319ad41fed8cc714195463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ba969fad9fa4392f95557894a39069464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55df86f2109573a9f3386cfc0a34e296465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaaf7a0b7db8254c18d490d10ba3cbc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f8a26f9d0b2108f1d60a34da7783dd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258bff51b839113f68f17d84332626ba468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a99b6dff9241ba5ee1ca86c6b303372469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb78cb5bb2b49096105d6d2c739a853470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3462147d1d54a3ae5ce52e5fe1df1db2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7317c1113e4b139c9f697d90f0f979e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e38085b276ae3b351f335c64bbc2047473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13ffbee3e7882331527fa2b51d633b0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1259f43f1286e38e6f093ea0c9bb72e4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d41f6741fc65ec6704a7c5280c9f09476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcef2439461e646b55d44f7a6e5172e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3970d9e69472973a48b2adde2bec451e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66338a1adc3f49069f08c6db69bda29479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90220ca753aef268382c5a44dcb1be1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dd299ba6861c947776ad6b2c6994e8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a168053b20623944bc12a90ed47441482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb884bec49a192745ca94fe231eec1a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c67749e994e7593536d1168df8f77c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44667e39f36b2c007073a7bfdc22a4f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ba5cbbce3b12f6cf17adea19163c4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a33e327fe84d7626f248f6b306093d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211d031c72378f4c587b095333311761488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4a09ecdb160c591c1fd677e7573578489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3128130af9ac1343dd97d2590e344e9b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161216df55e026fc29f1c59dca91ff36491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b50542337f4ef5fd85eb898671d612492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc107af316f59ca205ec7b77bb2c58b8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aee73557e787e4bbaad4d1b4d37bfc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c62a2fb277ec9e9c6aa9f5217ecac96495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923d11a6c076fcf2684e2b60106055de496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06aeb29ea29899979b18f7e05a98d6d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e970b9a71c15345db6fd2025d3d96f27498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8280af08f0953b0660711d429e32cca6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf4661e1513d5e81a358d880997dde1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e282ed5291ad17659a9a129d4f62b1c4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06af884db5a710466fb4e37238cbf63c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19217739428e191e0e2c11898fb58204503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b03331b1d406e023138a9450dd50ccd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ebb8e168a8fbb166ddfa01e37f7a1a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb89d77dbf0ba8e015fbf7dcfdd5af7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854782cbbbf76416f5c24c0c8bc02a66507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c6e82fab1b832a0b20dd4ea1ba3d9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bc5014cb5a193b79316f2dd89011ff509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707226ea29bca76395db3f4c730b9f20510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342db6872ef6d17a64de59ef024f4c6a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b75164ff9f949674f349c869a0cab13512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7753a5829d6fdbe08f17a0f31be1c206513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b40cc5ed3d8966f666257e6a91529d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3cdf8a6db19ad672e5211a5a2492f5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f028b569c211f0a3f45a659e12583ee516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4fc0b6f117a54425ec36f4a884ed91517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605de4db6f98b2de9280be375c508c01518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944ffcf0d9349f714fab00f860ed5015519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ee0c6c0a08800040616a5dbd0e526f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78c4691aad65c0aaebb8ed6464c6ff8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f77c0c178fdb9eaa6b17aa7fc409e8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a706715ba1244e8130228e3d4379826523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18829aceb95234a9c8da5944ad1f99e8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e239b0d98440eb1f965ebab6bf01125525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e5511a81d4dc172c2c67116e953806526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65f975080b62a4f820551e6734a30b6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef4cbcd479621c08f85e2367a706d27528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2ecb5e9cac9412dbc5de0650fe3655529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6805712564a471b699bc8c74865c725530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca97a9a9b92ff2f9431567e1c2962ff7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0252d57f5c3e0d48162faacc99dc75e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e973eb80727e76b85020a3e1486a1a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415900f10edcbd81715af1853013d097534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002c31781a09ca18d0eeba331c220c8f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f7e9725e2bbea35dd4da25740b116d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24276e1a53e0da1ecbdb307c3a1a0a18537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca93ab6ebfab0eb950c4ec6b17a4b1d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec99f519d63c488556e2ea69da99a08c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19477fc028c4cd0ab4bf1e2f6e7bd62540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae10c6cc4db8fa2b2bb8e86530e84b2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb50e7fc5853773fe08104dd18ff6c7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d21f336b923c7416c293568224b6257543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c141bef39771231d8fe686aea7ebbd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582cb7087a386a7860397094953457a5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8f26895fd33d0c98115c23c84f36f7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c8193e2aa8e434ff598b5b9108d5ab547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4de3935c13c2a290488f602e5cb8093548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4fe7d86faeac10f9ee824c74c40a81549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616c57065c9d16ef883fb06f93787712550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37c4e9572522cb3280b059418946a04551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d43a679a0307be5fc855821c65be0c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a78b10df0564ea1fd8f2d5cb54a329553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532b8d1bae56819cd608ad9586fa1523554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906122fc0fdfa4c3b89abe5bba3f2451555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8095231e37f4e6cd971c6c53bc65f8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dff63fc1791f684353974c4ed135a6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9534e81fc12670ed4321069fa306b3a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64853679922ad0fa5753e3254b5e0ba559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b77836c40cdd1b2c6590937fdf4f9e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03509df4120257c49099c60bdeb33b0f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45e9f3fcd7bbacf793c1849338e563e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57fda32cfd6d524a301d7947b3ad898563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf370c9211754adad56a4cc13f183dbb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a3045de19255f6aa721bea7f80e5a6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddee132299c6badbcf4db3ece615d3a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b54cc994683b3e71d3b5a1335ff9f8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e793b35c0dd1049250594e8950233f1c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6d9804e07e04fa96d27ce795a138bf569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69cb2fa03b1be526d65aebc9df5b9db570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330bbf80586f6c6a47ef44a26f9c0377571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4847283ed9f1f8480aa369890ac252572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b8c96a4af0aab9170d7cd999d42091573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0962e0f3106a5060b8a8123dbacb5d0d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921ca52980f9c232170546a6221f25c1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef49895acbfafa0ac2399f48be0b4a7f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3938cc0db3f7f211d2c98cddd2143e46577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63535b19e042f7c31a4cf7f8fa62be38578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4342406f2753e48cc68a441aa165da07579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c100ae9fa2f9f692eeae97674f6cc8d8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b584f8584e35a69cf52e461ea42a1f46581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c36ddd1af158f5d93ba835cabfe989582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8299d71bc8a85f687ed0807870e30e2f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e154e09066b84c73571b191435974bd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54b8d21e543c228a5048da9ccb831c1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3143458170bf647b3dcfd24d52e4abbd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc181f2a103d40eba7d08ecaaba90f5f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee909812e97c6dc64544fd8126f3399588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a01c6e5ef623f66190bf138aa56835589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e015c76f0a0494222cbc7cef1913a621590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5446dfe71502c4284ca092bd5139a71591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b4996abc86307f7d09202e0f97a0bb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8705b40a7e75557b9619d363e66da3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7219dd3a416212d7ed600e5c775d164f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216b1e584098436b5da53420edc4255f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc7f307d4bc717a4352df162128e393596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b81866c4bf532d1128b94e85482d5a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfccf74483746d97e55c2f9e68598c3c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edfbaa937bc0e49aa4c3acd7c3c229f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182cd1bd43f3ca97b00e08bbfaab9f3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ced44acad4d8d2cd34c5ddd87f9b2eb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d7bdf9c044ceae9ba329aa876e2528602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fe8ffd36c19b283e48e415254264d7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab60441e5adec23f042c3fa26d8d22c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba287567bbbd5599abf1bb47dfd87d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700931726ea862ae21a45a24e855744d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313d386118be58c5ad23fc5edd9876cb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3081876f18fca7caf0effd75b9785f4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0447537342b1134e1f5cad905b50cc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9844ff22e5337c948ec3b5e642899a5c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0363a46260cfedfdc639bd0100e5367a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3346e3c6bec0b26e71de328b1ecd7691612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62a9b7030a333ff539444e139f331d2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8102f36ffc80b49337cd325ddb4a2cc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b47b0451de4fd60eaa7b23fc71b426615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72447354164cd6d5522ed2e09388d552616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d630b168b37a546c19d3e717b6cb496b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde96590be687d07fa170321ae322bc1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5233ed7e84e50875186f90ce694ff3b4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f140ea031cb69ff18f539341f2a92f03620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce8abfacffd0ea2e434555f893af75d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7818e1f66b79992990688eaf628a4f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339129412cc891263f412df5fb2c5a38623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1344d56fc2d4cd269484437eee63b3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842056c2fa2c35fd3ebea59f89dbdc8d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f6bb7d5972957bbdf3d7c0d90f027c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f67c51485a8f481f2cf64a7d3340df627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3c622622dc448b8c313226e3a7b1a3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708e34bc5f03e3c77ce486c89e182593629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a412746cb1eb79d7c4cf1b1d7d6fdd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e38d3329feeabccb4fd02021a5bf47e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f9f8db0bed4a82153b66c920c47011632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f52a7f9758c93df703ae7295aac23d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d9e330b56a394895168965ca32a29a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557665e8c866fffe0410211a0323b877635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b2f66a7f8b8830d58641895042114b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b47a6cf97e8e8bf661b1ed397c88204637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50936971c95247985fa626674bb0bc3f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5d3bb568315c870719d8c0849eb7b6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c19301f67ca00bfe956cbd273283f01640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b18f6e3fd53cdf892e939c546ea3c7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2531c48b3331df442de107a353e15591642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9039b88a3c3d6257dd57ba045fff2063643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a9ae873eaf75c20286e947e20ad2dd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c63e9860e92a41df822f64e46af95f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1275f39ce263c54482258ceb83d13201646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c987f3971209b65375d203722552bf2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e64c4e7303ac6fc40d54307a4be2c79648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcd5ed95b1b516870c5106bdbc86b05649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db22360b8ad435f6a96bdacb76931b7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290cd49ff846773e29c6d5ba1483aa98651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94af53e38888f4605761ba6e7c6b1311652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7177095af476f3021994f973f813acbb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95247ea04897bb201b9fe4251f502e6e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9eae0125b7af644e2119bee88efcc1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c052865188bdb671040f6d3cbbbedf656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5222d9b15721c5a8545cbb007f2b6c3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d01a24a0fb6c70f18fd31aa599f223658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae56d1dc37fdc815dbb7f1d7b953b44659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9c8b01893c7437bdf5ca7b03bdbd8a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8892880d108c8b56101e39946c37736b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde9d3620166a9bc1e57012a1ab976b2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdddefcd52c58d29b3ac89ea67633c99663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e5a2bc6cb4be6fcee7481014ab508c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbaa3b9a7d50241de0624e020e5f675665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4c4fa3891d9684e0c3917501b06e93666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4729705979225e1430881cfc88cbbf98667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8f1c57e0ebbfabd2a7361d271165e0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faabc81631c8679dee1e13d718f6f133669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063686de11691484fbf00813d223abff670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5874436f4107ffd62ba701eae389382671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72f5e08f876507a30f73c1a7ea1463b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd08ac75f247faf476e1ff8f8bc59da3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cacc335a179a09fb245ebef144b7bc7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abb9eaf6b076932ce72bc4bb4eb1f22675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b226deabc4d571abb9d9be61b85a22676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7972fbabeff922092989e92a532d98677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270390f6ad5c969af4c6cecb0a928df9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9e7c1b11e71e9e315adc827acb04dc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfbe4d5c110a8dac7cbcd5ad754290e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b553b32d5e9a95cacf7eb6960376abb9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f4537420a23a932829635a7c9a8117682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a3cd7231c11894ebcb4c20adcbe995683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065fefc2969681202ec1251019eab320684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb45d8689e2d4e6157bed3a23266b9e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533f067490505c11a541ccd689ac01ae686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e9f14d9800fec778c0d845965c8680687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dbca54b506e138d21f124e61eb9c0a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0ba5cce17d60a004ff23d17832b690689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af3bd46c4a505fc9e8364c25c820482690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34af9e6f22888162e12b2903008cecd6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5716f1348f8496983561c3b5d9a20c5e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfed8e181a93b2f5a1a602173190b31693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff383daee5962e15a3175fdd7ed81601694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31ce3ad5c83ce0da1cbac33d1af2334695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb67dbe162a8552042c46aaaed9a7916696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0408284a163dc0ac5bce8b448f6f2a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b910f2e13a091131eeb9d4a4eaba61e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b50abc1e7cfedd5f3bc54fde18ce781699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ca294f97a2e0cff3aec0140bb7b4bb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc2363e0e9b18d28838cd7b87f530f2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b70efb572ffd9e886287b3afd5e6c8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb4ac8b24985cc28141969710774dcd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9942ecfcf3678b962d1dda48fb7c2b5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c3a24cf4fdabfbe377ecd52a567462705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fa3480c73f24b7ebb2da74dec8d58e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2df09d13b8d9904c7a4b3c67f273e6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a17626ac2e32397432aa473535427ce708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef24bdab8347efb8ac47a09a9214b304709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce1d6e5861d07032ff59b49cbeadada710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f436f8439f6c5691a8618a52e66dfa711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d892c71587c7b3d5d160029c1705e80712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c59950ddb10bba8e0b54d0243f9a1c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32de853f64b94f9d21b51f24f593ee83714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37653de53246c922409a91e04037a2d2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d6dc156dc999c70836ca3107e7a549716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d57a9757a76f4d5e2f3839d8f785f3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d26f1d256f49d4bd9c4227b44deaca4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b670f9fc83a8eee2b6a26cc2e1259e4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23a39323ba8caf4e6eb210796d48a4f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6a54230bc042ac78c7094e8fa7225d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6fd9f74581eb20cb4e0b4b7b8d7d17722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fb2e9f5eabe3a74ade658110caabf7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4008615c7ccc29e3864060722f7c436724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1dcc3c9b0c87ba53a48d4a8d2c00a2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beacabd4e9547799dbd0fe2b2a554b96726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4939cf12ab59a6780894481b7f6a90e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b04feefd2503f578193e5927b96ede9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207d1e57df36fc3e03432fb21dd476e6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026a1add0a7417f35a7d15743cab06ae730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03526c5d66286b88d4a1294d05920733731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8d42075da8d901829960c55e63f72a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0515d892aae64edb6cc5ca3a475a00733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b931c2b37ce1dceff59a0e68643ccb50734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b75feb23af563246d1853e09792ed81735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d729f1604c283a3337b0ebf0fd3eeef736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c45d8ead224093282b11e3d0760474737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfe2e46a73ec92cd9bc64d64d891dea738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896cae27909831221a476f9db490e6d7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa082e8427ad873d8c102a438f4187dc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e89c6b5d61cf4798d7881a9297aacc4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4d77c109227314a98ec3541911d584742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0734102d858cc3bc57ecdf89107c0c7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86750f7cebe4b5ac36a426daf4d8c7bb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd983dcf75822a760bd15435973473b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde8fa9f6677c5e842e5962a98b9a19b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ce9feb59032172a622e9bed0c429be747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04859eff169516d99a4c3ab56ff09fa748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ab5af3749ad5e448e12cfd5c898e15749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cdb5bf22f93bf747b4b29da66dd0e2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9542ba922f643ad68b422b5e8632a5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f5faea16be76928236af250fe581d3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904a95d5030f6e74697bcbf0a6e44bf7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0d83571750b6e77858a3d581189f18754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b742b55255f65eef2d6a43d41511135f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dda0f7d9615f1bd63d5d6e99c41e9b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74eaa291bfdcedde807caa054d0b887757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60a9b470dd8d556f5f8b34f6ee4a8ce758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83622d54fbd8205d625a89783d05266c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9486ee1949ca1d5b48051900f1cfd49760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e40516389cedd3d293ad60f6a6098a3761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdcc7d42c72e9227a9c71d0c9e9f301762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c32af2a97336871e6a133b7de0f2f9763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978e804f0a1142ce90811474c8896874764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716f594c8d1430ece40d9a96c2d2a322765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2defd5efc57d4942839e2a9c408913d2766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82442406d1465c07ee5f210a59a006af767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac288d90fe72ef016b4b6b99d285215e768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81340f61924741fbc7929ffd71b645b2769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcc8b179553d3a885773b738cf5f5a7770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df132bdf12b3230c9125d79f916e602771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a831fdb7a0b24553711d746dd4223772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee73a43fef26914b21af040a2b7f2c5b773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad404b5893db63b55d6c2045c750f55774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c2150f183cc6f0e562275f08477736775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29aff7c25cf743b84f5d75e6a89e45c776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673a7b87fd6f2d547f43c18739df92c8777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eec967b82c5f546af936d50e44d167778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee70073dadf17825b158fd5a34e062c779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746664dcecc351841a616c1d37950c5e780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addee05cadf9dcba8cd1cc85f9cf2b64781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf84878c288de3347ad0e36bc96604dc782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583cc26482b1a064a84c0763c4588ac0783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b923ea79bc4e3f99eab35a4dee94b7784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9695180126a1ad2c602d749fbe63dbb9785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa891131b918c9fb9356d5c613371a8786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a5d69d5805da3c14c538b8a61eb94f787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeda3bfe5f020b932b695e92a6d9bf9788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0ea3be75cca32255af0e659ebef8b0789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846caee97d9c52ff1fe0f6d3522600c4790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89793a372c69d514ac299991c99abd39791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d7287f7195280952cc55ea2cdbf3c3792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79692b6db5554f91d9c3bcc238356ab3793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb890486e694a5bdde39cfc7b743f0e794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f980edaebf0ddeaaea2cb18ec322abee795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4037862b8afff5280333879c8b88dded796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90b216ff965c82403249190adf744f5797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5142004b9e3515f15ea2c53554a26a798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ae603a13c101f8634efa29f063eaec799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a976501562146bb315d459a7954e8e66800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c01bf5cc3e71a65ad742b94c43c88c801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41104e0e16689c356689cb84220634e9802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf85de7f61be0e94695da46e3512dea803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09dc8891d7a3e749bbf383774338a14804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae35a1c495e3445b4ff3d3e1c7b03f8805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708ae5bee8f81e745028f7392c60c9c2806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b460740ea3dfe14bab9c9f5c0c786a19807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97591d7f94a1be971feec7a11691fce0808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01db10567be9f6fe6c9e52079289d03d809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6865c18b5450148935ce62e35ea8dca1810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e468de87d9c119cf2cd0306aa13b29bc811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cf36b41a689fa26a7699a2aafc0228812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ce273da7cf0b542a6fef1c44598ab3813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b81c7fa0d52115faa385b6c97739a8814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c6873ee5b89681b2892ac9b0a97a76815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc40387a0914017bd0e14579f4affc7816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb100ca6c595109875ec73f0d51f8a27817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf1fd92486ae5be29a12ac36ea4317e818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea433fbd310ae6055fd9f02f6cd8b07e819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d031b3a6232a1c605c2ec0ac21f3e81b820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc65e5fad77241a3f795f377dd3fe5e821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22416a08cfd32bdb43f23c4d373c500822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5708c36ef2e3f27325382b6de9acc4823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d33d1da4f83f58dc73cbb617d6fea2824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c7322aee33fc43441fc6b205cb8ec5825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc20a869fcf296e1a67f8820e076886826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4787d3a831c6675eee385b609c199f5827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd34af037c6ec94ece714e88f96db30828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e66863b413aaaebab5021a82a605fd829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d625c370e1ad02e18fe4f3ee4011cab830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3083d654490e6aaeb451fdde791d696f831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90208bb5a9d79023bc0db3682b1f5bd4832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e14a3fc6488f0dae0d5b9929fe822c2833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f4fbeb46f2d6c7d427468519d045fd834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcebacfe36d2246debaed8ffe7727c6a835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cfd879f8478abff75cb487573b5781836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221da374923de823f81de69e07914e2b837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a46feb0ad252979f079882d6a896f5838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecfdb164b5feb80afa7770e4c466300839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abf963327ac8cb6d491d7a1897534d9840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1fd4a313ca2fdad29eb81db75638a4841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00772cc6cdc2ec84b921f92ec35c187c842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2bfad2f887ee567e149dfb1c65f7a4843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0052f632534756526db9e68f1d343bd11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd0a2776bb5424f305081d1d6a925d92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdc06213d30928fd712e5ab17b25d963.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b530f8138ad3c2355f3ab5d34ce7764.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fa3b91b4c53b123152021b16027a435.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94e100cc63c8d73c23e44efc7aaee2a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3959d95df10d776febe8a21e1ba83dbc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d91203b7495b38198b70be2b0e28a208.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d056909bbe830d566513e0134844b99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01426d54713259490e08dd76e774c5b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f743959cd8cb229e4824abc7a755b4c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375e570106fcb34c5d59da27ae40541a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48d2a1b5eb493ccc4864e5bc54e144613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e2351fcff63f1213eb07094cca307414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca32c1d41c61392a2b49d79780557bc815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e6a80136c4d27fafe766e89b210e8b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887d822a0afa6bfac1ce3afda389373817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db13add0b88ac687bbade4b10dca051718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a24a41dd046b9485750c6cd6bb831119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e37fdc5faec70b071fdd9eb22e686920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ec81f387e101001acc4e4c6b29960721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a3ac83ebd81810f7e02c02812c5b7d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d7c7ca54f876577851a3b71abe0ef823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea5af241413ee26474a64c8538b35ee24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd2a9124f09dc8847617685e2f0255125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21676fe8cd908d68bf17376008f3937226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c2e2f4ce4ff206b1729aca2981ccee27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946450c3d13ada95f2724d6e20bce55928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9650060549760edda8613383f74e54c429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8898a7872ba8d370d2f6575873be082230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3acbd1fb009b3cccf0035b42bc62bec31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a474aa022653f9b563f379b0de6d67732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1a298da9e43eb7268781a6365a31f733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5654cc2f1b86e3d8e506ad2a7fb34b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817b077d47d0c1d86bc190c7f92da26a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571dff21f842b9fedc80dee15a20570d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c726aa213879261bb111f1e250f759a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9063cbedd6b9ed54fcdb4de615b5304638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a044fe2a04671c530ebf12180233e2039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5a660d84a8ee81fe8b4c0e1057b46e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d76a590e19151e9a7e151c61947ef641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d195f50ead5aa1b3ce07b62a8cf21c042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421b659b6b0efb01ad9f078e6b5d8d2143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0839c4d0f58ea00f8361a96c42f2b4d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c325c92ba44165f9953c0b515455bf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b172d6b0a09bd15c19d55bbc1d1064e246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abf870fb9085a08272d47cf7ba719b647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414d67629f61886ad2ae9070e10b931f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8a817f91968f61293371ec04601f6749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da34b43ff16723827bc54867675761650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7039c269283ea48dd493220350f57551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92d9878aa77ae94fece4b77e49b31d052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbb8685ff8d2973e030ae7a368a4d1053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a571d5b0b2bd22bb84c9fbc08bc803d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00970de28f42478f521f91e2518d21aa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9460b71d47f3950239111322386b8b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175da4e913b73397663487cf295971b957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48706f4539980a68849ea5a36769630958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d81b466bda998b879d645935be0c5259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b483dcd4bb14a096c864810b34c809da60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d293ccaf8475b658dd54b6ab595085a161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c55ba3fca91ac2331945be9b66e8a4a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac5c8b87877e69cac16ef5b384df70c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e112a8aa9989768676d53973dfedb264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfebf791811771eea39eb01081f7c06665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63a8f2714c491c4b46dac496107b05666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88a4fabd48d6b6c540422cdb181d02a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fc3e0e694f2521633f9617f8ce908868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d276caf70d73bdc322f98cde95049469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3b70fb0a4325b78b5910ca4f1abb0270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22076850d4aafa9d1218c3b5307b76cf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca59d2d376edc14f26e7a124d298825572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eda8fb768a361becf9a651aa08b255f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f5c9f94f6a981454377b51a028b8b574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db73519b4423b02b481b296c115f52675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829f47065d96ea5423bbba909564badb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a11f510c0a62dd07cd8008f337a826977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2e891d94d35fad2bc28e9f355a4e0c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e57a2d51bc334458e0ea5c102c46c279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc918e23489d3f2803fc751c7a3999780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fb3fb362966c39218f7d75fa05640881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2302506b189a8cba28fb4b8c1dd72a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848dab257236dcd76af677c4a2b2015e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f94d623bc030315bb209a4b3eb8afb884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bb876acf05d76ea666d8357790577185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e6122cf091b942e5ca177b3b9a6c3d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0c2bd19e132f9c654b9e203796675387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e666a804fba4a0a131bf80b5c07bdba988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a4b03d1686d6a65c2ca2cca07b1b2889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf66126f828face4d988ecf50bd9fbd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d041a012fa1f9a3366db3b6a96c83c7691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e0344a36f3f9feff80f5e763e8ada092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eee7b9b85fa1bf5b0e68c38931c8a7993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907f2dd0db58642fcb6ce0eba82aece194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7a38bea41f61d78f659e6cf834dbd895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcacbeb9c3791c6b8def2b97957bff696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406354774663450c7ca4a3fb887b7f3497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc7102e36789bbbfffe3d09b83902be98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3793c7f95f2880a3a52d5c6c08492299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886be8e6f8c0566ec530e5d59b67ca91100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2dacadb0cdfd7dd2b273272c2cfefc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8567dbc7a9dd6e8480982aa639cfcc1e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92880ff2dc178b8f00d6b1e74febbb87103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9f462234d9e6da15abc41fe1a01100104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2394aabfceb8fb0c1f9d907593f77e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def4dd760c2ba24cae28a461b33343e2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fde6e0b56267af858a0672f57d8321107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2186067dba5f233abe09a6eb456e4e3c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2362e08fbaf97c439c960fcc5e6f7681109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acced24a8869ebeeb9172e6e353aec4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b1fab3cb8618816e3bbc51ef713183111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f454b00d9bba9c5b9f3d865e285b8b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2316b1649cbb7f11f58bc55f60e90725113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fdd02cebc078045b8e38d8c90cb2b6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64db6442a2228b5d4a8fd6419c2f1579115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f291677a4fd16c1bfe8402363ed513116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c71795c66b86775f3f352c5471cf665117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4876d018b6f2d86c970d7555880bf2d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0e96925ee317657fa44135947dbf3d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da2b36dca9f8e24316cdab8487234f2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8818c1fffb1252aa4bed2187e48eff3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fae8d66c0ebbee385ad6ab75742f77122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b590d22ef4c7a11aeac181d129b359a8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab855e514ab266fc7fe7c356dbf9ce6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6c1f89ebe88fe38cc4b9a11bcac91f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17fc4a180b0c4fba11b081f128b365c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d68bb0b079e30bd9cf3469d74664b2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f97cd6a65bd9d6735218decb1b6dc5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57f65dc675bac6446ab01245969ba0c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506048ae23d30778ba046905a4d252c9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd9908aee14995e2f8a6846253cfb0b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4958a27ba742f370d7c1bfb313839a7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51d4960fc85fe0c15c1078ae755e60b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c275237f93ab13dc39e53c80be3b5b74134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdb372ea75b8b581dbdee31944d31d7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a5d820628dbf9c5f04ec15f983ace6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f076f5eddbe43d2d9e65775c2cc5caf9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322dd7af73af3a466f82dae92b37fa29138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1d5c6415400904e0ac45410c85176c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c7b7c8163c4528e5186519e873eafa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adba956040d2983ff724c6d1c3ff5ef141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4d4269ad83c549f4a43bef82e85581142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de424dbf2f40ddac2677cae8d95acef1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c870d37b81d131b42cd1cdaa34e391a9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26dd4e5277b29f3e92b4db269bbf7ae145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ce4b9bd7bb482b6c24295a0cf1d56d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6f02be8fec43690a39aa0ad9c8256d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72f91494f082f72783375458ed3d2c1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e961fc7d678ff6226eed51cefa178660149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af89eb4321cd67ece202893ff7d72f5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cc841cd85b31ae09b95a1761b773ff151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c64515569bd60e48c403ef92a543769152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482feea0d7105bb3f61e4dc4a05a8777153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c64e2038efe17ef185f487322b5b66d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bae291e0713fdc649263d79f10660f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d63b16929a5dbf352120ab31ad9a74156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad70174ce94e91faa2011c7d4cb2c9d2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d2be8abb747c8fc7aafccc0ca13cd5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9a2eeb0b8bec5242ad530cb99d9e8f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7fa979fb1529d55fb325fbb92595dd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9273480cf55cf87151578d29cd8f5a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ed31bd1bea69b6a0c1fe67d40adb49162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d975342bf8d0376c3144bd8eb68f34163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e711e66fb18a7e4f7ff90302a45f043164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331c0ddba85a6676fd7bc30dbf65152e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d4b9f08e63297258f906a880f1aaad166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed83d0dcf35c07f3fe48662bb4eaa348167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6020d2afd07c3a3df4d82eda969d5fb7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61de04830b4b88b2a94fed926cd035b3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ceaa53a4406ee0a6f7c5bf4ca3989c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20905b8412cc4c615b87db150efc04c1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867f205f281163c54b3f1ae47c982fe4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdbb48d310454859299e8253d50d4a1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faa49a452ad883a0c9ae289cccb57c8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6012beecb2c3b5bf7aa823576e736b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429a4f0cd62cd3c5e6c3fedb5f1f2a12176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e92d4362818dc435e2a2be79ba503f2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6d0fcca30e0de24cfba31a7b7cf3ee178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d45d7f8b9463fefcd3043a377e9e789179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cee7d690bf8b43d7de05f9147e4a4c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b7df55a57e1184b30ebc045f5c756a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8855cf4281ac80df2b7468554d84b3ba182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b228e6aa6914856f3b74c2ae53a40e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dd2f6a111d7855c0f66077dd2a2e23184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd83f53b608c735a716fbedb28ead528185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d099db239674860ceec7abd7b9ca804186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36f8c9dd2c8fee92d8ca30c0d5dda77187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f603b3c6e33cf85f6777d1c976a03a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2916f61fe72aaec0fc483d137f159ce189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca290c298ff327e56786d3d255e5798190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7c66c3250308208d62d33f25153672191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371e88951a9da8ec5e97dccd5b00e78f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca65d7914c8c877e5599361291449b07193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7accab5c06843223aada39687aae627194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baad45dadd226c34df5e61f29f115985195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c3e760280fdf57195ad58022589c57196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8442e4346767d6593f58bad970388188197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2d443f55bd944fbb570662b2a5bf1d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b043443269749b1ed0c36fc46b6905199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b0ebfa2999cc1f9e8f78c0a40ca975200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c1a819d01c7611178c15c1dc580f74201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b0bf008ebd4ebc00a1618f76c883de202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5365b0b8566cba87ba0770fbadaf8461203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af80e5186a967b8efefaff1b8e0c1117204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331da6b5205eeb18e463297ac4cf2955205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694564fff44114fd1c4d176c883e161b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc30d0cc3cee8090cf22ed15a99d89a3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84c23e2373ecacf1d3b0995a2de20a7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837a32544f3faca944dffaeae2e153a4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c681bb2a86c641add32ea3dfa2752058210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cb5998267cfaf74b8658f1d6557c20211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b355b14fa454d53cb16d8f011263d4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bce73f8dfcc030045859291a67a052213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833661756f3fe67da23e6554bc755286214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bf3bdbe3ff8c10d19335d6089f9b63215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d28ede865a7a607c4fbbf60c7401bbd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18572593c65f8ce88af710b08de79bed217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d30007b85a4e7a403d49be010ddd96218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2672f3491258b18a60a09b6d5fb27c5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d8b847b1da46c77721e2ee1db4c420220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe5ad11d823913bb07a61ef6e9f8f5f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dc62b866dcc39a677997713d7ff9dd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2145cdf6f25a5a2637c8ccda2f2a0f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210c7ed524eca4a8c4305b4dff425224224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06baca6c75321c8b7f1e35432dacfaf1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ca6d572f389576a9199de57a9f1fcd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3af6650f9e804e0c47baa8dda8f26ef227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ae5f2e7d215b7fa59c39a75f675a0d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925e062ebea00c6cafd395438855d03b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2aaf4d6d5f989915dc260e8765ccc2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76380706817f2dfc08561fc793cf5ae2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3ecfec2ea8b8baa952fb0d9a52a7f8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9c5a6dd837116c1b79ac74a14283ec233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6a5981c0914c67bbb7a3e76b82fc00234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702d2797937d442768a8fb24025ccee4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04a472802ce612282fd39b7552c6766236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c987fbc8cc30dda46fa89078ba42f8c6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a0bd28252f194df9096242c6157dc7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515b3f86b4b4c08739e8d97e0715438a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbf02eca3da7ab0310bd269954c052e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefc8be464fc272fa27a954e10232775241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fbf8075e8522857699b6c4cbc605a6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b767352800837e7b0fc76485a4a0303243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24326c495cec214805e5d0e9007d08b8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9652d37a64f87be20d16a487bdfebd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6552549feae3b7daffe5c9ef0bc538a0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3d297ffa9511e33c163856bab2a711247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f68228eef7ec31a7e1518f317732a9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4af8dac4f53c6660a49904c0d146889249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e32c2b4197e9d900a7f322fe161048250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3817d0af45082ee619eaef1a627ec548251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2619c2d585c704167f15cc92719e92252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e4338af5b1deab23017876ec952047253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745ab857c911b017f601d3d9b128a742254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b062dde12629044e557b266046bc3e7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5a25d4aef9de88c5be2b5ab5db07a3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440cd53af993197305a2d7cab9d4c19e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d09f9384297dcdf9ae3d04d7dc60fae258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d7bdf985af841fc10884d18c0a721259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68684ae491e1943811b5a4cfe85e34b3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf9146142c26dcbf44a596b6a608c13261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23731d3054aa505527e855552be67fc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38bc4e1bd2cdc05d3d7d455cddab7a1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf8109c0fbde096065c3140cb0c86c4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcda2f8b698c9732f2385467c35edf66265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b482d5cdf6a9b09cfb12c42c3a68e0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e653c79b247180a334f1d0a401351f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6ea4e8ac1a98860fba0dc907037970268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93926b2afc9c3da5ca35a7bad1c96039269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be73e821bee0f22bb5754a4ede32665f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47db3c7d85d079449a7d6d08993041c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ca1fc644f581657aab588645ede7b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410ca55f3869b757ff21b61b52d58011273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7975474e2cfd371c523337e83d8359d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e8700967a47afe851ec64b13dfc0b9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7574806e080f97a1761c2268d3d0ea18276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c70de06a17b675b75982ba88c000add277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63a4bfc6f893368b736caca4c8d763e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aedd8d74f3ae720239e5418f7df2656279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9223605c1dcdd71113e66215d8cb17280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afc583012fbaa966eed16685d41f9c6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c80231a3faccd76f8e18c6bd0b8f610282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4164bbdc80c3f88fb3267216c7978148283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4667992e4f5eeab9b87a1088c5c21d42284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08c90de4c0b0e3bd304a427e312895e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3015e0ac6e881b310d96051b5b209a88286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3df0bc11a46d974a418e788773df40287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bce9b16d51586aa4dd9ece7ce056d84288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6cb388bb1743bbdc4eaf7c3de9c774289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96729d21ba8aa2db7204bf6e3ec25f00290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2448b603a80360258cf6540d651d63d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ccc808b1fd80e304977cf383a9a7e6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cb3a7a28df13b342bc77275ac832cc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3924d2f9ecf24347a8fd6451f2fd844a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bd19bcd3e077bde95299249a77cfdb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4364bfa501dcc34b184c449a6510ff84296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60615a96d69e21162f20a6c060501bb7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0106ccdcf210e3cfcce884724627007298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12fa770bbfd05f7ecc7007b17d1d4ac299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b66aa8e41e8add173a0b010fec68272300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18533c618e86777d067e0bd5632747e6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6901f21e7219f7ee3e60a0319cfdd1c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2447f0829a0960d5ac5baf87e9f226f8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e1a971a24bb7efdf91aaf05ae2efb1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6031d80c4d0bd5de0a6ea44a9cf7c0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d45fab51481a56f111a8f18c933962306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58046ab5e1895005214444210de23c8f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46a8a4a3a779dbe9f981d53ef38f595308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1bd172171242d54fd2fa4de1c73cb2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9454ba8a4b514e520a3dc2ebae57a691310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9637aac43f545ade34bb432f0fc2eed0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0acc1d4d8e1af608b00fa2a52200e30312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68c076864a3f331c59ed5a15d5406dc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d05e247224c6cd6b39551e898ef8630314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de3c714e75a5b40eba1859ca3f70569315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78ec2f2aeae9e3dd67ac713171b0262316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faef3b2084507768c3e7856f67a1d760317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f916b2e5bc1d3040998f1daf9a44d29318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b73065a8601374abd99575163fd99b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db3c081778e27b7aefb4255d10d3da1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7c0735bc14cbe45b14a68928b73cf4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70abb25c2b69e303cfce7566287d4b45322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0141367a27bd2c15eb330149267b6815323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd57abad18244c93b490e2331c46929b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c39f60ec2292a8e4b839d33df5b10d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d46ae55e1167d0589ad3cd33879807326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b7566ed522560804dccb39531a8bad327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f23d63ac1afb42cb6a0348ded9e8ac9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6966af4527519f1cb98549a9b9bfdf18329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c646515c901063742708bdaf5a92d3c0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e497ae01282d3d7a0b789470562591331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15218865a400f796fce982f32c351209332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759fcaf5b399d1612794ef2a5e925d4a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4820eb7a242e51d930fa04abf25d8c6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e207a559d04f08582912f3241b1188335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aa08277144c3d27c90fb8a059b9710336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef06b3ec8c096fa375169c539c3da9a8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2362dd5bd5795b32f1d75ef37aa879b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc9bfd05df317f2c79188003000c888339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469209386156948e110073fd1043bc47340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cd3a7e84f158c0c8ddcbac8acc55ad341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff66e374121d1816a2426a8f2ac42492342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea496b802557635ba3ee74b7447d1ca343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b242fa32edc8b4f90bec07bf15f05a76344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a5d6e7ed49bc70d69b77194d2e43ef345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fc10ee2276fa302ec5739d08aced0f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640fccefc17625dcc29b0c1dbdded23a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa0c5a1b7ba3390ac54f3fa83e25eae348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02868b0b32916ef07f1b6088749a7bb5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9594d7e7d1dfc16c2aec67abaaf798b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb7b162111706a95c3eedc65521c279351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d4ca13dc97b94dcfe34553dd138b5e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64a97d73cebfdcb0976c82aad0611ef353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d9954e0a989b2642a677a24a2c6839354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359acc597628e0f123f034a99485373b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ccdcefe59234d463711b0ea735d39d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f46dbf01c656cb9fe73e9f3ac692c16357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1291ea5e0b74fff4c4a1d8b9bb9753da358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4782cc825a23527899deae23f43bf1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a101bfb1826efc9de68d103ae7acd973360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d65e82adada1b1ac735abd5484fb3f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7173fd866fd8a9a6bdb7a71a3d366a12362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dabd512c5fa6937c2c2a26c62952c5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13e5947001d39e6711838d21efd9f63364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceeb17801c69a636b2a86aa5ada9030365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8823242a4a2de2912b8f05552358302c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b68a0d5d7f519e99c8b8ca10891400d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63960a0985e486b362b58e0a3a95659b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88bb96917fd575af00450975ffbde8e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e5e065f5ea1553ca14bd06fad43181370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdc6a9844d1e1c35fe3b5ca68238e63371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c07a425fb5f58eee8e8fc1908e4438372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7f298c703ef54066ffea0dcf3e62fd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cb99ddc603e3b8d920dcd001e2d33d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860300bd05c057345e8a6849778e64a8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beeeb1f37b02cdc2f556d1e314e471d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6c3547fe8861d5e57717d41f613944377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8bc8ec4471788eed33a8c024497764378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc27d3e218821065c1d2ba12687107d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd39c36c56c3e2c2752fcda8cc694d2c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84a89c95e3bcb1594d5b293ceafb676381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165f5930cd387a2eced025c7bf096c3e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4d95c5bf6a67360a112459bc030740383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e971d15e95ca7808f2f40ef4d69f220b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee7a07de3ffec1e93d7d8aa8218fb04385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e77d98d0838aa67a2f54c24f9f231e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6036ccfa7e8fd0a6e0410f29e5bdee2d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff65d4637b647f9da588db17dc02f94f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eee1abf8704315997d380d741890bf9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa36bc7ee41b23b50c4e99bc91d5177c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d42c80b92e69be68cca64929c99790391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a249fbe3c5dbb54fd4022f03f368420c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ccdd0e339390a2306679f3a15620d6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b06b5efe32e163ae66b92d6c7be539394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336902db04f2874a4c5133e1e0689e33395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83f420e92e9e3605be3fa88c911b4a9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f9e02966651bdd44341d183fb7a2aa397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f08b3311031928e2cff7253ddf00025398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952eec748da5ed8ad1fa34ca44f26957399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a0e37c2be4c74d9083df24928628c9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232d54dbbd261be479f420d3dd9e2724401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a313c6303e8f78abf1b14cd4382956402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7c23bb506c2aeb81dfe95af006ddf0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aa120f68840593ffee2dac33df311e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064b0671fb2470db5978615e68fb30f5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61792cec9a13414da7f0f962920960cc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138f8fb869b3df68ee6d27b295811ad8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c0d7d05ebdf60d7b94ac046fdbe994408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c92d678485294f07d1c40bdaaf3a96409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843de35c6603330f91cdfe249c115997410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab2c29da0f7560ee7330fc1a1b5d93f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9465a851f85d878e690e64abdba571412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b2dff99791b28cfa3fdd722314d25d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f175b96de6063f24587ded6766f570b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3382c10ee8aebd46300d2299917e34f6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0aca135a25b9e8f794159d0aacbb85416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce44bb01ef98065c8e172cef3ea2a9b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf80846e5afb2b3c37ef17d8af6d04f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eef804a76cc027ee0f20e296101204419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277fd6e0e24be812bc2d38e9299ac417420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890d3924ee2ecd2dc42de8adbd17d3ed421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db9138f6af8e5317837c3841f18ac4c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a580ccba4231b9cc35848224f3b38e5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e862abff1d5719f9ba24f938fc40c3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dbc8ada1cc85fe6944a92a8c7ceea0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d897588028cd5e645ec1c97473e088426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af429d755e809e81f8f73882bf2789f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf5c3aa7ed2b018a43f995694e8e99d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6c523576089429acd9a01a3dd9381c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addbe769885865a24b76fb8bf076fead430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2109daf314c4a528483ce7c6a71d97431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89416317ee2908295e6114e08982862f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5a6f5d276f66d239a67b6b6281eab9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97566359fa21716ccda94b4a229fbb02434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b713dae5a9b2fa5bb0c900ec44f9e4f4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74026bf78197176abe75a18facfe4eaf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a9338d2451c1d50260c434e92043ec437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011dde364f99748d0f65c2bb37e38aef438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89b26600622c37cfc9d9b92a14ca9be439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6640a0b0a898fa6474a50931abe5628e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceb892722d0bdef9ce465c24375065d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991bda7bf99d81e8fd39898b6b3e17b5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cb0f479a3770067ca0b9bdc187285e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75903997a5ecddafc6df1c834d7382f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380890427dbff659a664e8e6106451ad445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8ab2c72bd346b4473198925a50b03b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311d2e90139431b621563fea3a5a7ed7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d011b2ebcec3ca5c278838f0ed46b6d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415bce286bf02497bd7723061649b584449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffa566b7f34a88fc4d7aacd6f9209cf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e55e6141e7b11a511546b8d3c4a8c5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d5faf18618eae59e3fe647d1319e29452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc5efb7848062ea68a26ebc8aa84203453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5be584519ed93fb5c34f490dafbfb9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e6772fc3489d8ecb87c6cad540e425455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302b2712d8df2d8b0653fec236f55942456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64de2c5bf8366a1aaa3320cd426fb71d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f8f22950170bb048b7cf33a6cc2945458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676af9f3255081527cefdadc91c3486e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51fbf939edb9220046fa7333dc9305c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d6ce364158f970024c49ee0822083f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d63ced75575dee33ea03e39044cee9d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63085cee1050a9b839e35408e49ca262463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e827c4a4e919bd4ce49c42656c078dc3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bdd3a10c675aaa11d61c344ca0e408465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29b09f4904e779e16fd52a98b965927466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2ae55263cf08d8b19241ca7391d923467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0e97d6c4399da91476a78931fa0ff3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcab8f88887a56cb58c97f7f88e1b65469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8800fafbdf685ae284693b452a40574b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683cdec5e928e837bb8f69f3fc4526d8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23809adcebce644675cf122d6127b9a9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beffa826c1164ef52045e780af525d6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb0dc12520a134a104ad2575f77d856474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bc6f56a03f8ad093bfefb176141417475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f5f6b8ff7f4f917c830def694a4edc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58463e2a504b2b09a0bf80f1df71cb50477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1381ec20963cc35813b7a36bb86c22478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce88942c59750c753fb61ad975dbfd3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4d830e01d8034c018141af37e02488480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef18a1f840cb181e9e76bc07cf18fcc9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1cc75c19971ecf0faf048a1cd21dcb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1053046bc36df36b703f6f8ab3b08ab9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4924ecbc29e9546cdbb55591e6de3e0a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3199b8a80e186ec22fe82938a9efd8d2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3413bf40ccf05307618a2f5365af5d3b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8861953fe9415161b963c5b62eacf1e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d0065245473e215a6a8187a55146e4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf97eb559f15780124df5952aa3ba976489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6012ae27624549fa4a418c14cb86ed3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a28c1f3d35193a7e27880c6008522e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1621bfd6ec21d6697666e3bf02f8f875492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb191645810651f668d3d4fd195634e5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f599389893b16e2377958bb1cf190c8e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e000f434ae95c675da0cf4d1ed46a705495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ce76a5a38039475923c5eaf17b4975496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1f064a1516332a141223f20321cdf8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1af37215cc358e7540566b29c7e3ab498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6989988581af5052d2c3d231259a86499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8998df195e71efdff184f5e34e3ec1a5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc6d5605e771807613776e80b4bf759501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ac766f4bbeb836b9db04c4854fa099502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb10ce0de49e0b0bf7eed72868deb33f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a324778da285e6375f2754796f696848504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97cc47a71495979dd37f6f3cbf5f788505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c2fad1d09519af2f9c26f0d84510b4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7bee3001e1396a55ec2b5c2c623a1d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2193e4ce5ecea048ff55db1e721f4202508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37b8fa7bac760976cad45a81afead5a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8afc02dbfc7b17486218710a865915510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecf780e36949958ec76655b464d9cb3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0b0a9541acab9eff84e82fdb01dd3e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d874cae9861428aa9a8f1b723861c1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec545b6c389b67a6b8c824d1e3ec063514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634476fdac398044e1ff359dfe1daf24515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1df2f020de68cd755ccc983aba15b9a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb299a911a718e40d21f86cbd100487517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185a4c41952301f8efb389daa7abd582518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a654db16eb01b88937d85680b7a27d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009a33aaeb4e72c161bbae658f0406a7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6898f042eb06426374b7aacb29f8b0e9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9847f16b30719ef8dd95893758d49e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad664fb2530fd834a29529908039d5a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2c524b454ac1870ff123993d2ea97e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0700eee90e61c074a82157be6c9ab23c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cec07e8a8c281f0ad8b3e0ec8aad59526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeff530c919e075c96d03a98b3a841b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49979cf621c45b5204e6aef1305d956528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0506263a2150b26775c106e8f282ea14529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb2a3da15c5eb4ba5dde86c270d1e10530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3611860c0c2a33239e028e51d7f70f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7080b3300cb5765d12cc5fc92d4ab6d7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bb6698db1e8cb2f8fce26a3b332f92533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6015768567828b62f0deee6b9071ab9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3bf502a1a074b830be5800e438b9c4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b307b8e91444ef102613bda51b761875536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5118a928db12e784e28da187d798bf11537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a956007a12ad613116fcdb6e57861f0c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bec25f6f390b55449140f21e2747c3e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc56c4dcbd569fa86facec85b2e3453c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ca59de4f8a2ee1f8811e0818f98a5e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8ec2626775cc2322a24352c09b01f0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5461dfe7e6790c7f2fa5de8a792c54c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5510ded1fd3ef3203f929afb1a55ff8d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfd2bf5bc1bc226d5ce6480a6038777545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49d16e63cb9184d9c998e917f91d6cb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476648778a27d4bd9c8791d8252e25f8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00decc8b2ab62c4aa30f7a9ea5f68378548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16376fe287412d59a936de91a612bbce549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8892e23957df166b05f6344bcc6b70550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462556c7869a4ad7ea5a288fb3f469ab551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177fed90ab4c77b8ec7055e2bdae9c3b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9dbaf709deecae98c0d35cf33f592a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4671986d468d7cf409dda6d5111d2a03554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167ca9f856b57ba50991b28d361f40ee555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d38fdbca2548a56246e01ef0699de72556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b84907c3ae4760261d241cdb50654c4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd3f631047c1df006f66184d09539dc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eb9adef354ae140a38c72d76408b0b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324177f2549fb668f1b57dee9d131aaa560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c59fcaf07f5b6c65e7b4894f7b850561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b50c37d17ce88aa1915bdfdd4263d8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc495e99894e12cb00610f553c68495d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb892f9cfcb4d578affe7b04deccb7e9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6741ceeca9198cb938fbb8137a44b8d0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0b3a008b6207fb77047ddf0822eb12566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292adeb36de5bd9e10ca5a6be3f0e07e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c207ba7b8f5876565beac2747b3a5428568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8d9119400c8605723afd2e02bfe4fb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06dc5fc6354b1b6a99af9ccc2130f88570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9791b26d0b7ae8300777f17261746af571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4f3ea0066cd083bbe9823a42a6c758572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee09b981087da13ca4a40ed7b1b0ce5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d388dd0a275489eea900399f8303585574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5006ee2112a92767da45eed9e826705d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e63a10af1fdbb538c36a6adf9f68716576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f98f844e3178c7579379f10a7ca942577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fe2f3477f3acf60085335f97703103578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d656dfedec205735bc3f160a4c3e2bc3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e4854f4329a4c36c7698fe9c6cda3a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf4f970bedfe5cc0a1496d2601da4de581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5419863ce5634edc16820fd0ca1ce4d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a977b11af28e4cb2331ecc1853f50c7b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da75620e58719f0d5f12d34a146c5bd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356e25cb763d1cee0c53c5b253b242ff585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e3634651c3c5bd47b66db6d9ca8b15586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5bcc5966bb76a99e30bfe945b19c2b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198e03093f6901dcc48f553038ed0145588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f75ebf07ac3bc1d87e5982e32724922589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a32f658b0ed14870e0bb6467df7909e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b6c519fc9d206fe40196fa5ae95800591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61091ecc9acbc5e0df95917e9f96de99592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4377bd83dceb701d1c82142a9f97f590593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8434c0ab6f6254f6ba547cab059622bc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5166d1e9d6bc65ac3edf738306f4aa19595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639994294330f6bcddc7a32e435aa9f1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55032da9f10c25f8205115ae744af52597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fd33d00d0d005efbdaf5938dd7ff29598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa055ec7c2375a7e897e966f72b9311599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759440d2dddd0ed96b38c95c9ee6410a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e74b3f28969e16e4eef63b57f511c60601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8326a0fa0ae61eb5d10bdaadaf06128602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b2f56d4bcf706c20962ec525a65951603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc5fa0415e0f38f12a8f6ae7452bce7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba57963039354f970ab4cf8f57477e0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddd0564ec37ee433f9d57bbd73c810d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e8be2e09b2a46e75d8eab8cf74b221607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41da3d93f7aff832a3a2c30213cbd9d1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08c9e88ce7084c5e3a8a38d1a5b23a5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23869c833b461d94a1f36e7eb4afd458610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d44ebb5833eafd0129a78a9514bf853611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f900c8c76207e8800a1d5c4f65e7d699612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab47ccdd4b57f1afddb4d9396efba3b7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6ff9603b0414e0c575780f1e4e0f62614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f82708c2b7869184fe482f99dba3a5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c8dcbb71005b0846823ddfb6f7ec66616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bb4a7f3d8841f1e561f73c7177129a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a26ec65f36b645f29e9e7ccb44b4268618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dc4535cb60b928cab91e0bdc48fc5e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0d2cb67eac8d40d55b69f964a774c4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fe87cd2e69926b3f68fd21d2863292621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c354a2a91dd21513ffc9b70b4c66fe6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfeb1330e9e0a9b134504c74147d6e4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f70ae7a69e37a45136c59d57112c12624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d8c67acbcd8f5aa17fc836bf001f61625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fce2297c203ee13f8c5c5ac54e30e4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1697498679b064dd8bf65fc5628881c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a47cded3a1dda5def3c55eb1d956ea628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23af672048e3943b2a8b02e3ed697877629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0458b67d4409c01ca5d072323c32496c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d81d9653d04222f8f3982ef77506568631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aad80357281fd933ea7360b77dbe461632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a44075207f89c7334a29d3122d883a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f889fc6d04fd3045ed0318839c8955634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8263f1e48fec9edc8087a7af7a02356a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69cb9d913f40cc7983300621d2ead0b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cae81a7f6f38f80a76332552da1cd19637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea227c69186675bf1218bd692622306638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73070767b803b48961279f1c9f35c1f1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a298b724e6e8ec511fe8973818dd1b6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd8668bcd748186113afc4570d580c2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b9e9ac00ef849447b05ca2e0222f02642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9f6b0fbd06b0566ef0c96d4c7f4206643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4770bd29344fb5963c57318d489a16644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21616db039425b51971981bdf665177645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33f3277d951ceab6b00d337b7037401646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e94f1df6662451a56dfef862521878c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc94b57f602f6405519c2f1d80c67116648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35020aff945c8c38923453727f92f248649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b05c0524206826e322b027ec40e0d0a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199dbe134901fe0dd0df713510de573e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7f427e0a2b421557c2b85d2f599cfb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52977d303d0f8cfd86a465eddfea49d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0327aea273a9fcbdcc7b16f8dacc1e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffdde8785e720f2568afa89c86feada655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647de031b512f94731f96059e998ceba656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a865578f459fa44440a9f5ab1ff925a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c059ac3346752a6444d120c36e2c8a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a31d075b1f9eb9e457938e9b05fb8cb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f43ba1c94668109f0c0accbc6ec3e8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fd2d4dd548de698c75e90ca94d15ca661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eace75aefad28c13dfcc59d63412ade662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6ff899cceca0e380aafe04f1859f3b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0b75bc93d42538104cc5478b734a2f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20040206b97a1c1a986b25bf13b16472665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcf449ea36b5813a76c345e83d49aab666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0daebb6aff78b3447a5ca38b6506214667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7def79377986ffcbc2cd6c19dbba70a9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f482164f29f86d8b95dbb18e536871c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a493a432b4523159195b9dcb7c35a5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d21e1dd95addbb0201e1b3f7e421cf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae251619e0842835402576eb5fb6dcf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036c4fe5bf1daa8a6b1d6aa7ab6a076a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544dd70877c501ea8d0a00fce8948aa7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c4877ce22ec30d2663b7fdf21263f9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0611fe49c37b30a99a5a7761e645c43f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a63009e1656ff2961750732a9b39f77677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8695ef058a9b8b51d122c8e660543c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50a08d1362660ca11ca35ff0cf9a06f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c96287b4edeea6b57942b0fdc4bc99680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072c61090db93af44c2ab533a174519e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0c786e4334d9ca0d8db6e130b5a497682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6000598098c951e14ec1b7498e611c8f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fda327ff2bd66281b93978c69b7d16684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe34097c579b3419c1aea7b84c39b91685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb59d758aa979b640eb9a5f450f32a8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2de1bc424723440780fff6040260726687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b282fb38358059cb59b85ee1deebb1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cec31db8297f9ed4017f056e1de759689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160f5d84d9170178d7d11819433d0f62690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9053695227df637ac91c29f82f0367691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958d87f6e6ee139227f782dc64aabcfc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5911f6b717d747a823d50a777b09a4ca693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5187bc63c11fd11ae2addfd1e435e2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e015a7bfaae82fc3e35d7fc296e157695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3dcfeff9cebf8780c1ccb14a8c58d7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34caf1dd092132904fc2113c8ca4c3d0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15c5230679ebaa533c99010387de365698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa36483b9d0059463461fe8fb0c8b7e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f546e38d51ae8ca3ad84d94e900a01b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a073bcf8f2a630f953bd8c11e60c8390701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e886f1d5e55dd7970c937207780bccc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a68ce085e3b78567e7a3cce9aa3fd58703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca226d30247c2f3b60138acff3f6e068704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5107230774d813108a59f704cc33d59a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fd35ecc936eb7d76ee22c55ec5abf7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b922512b16cee9902c1532e53f6c5255707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6907042c97fc4f0ca8abbfe48dac540708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f9fb59c43b29ae3457be63fd7373ab709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fede0c6cc3afd305a25afcb5d745378710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a101c3f6334b8002beb8df97ec79ea9c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43af7d55fd01bae4e067ef832863fa0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7f8a4c9f22e507a1305c8f4431e49e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ad8d4f60f4df4726f787f1d2497500714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c230e5f0fc6d95ef6647edced8a540f8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed0058872f2b2dc511aea76ac6e35e7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c22f135cc6aa1b9b6196d60c665077717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685c9eabdce8349636a4a909d871d397718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0803262a90501e131f23ff6196c6a4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f402db2336ca3fd712754f994ab0cd1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc55c368491bdd0677f9060fd547dd0f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdf61ac083cdeb560daf3633504ae86722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffe0d31770c13cccb63f0449b083e4d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d524a83a6f94b19ddc379e2fb8121a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664698af964bab8340f0c1c7f704e154725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a237542a82a4d62bdc3c647278b8eb6e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5546315addb46a391dc7b6bdc821d1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716045e6828e5b2bb0214f258b29e8ff728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486db3cf12870a4038781de90ec02619729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225806bf8e5c67d5b8293e19e4db6c8b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099c4514c60b0352c8755b82aee0da76731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaa47cc64e8c45a5227388bb239f630732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d07bd44f30a4bb6924236f8afe4a5f6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc79c027b442baec50f315494b1f616b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2a89ac5080ec8929410e6706543e21735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762bef709c74e7954ed63a11008d24d5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e01234449637ee2c6027bd4cc1cc2b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3069fccac38e4f12ff2cc554f87671738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0700cc3e3d54b52f455ecd72a0d903c1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aceb017cc8d77cacf3f296bc2881d1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da008c5d2e4c154f0217415f9d0e7892741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f695f06ac3752a91ad407d7cd93270c6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef8f2abe7881a5c9bedd62bcfcadc74743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83a10bac4e31ee9bc1220685ca91f7d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5aeda8fea65021e8859a0d82bfdef9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08037bae036ee8c71f6140e970ff5163746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b93d7a05236c9824083ceac0f84e03747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01e41a938f6cdf8fbedd6f99876fdde748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1915ec685d6e2c19273e8a29025de91f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e935f05414cacb9bcee533f41a7a818e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be44c0e5d30ff21802b341612377162751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1c3e325da65e235732a4c30e5d3dc6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301ba360856024d3ada8ff04cb4bf194753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e604e46cedb87e4f413b1a9f4e9d254f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c06bada3f1515f614c1e2f9f532ed0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd76b55e4b083275decef5e1391e507756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215f01ad1fe43b60fcb9f37e86f2f44e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582165cd0f7d7dce700f56e2c71334ee758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66733f2d2d4043ee03e31f7e306ec9a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c879a4c6ce2e83af6a3b474d3e365d4760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08612fb3b7dcad44ba5f9892782a502761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff784b5282d6a8ddea77ed2dd79faf2b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33877452dd567fd769c7cb936d72893a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc35956938c611181f41f30856f4cf4764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e789b4e31adf9116052117515bf14ff2765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab29dbf059c140f9567056b3f8d57caf766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebe2e778c7d2e9a64add6fa7e311edd767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>