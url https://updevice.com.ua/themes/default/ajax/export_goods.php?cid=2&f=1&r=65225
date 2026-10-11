--- v0 (2026-08-24)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca483e93e68e5bc5d9af3f571a7614101.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998549a4d3f72758447befa38669fb9a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2333a62061b22bedeb7552945817dfcc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800ccb60fe788312e31888ad987f2da14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b6c9ef01dd49b0d7a14a0d9d9d6f9d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a838c56856bdb19dc97f9cceecf84bf66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f348ac83fdc2caa68b73465a40145b697.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d473269e6fba3545a8c07875ee76c6e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bd11a099806bdd65fb2d51e90fbe299.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3f876f8498b8866065f41ad0c8193910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3875c3ffb5346f61a7742c63d8a55311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d13ddee4075145d61ebcef03fca3ec12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dcdc5799f0d48790ed03da64065b9413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d9acc9b72022c8f5aad3475315468914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2977d86865f376e331abe37a3b10869c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3f99a8e0c4c082d5b36cb6f6db5c4b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f9ef61b00c7def1d0d2ff89db04e7217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eb71238e01ef83306a24d974c3dc4118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9125b7f0e5e15efd0c2a67d1eb1c0b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1762f875203dfb56d262d1d257f3afc220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef988babfdd02a48ec43b2b172b8b1b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4004eb3267ca71ae156d8c8c1d4a1d7522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e15fa9e6b0ab62b35119cf67e8ddc723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad73f7d51d2065f2919b4f812c8ae7d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e009dfeab6fdbd5ee2ed6aede9a675725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71394a1b64fc6b9aa9402291b731c0e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0683fff42a61cabeba681e7f7f9029f127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddd02617c56f26577a48d025916c40628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4795eae452b0218afaed2b1fa70639f029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b1690bde3ba8ce5d62ca385f5a2b8e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d53de45dc428befa4e13a43bfdf85631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41704937ebfaac8542e5a8f03ad6ee932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416943bc2886623ddc0f70cfb1a839f433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8029f176ada6b8a439f5eb941e951f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14584f776c513a5045129c9c266bfb5335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b8163b6865c602065058c69ed2999b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01098f202a66604a6712083d2bdc62ac37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaf01d09387b53b15fa86f8e2fb4f0538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6b9cfe4ecd8e83ef2c0ff87fd43c7939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3229e0c6d1ae6f2639d0e5c76f4781a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f57a1936a081edacdddff5be960d4b941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fe71133b3c9da79a720340f4b39aca42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a219371cb948a5aae320f9be722f8df443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e698399dc9aadcbb240466c36469e25144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c8c273b10cd84cc10986a5b639650845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd553e2a51fcb5c2c25d94217ba2b75146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef8bd2fda89978c61c28a7dc3530d1b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fccb39d98932279a8b4e06cc8b240a248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653d0e64ac25194f58e220f6a0bc47ca49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0cf0c255f363613556105265f3acef50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52c0ee598a6d6e0f8141923822b9a9251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90153d379ccdc45a7b150602f2014bca52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a9197f878ebb9b899fabdc768bb80d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d90611899eeb47d040c09beae18201554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af585ebc94d0b8dec72158e06d47176055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f209445a5767aac190fd384e6711d34056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9601211e2b7daa4cf92d0a05f85e5157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d62adadde2d596a0c687a0e6f8ca3458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d80933247962d0087950118f9888e9d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada400b9275de0a56be9c90a3bcb43ed60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76686e93fb5bc744aa2962347e6a487761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeb94e88f5433221b40acda8b128bd062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1315e1f029ef6d4d093f41ef91414bcf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2300dfe1bb01637c5c63874bb189116164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacb29f3f9170bbfc9ba294cb6489f5465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631f896e87a8b71fd9482e3131c4520e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5902fd9a010919b33a0ed4893d55957e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8554d12c81d134c24b1a1909cc13c068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ac000be20c8b7a83d788e3e58e4cfd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b13330f5efc58e3eaf1c157a5edc4f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aa8991b38eaba4cb1e9df270bcb06571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553d67f531359b0e91c6270143df6d7072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674f11bb809ca55ef5527822a003104973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbfebcdb3a4c2eba849764a6fe6fae574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07354a5f5fa57f89b0e29caa728b488875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4746c48b0acf9e9f1345f2170766aadb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9f2836f61762e08fbe37771b0a85b377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923c2f66ae026a179c64969422e09af678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e93045776732b2dd4f24498a874fba79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428c03e4cb9b5a0985890f79463eee2f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ef98dbaf4f64eeb447d353053cda3881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f2ed0f5061887530d84f846f7db5b482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a426f20daf6473c80e3c807388d78be283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d62d6f352f5dc16477a142b8404d35484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6439bc2fbe2feb69a9fd41a415abfedd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb171c9c249833ba2e7bc632b4be3a1b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791049a8b855745936723fbaad4ef88387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e472e5873314d2e84df335ee1b5bb4b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa942cf8b4a9767c5439ec64855eb5489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc95d06a08876215be0d68f2ae253b8390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7573959cc2cef09932deb7a844556aa591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97312ee51098523556817adc90bb89a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddf3a3e3451e4db76e443f96473090893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873c7093a2b5743e31169a57573642f694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389cea2f6271296127c71a79c17ecbb195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c80398154bdc1205b6c01cf209b2dd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf370e1833ac79bd659f625ff1c866497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8251c08901ee0a2772063b35d5a41898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a63be2f0313e89465d5f13746b599499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9c3235cd96b0c77468649ad3bff466100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc40026e30ffe920b847c0eef409f53101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164402cb471a92e5851904df64789c73102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d103d9c7e49e61f7603df78f97f4b7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453841f1c8be529e6d87b77e46b3f128104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c101316faf8aa9a929d2596eebe89f8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a232425135db839fd6d8a4be9c03f3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9b1648d1fc8470902ba19c61869424107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ae31d59e475d7e90d5ae22cdbb9b0e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0cec074dd53e662ad9c8538e2dbac4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91181153e71f74a2f57a8312dfc61b88110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d295bd74918c2dc3dade328e7848f8d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0612b6f7a24d584205c26c377f09984112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a42ea186ee5b02ecc41fa158a071c14113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdd26a26b4155a2f1e1e2493c0c6f3d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adbc5387e5156b49b4f2b4e460848af115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8610cfe4805487ce1d31f3b12f6e7269116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19a338976e0c83774615eeea62d17b2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e2724af83e7ef3301d183c2d78ef19118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b2f1cb26b958ba93147c0674d2da51119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0c2c8ce359870777f54dccd6eae366120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9081dac24d0df4a9c2ac6fb0bc3f8779121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e04252824740e288d699d6a3715b5d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea32f60818943ab50800b15ca20aa97123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849a6ee0d9f615d3a4ae9f22b4d4e9a8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b4e39728a9c6111c417bdffb18efa5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853ea81f29854d114d426110d1e2e855126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b373b90fec714ff1b97540964da26fe127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d602f72b16b138bd16582cc8f8452128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfca8f8fe2d463812eca104162b4adc0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a289f5c96c6496ff06b7a4711dc6eaa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b780e17a600f1ecd26f46ea90c300932131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1a03cc3832f99359b7606a57e0c435132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a5adc446fdc639fd0a6e201a7ba52e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665142a0227bddd88a82a91513a72ae5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d1270e056620abcb6df03ffcd01015135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b22fe9d217682692ab9024aa9a4f45136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263f75da68545272b40c9b2f908d375c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dd2125db1efcbbf83d704785184ae8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f590115b6a087aafb361d565e78fdc2f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fb65cd25cf0d3269584763b7412aab140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dbe7a1485370a0d18b0d47082dd63e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf3dd3f2ba5aa56c2ff00569b516f92142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accf35687343749cbb16906742e82dee143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fb64eb7c4b11f3f4a4c077d2c5e4f4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5475fb88af1ad1f971612e47db37d2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa8a79c2ebac0ae06ad7cf99ae60317146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3376f2e0fc10df486735e4b0c56a62b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48adf6fbc622725716a0f502ab23c475148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23109733ff9101dbf2ad8a4553b6164e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e84625ddca3d8653b2f1b1108fc1155150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f497a67a42057cc7d94fbae1d7142315151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a12e89b9a58635a6ce4749f2b81e1d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677ed3a1161b2bca5d82e0a68c649242153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4278825cb565153b8abece2e9ae34ef2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b16baf6d6c7317cfd84af976343f0da155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3462a7433250f33b0bc66f7335cb1507156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2ae40951ec019a5454126bcb943050157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b95b3d4b2422679cc4ce564183d68cc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7e7c19e88b839a3d4f2f78850b08cf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad3b69bf454679f60c1f9ea417dc1c1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b0e41b48529fbec4e0c28f06986ada161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e86801a5a43ee61355bc224e2ca4e9e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef91989825a2578ef0e823b60ec4e7e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dc5bdeedd291f0fa1222d164fe2b11164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748edb1edd062d1bec786d8fd0a5faf4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a57941b6216d76c92ece587747bf668166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f02c409ab8cf3407e98dac97d78de6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065baec9377043c781bed31c270ef4f4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253fb7bb5afee4b90008525e2fa038e0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e9bd9f8fd0f87836c79eb99b17bf4f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdaccd52928bfc63446565932355560171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7218aafa6e4c086a3a44b33ca12fc3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b821f5f55e84f5f1aa7bcf6635b173dd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f86fdea918a6f192635caff5682046e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795cef370763e54f40b8a5e9e18c10ca175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d2841a5cc5ca0a79b5ba1311510701176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1fca52a4c19eda5d66d2eb6d6d9725177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ba670cbd31b0ae2afde88bceeaf46c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d105159b5564d064b4fea1dbd4a63b56179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7358e3f5d42ea639cad1f7aa2d7e082b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0d7d36eed4cab2c0249dca018e7efa181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544748aa4bf2e84f141021fb664f35f1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d341dda8a95e0cf10fe1f1b0e5eb5d5e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47696e793a428ca06be3f596eb600eb7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40aef192c766937e4f7a1d9b3331b90185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb90dc293c83686ca5324fc766ed549186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9161161af29dfe8c7750a58198482969187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc1cfe19cf37218a109697b1a9881c9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5bd0cd4cb18284221217540bb70b46189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddd9d98c04fc7f17fc2a5cd65b10bbc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4585fa5113213355e50e55d2dfa61a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea2d8b2e691545be94abaf2658cfb69192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cfe85199b23bdb2db7522fe4c0e7dd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d051432904dab815e762fb871e0ad6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025cf68fd78895f52fbc4b66fa277e1f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c444c9487dfc29f8446e75a71b5bc89196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998d4e240b897a44d763157ebfaf4772197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd13ae767968fc65be766cfd80f4096d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177382c237a77236d5a2e05a400666c0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc38d7fb01cbe3c3bb3eb4dfea1cb225200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a826df892df4362ee37365dee73c5da201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac94706d6d61f26748f722020592645202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10829170ad1f7e12cbbdeaa6843c2ccd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bebb5daf9ad78e13bb409a7008087ca204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6e634ec864a68859aef009d08c2bde205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e657e46275925e03081ba88fc6053db5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f3223110973ec4638fd6570321fce3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b66c295688573494cea17d424da41b2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84504fffbb01e2739befd25b4503921c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c422ae399f08f8cf8924095cfc9e3b49210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1198bcabb938e1f73f3b9b973158d3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36efee7a0f4132f7e0ce6bd6101c6764212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f42038a703d9f59c0b6ef1338b2341213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3917ea25d5229c0a90b88387d537a57b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff94240c9f951d11d920bc3a4e44f6c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccd22e902462192880e08a63c064868216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc366a5fc5fb3c4a89967611d1027858217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9419fc1aa25d7b140bcaa1eba729a5a1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c231137eba80e959acb01c73eeac2b10219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6163bf6aef819eaba7d2125d558af51a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f87979e09fb69ebb2a0906dd718918221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccad675356c162da997b006973a79a6d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1575021cdac68130519270ffa3ae9d4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f663a27b4274d46fbe6506f93fdef72f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144d35de641cdca041fdd37aa36677ee225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c33a6278e21417f6da050da2138117226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8d8f36f96bac590ce0691f5062deb2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec760b372eb3f94246d725215b41b2e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507aac7ddf4d279187b9af5b361b9e0b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150efc9f622bd24ecce00914cd81dcef230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120d620f788a182e2a6e68fa7e0ffbda231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29de10631d96ad4440ab6510c2bce15e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bccfed1cc6b2deb8cd06a9c98565e46233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073ce756901e3f5a80f771718a31fbd4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfe78b312dbaa0fcc2515dba14e3ba9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05265b90de99fc7a9cc8f96340b50573236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910d4d04beb7946d78ac8ef25080bbcd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a30859f2d5d85e03eaf9a0492feb5c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f15da05154f75be2c0505cc7fa424b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d01c96f8f368509be89cdb85f09adc4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb2ddbf44ec46ec581ea62796fe58b3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ad630a046956f847bd31e4ed99edf1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caccaf6c49427ba92a13e211c51fb3c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ff0f961f1a6ffcdab08c736c5ede34244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc927b9ce78c4670245d7344ec6c9fc4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92c67692dbacb8f423d9b1eda028e8e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebbe6bc5aa1f5cadbef4af4184fb748247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321713aba185316c3e2c9ee18c24c9a2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee1e49553b192bad8f55b214510c33b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec44d1f70482be46b18fb6a467ffb73250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca97ee4920d7c5ec275026f75f9041d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ec2b3a16485f6bea643591c12cc85c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e8ba7cb86a1b5a02ee820de5e28e87253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca63c195dbbdb315d2e6bf02f0d1b89f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cb596ae1a13713be50e75817cdae10255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70fb6ec80283643dfe218132cdd0d2f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e031809b53289c4143b77dee9c8a8d74257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc797bc8480ff1c6cbe0454580b41b7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef55e88a1aaf2f8b3d1037cd955ae4fc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6ccda8abdb10abc1f6afccd759c81c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a113ab45502ab95eefe5cb2e12342b30261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9428a7cb54042d5928e145dcb543b61262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab140258c59f77f07fefb88b8dcf1867263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fedc9f056353f61ce4f578cda62b325264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ae7adcc9c3ca6a77ececa35b1fef25265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1583d9f49562730de2207678a4e987ce266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def58edee0f8175a5a62d04155adb19c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d74f31b9504d8bf7c69276471fae50268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c55aec20da82b1a4a84d5c67c3ade3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05befcc1ff43943782ec362f6cd9e101270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8f30e52d16a7d7b526acdaaf095adb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdb0c5b1f0d88feab059d4f1c57fb07272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05028c0f98306deb908162f2fd7ac719273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2d4fb0a5741602087c4abb1ae9be02274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eb61ac27676fb089bd293254dad749275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70debf40f07328d647de98f54b3ed3b3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbe236a46be6c55b442111ac140c637277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d237f09e39fd98ddbce12e33711fea7f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133e6488d159cfbe36cee30fa487af50279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08291e480daec0db56808b8cd45bb4b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cd7ca229cb7c8719b1ae42a0aaf32c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc6aa7c76169f7dfc1c7817d1cd21e3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf278159e040f615dc6133c03516779283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf59b831945841a89299321617d93bf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11933b54417b5389c7f63397645f51fd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1a1334c516d934b370fd6a99277669286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e02b3a1255ad3bec5322fe9fdcee8f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263471abe1ef471c1e220b7af5a08f30288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e3f161da0d26b8d2bdca3f45af5867289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec87c6091b0df3146e48e7378a022976290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b5aa1e1b77e568f99031e33edb78bb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ee4d54515932d83490bf812a0cb8ac292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cf939d43ae4d8fefd078333ba06ce0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cfcd0791aca734e9ba64013da1ad93294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdbb1a880fffea3825e58a4adb5facd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b6657a2ed490d04da2cc6a2a508bd5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657b1762d3a03054f0792afb95cb30ca297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c657297d5e0dfdf9cc633a8d625506a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7991af7790f46dc631da14bc17442c1e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c890261ad8b53ac3abb850985a9230b8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3c23b4b29bc7bffbb78ceecb0eebf4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e90b00365f32093755b67702bf357b8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45730d7c6764d8959b2d7c57dcd61a91303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2c8ddcd9976692eda418b86957972e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8283f360f43c18f19020fd4ff293c402305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac30adcf2602da2cc17d24a0960e6c4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f07dcacd46b68ce0320783528045096307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cb56f678ee0d9fdbbb04973eb0c515308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e2bf1541c15ba12387f6f07329beb3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f1261b60e7c1169fe0e668af36a119310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7c6fe01c5acb9ba4384163014b6da6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb76cd02785acca66ae8d40dd284ec7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f244b1cf2e9fe581d3cc9c85dfefe135313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64205e6231cfa73987be0ec97eb1cad314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed97663e4667c7a82347f72a2ca7680315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d989ec4527e3cf0158585cd1d6d5f0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6e93510f87bd36bab287e2de474756317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b968ca78af70ab37d9b537d2b2fc9e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bde50072ab8a3352fa154ccfd47b96319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a355859b03314fad524bc8de99187dda320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc41eeff5968f72d80cbdac69b8a3eac321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81520ef5ffd5bf09333363abb5db592a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ebfd0615aaadf8b532c0870c4a309b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eace227e86cf33ddb3f0b5286a018259324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2b174362e43c23ed75ebcb3efbd561325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200c25ac19ff2fcae5d53e49d396e30e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b00ff508117b66e4f331705c5c3277b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d76e36a33a717928c4ed70c54d182e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84502d6e9f63a705310255bf425ca9a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e38388203822913207b0a308049b664330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0749ae5da7786724892ac6daa3182cd3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8617e6caedf57a66e6afe7d85eab963a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61075a66d0edb722df7c0ed907253f28333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845bc26e67459ecbf0d7242142a87ee5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee941b905279c77e287f8952caee56a5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f1dd19de87caab035ec387ab5833d1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f93c8e02b6a28ad1c64a21c12ffae2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d79f13bd8fe6d3588c5aced18f31e37338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5a066ee91ba1aed1c26da1ae8e4865339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f6d9a69990cd8e95656e37901b0087340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b08602c12ee6b66c7db5d428735ffd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f7ba48e50e2c03feb4d9ebc23490ba342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd887fd4a007b54b44d6fbf835e3d53343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7eccf840772116948801d8af578578344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86e5330bfd70c5e2f82f10fbed99fe1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91033d39b665ace5e48a1044e90acb60346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25705241d6cf57fc0bc2d921138e8d2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d480a4d7a57cf2bd5f621955f9d106a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1d0e69fa9f4fd8652f953feb44ff1b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdaaaf8b550663d521784153e9f1f8e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb896b1eae7edff0b3773eee9aeeb0fa351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8f314ad509545322c784c2bb4a8ab9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b06bd6debde828cefcfe298d17a580353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ea83fde34edb43e5ee6b3e58d87b10354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ccd47bd5a808f999255077e1092f15355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4062cb97b43260333fb3cd759dc553a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0228ba983f696c51da9e4575ec72fe76357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883d51c84c6903a58a8804658d81b430358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df7872a1003f98dc4ba818a9ea506b0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cde298b56c3fbf59041b483e434b57f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9540b879475b3ea97f166e57f8c1558e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adacbb27e46c93780a4bcb0c085b3d7d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c05fad9e0878312789c0e930ee8d32363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf56afa4f08db1a843d8a2f4b7baf27364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb84f9446f27fa841c80c870709e6eb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d534c544aa3aeecd0509868f9ecf05366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde7411551e6051bd168689ba79bd8e4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4169c1c79776971df5f74014e28bd943368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaae0ee8ff6d5fda81c490084bb570c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bef3187c2051f61e0e3f1a427c41ef3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cf195fef593adbd5c05ce9f86ba34d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e830d2018127ee6bce92271798606ea6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb90a5b9ad4d7f9ef683759223e1c320373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da612e8b9a62c8797e1da5439ed35d5e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a519451b91514ac48e1f2cce81e809375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0649a76b7a10b9857bb104a4351892e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bfbad6aed5e09e0fa3e3a28318c574377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63b64f0df4947b3048525403cb3e1ee378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256a9f1062fc341554856cf44aa028d9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a8e49f7ac406ba9825993038b21ce0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6cc85c6ce335f5ee6cb2885b0afb77381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8503c96c062bc2a61b99db73e4afcf48382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d989e737358346af5ca457bef476915383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64a92377960a9da7dd97fbd15ff9cbf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eb2c8364d0446f81ae62c6ede6d77b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22650df80a2b4d9f205353560ac21b1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3283c4c8273c152bb5d2683af22698387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f843e33f5cac45536326da9c6c48c9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f74af0f1b552fc6b8c9aa1f6d4b7f74389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602bdfdaa18e384170d9c3cef6393534390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a618b981e07c6e8f5cb0977d4247e29e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862431e87f439d50a6f106f523010369392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fc7c154498c02ac2f163716955f6e5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f99d9dd08b82e234b71d737540edb65394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613ad8cfe9c24ceddc107965a51cd860395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e3608120ed7e9719fa41e13714b6a5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f951d181dc29d3c06d46681bd516f40397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4bd70d5baf3a9bc3d00e36b9bdd48f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d372a966c9c077412cdb002994e34b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2a0b68b41bb00fd30c6b361895247a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c81585da1d2450385be593c92586d1a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfec7e043c7b3afd78adb2aed6993b31402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d4ebff1e7102046d2db183193c5f4b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9664cb107c0a116b60e119a20955ecb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d27806452a21f2007774b10bc7e4a0e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7513f6be5d4b620ea37835e7bbdb114e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904e2b8b368f08dab3f6a4b29171bc04407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9bcd22c25237091ebe496a75c9be11408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6905d27c2d6705a593192462e326df409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95c3c907ad28b214b515c1d29dc5240410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cc19ecfbd782fe131490c77e400a00411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a0e803f85c85c019355adb718b80f8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bcbea42d9add43e48152a6f8163bcb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18081d880ae9087a3973eafdec8163b4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb92c8ad7746f0ad6172eeb34abc9abd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecf775222ae2a7a4c219dc3d568d6ce416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c6a45a67f618b2ae6ac1924f1ab60b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db11b056e8b0600e4d4406a422f1afb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df1bce0e6eadcc4249f5bee4d0b4713419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e03f6dca90b0fab62fe71b3a3845c1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810b6258538adb0e97c24c2700d0be43421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f71b534a1eec86ae8c88ec72a97016422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c725e463a8e7729c347ac3948a7bbd5a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaac4ee9b521a1f9420c868ff4bcf20424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faa95b64b26a8a16a607fddf43fc55d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7452db49b1552e3ab9c0092d5165e2c9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45428f91b4f075b73654345f5aad3510427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d939b8339c66ceab1ced7bf91be9a59428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d575730aabfbfe6b1c40d7567c3193429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8363d6157b3d638e29a3c88d75b777430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2e78bdb8ab7e0904af9501f2b5c3e3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fd24cf0837faedb588c8b31c658ad9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5ad297992cabd902717596b0089af7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2795cf4a76dff2199a3341e3cdd70bd1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607a2f677d025a530d1ab7b00b660912435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23d327e3bae99eff535c0695c048423436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67465a578d07f6eed0679d9582b193a1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd292559f8822a180045f4ec7d8fea50438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab26506d5c2c06ad49dc6a8099d871d8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa624a36cb5ad069c413de295a5c3825440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f2d46afe37ec77bfa7c189d4e0df29441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0b6346cdc96b7db65009307f1f3ac4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cde7bbaba61546282104749ccc4d88e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c29b718a1fdbafa2f08fb5206732697444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548a194b5330c3b69e7b88c2ab7a921d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d9deba626a4ff0a71bb62ff998c70d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4900322ccb6058c506cc523c00e2200a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3855caa70f847bf488fb64eeb801b3c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adcca062ff04434d152f31e99333e1b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14a7fec946a448e0c78bdc47dab99b9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed2039a521ea144def3d67bdbf05658451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bd498e9d1e51ceb51498f8d907d230452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b08d73175ca8a70b4807eeb95737ff453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c91f732c1ccca8b46ecd7f5e8ba621454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62640165fe5cff0f5be4c0928a7b0d5f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d846d56726c8d339d9a4faa22b61339456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc62e6e685c79cd65fcc87aeebe8ef0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643851aa586114ed2ac28fc1b3d1d1be458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df79d91c24f17610065e063a0cb17ab459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205025293a4d279e7d7f94d34c3c9dc9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d420c9397e9fc975ec54785f2b71e7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d10436efcbaba7be887f206dbfc2467462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a26ead4449db23374b389e7b3522604463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122f5eb560d21abc238fed8e00a408bf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f7163112ab91828a9552f0ff0e6860465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9903b2e779c81f8b60493748dfd72010466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f44417bb41c5460d53c264db3359cde467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84670bcea5dcb6b7ede6a917ace650bc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bf4f8e05c2599f4f4bb45fc836b811469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624c808ae8193b42a0ff5746673164db470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ede97d52fa1a859d7ad8869776e9c4a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5af44142a39b791d94d45866f34209472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53b213ee7b2f6ce6d76107ee8278c40473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352714cb1525ab440da11d21879ec2e7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad2748406ef960bb42f3682e89dd881475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7852377ccdcd9b519bbf4b906229e8bb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404efdf56f35ea44bf1a33c2a8bb04d9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587ffb99db922f2170a4939813f3e2f7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05018ff7f93cbf040af50926b15b81c8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f077e62d014868eef4e1a613c5ab1d2c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a94d4858b7a307fa62fdef5f46c1c5c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e610bb7dbe02ebf86cd4a4c4399a5b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3b220b78879997265c510efd08b719483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47358ec9a162fc7812b7cb6b46df0401484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abcc2fd8cb713a2a471dfcaeff304fb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d1d0ed8b22a543c0b8cb069ae231a2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bfa59c6f33291ac9a08db24bac4f12487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8fbdb81a35c7d0cbdefa64f5fd88ec488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df6a9c421c9f79c125049778c8036d2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cdd61e5d460e210c61bddc48b7ea68490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7782c71044520b4ee9c6b87f2593faa3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9965953e1271c53f2568039362f728492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0b10248c7b6f7433b673fc2bfbc1d2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3039da8bcae9b62bc1eba619fc6e574e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c15e67f2e5b1ee521c1bbbfd32a8d1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e95650ca99585dd6c38b618280451a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c942f2483de3a222ec408d436ef35a7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef329a525adc0927a0cf2668076bca2b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f45bec5ecb874ee27216843a2d7c193499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d118c03098cb865e4897c86c29e1bc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4ef8c047e9899bedf8b3fd3b49fd8d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a255bf1e9529e800e44462b53494c66502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99ba1e7ae119d8f817fbfdca83fba67503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85012aa955b648596aba3038c5fb7173504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf578288569aaa61a67a6e883a28312f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b428ae1c09edbc827a319062b3984c2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce11ad0d3a6f6832af34660855fc882507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dba40131e0666364caea6e7e9c51a84508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9c37d6bbf3109f1999b4b2809ecd73509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51882c608bbc09c828825f35a010a262510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a358f43e1b4fab53f04d997fa1b82c4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e10611b7fdb567fdeabeb6bc7a8107512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab91249ab5ef058f5102653c37aca6d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b1632ea57d57c1175f51afbba5baf0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa5befbffda09bb3b52dba50daba022515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9545ceea7a7424a490d171312477ab2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bcd7d5ad62a3fc31ff63cf34e54fdd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2217df2bf2664c63d5cf12c5fd4e4f83518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964fc62ad5cdf1518ed37fb79daddd97519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7597747ea3a2aef7025449d54730fa84520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99359877bc5a7cbe57c5aa383c2e20e5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46600f74eb66efaf6bc2f9b88a777a86522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bf44adfd944d2a7d8cd04262b45856523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d92456f2ee779763132ff8f8866dbe524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261753655c94f03c8b217c7e4b229283525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6350c95dc76f513aafa26bcbf439e0d0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a953d5b306718fa67d17222db5f6a80e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4b056e92e1f651ccd3c02e9cdd7b59528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884c72d054b4e7b95b001d647a6f523d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371dfcae1a8abcab088ca5f75518aa02530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e78f23ef3acc5d59084cecae0b2a633531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a498f1b4c9aec5f00f05ec323ec7c2c8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedac5e671364237633de7bcc15f3aad533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490dc3335d32f64a88ba9f607777b1d3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110632a9c66392bf04d27cc87d7052e0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36c2afd31cbfbac0560b2b7d31b10fd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77031d13b3a369587c7aa708569cf9b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8537fdd79b4690f5d76dde4222e7bc25538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca199f476c90f893a3ac07f18c84a3f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ffdcc9c62de57e8b433093e9271ddb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386d5bab7ce0af9ef231fdfb366e55d1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d311ddc08fe3025d45ad48fe93ec4650542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e30e9e47915270971c5a299f030a46a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3c964a1caf1ae8b60ce0ce4b320a32544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce01220b867a61021aa8a410beeba8ae545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efec1f5408ceae7a9a693ef491cb96dd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8daac9f9c9125304aafbc6b4c77479547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bade3a4f2332c1c89ec9f130431cfa2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c8b019ad84fce1e50296d0f5fc26cb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1ec63e252f401e675e63c44866b0f3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec96dffee0255bb125ecc06bb884cf9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd31328cadf7cf62644d0fc9ba640fd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90ff54163c9f6c01023eca00ea177f1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d91e95e3c3892d6e32a29eaa452bed4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6ac8eedefb4ca9b05312853f2bfd80555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63911145e527f56e7c93171099e3b44556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa8748a441568a5db55ed1e2a4ce4ae557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a01b90bc22fc12189a6bf861fb4b47b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01019d1f50697e0b6f747b2a1e796346559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541d03309735de31e6a55f773bf744e8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b89e8a5b2ae691ee7d56383c15e53e7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e954009776a9c9b36e7053cb83de0fc4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d825f7577ced2ffee1e8b273209a63563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33057ce637de8ef88184c699daf92d4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f2caa6e698356b5919b43491243ad7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22098d9233e221070faf1b9cac798e79566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a82664dccaefb548028291be3ab499567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e682e6f639c0a31c8eb33fef73c41d00568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abe16e71390607ac6ed43f391200395569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d2a79d5ca532b6cc0f03e401108d16570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759547fdcb556c31499ebd8c7a485093571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cfa0d7069f746b50cecd8b73020c64572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eeadde64cde15625226e635b49cf1b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2608ec516439413e20d97db9f3593c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3f6b92090070147c4d67ee1efc1686575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefccc21e9064b77fff3b47517581f62576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888d1ff44b657fb65e13a375f8b4ea50577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fac9f966bd9791ad233c01e85de65d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ef723af0de71a648b8334939eaea76579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bfe2c31ec9a30c2f4ee448af02ebe6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e0c8b9e570e4905aaf8abdecc8aaf1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aa0929ec7739f546c89a2477bc1d1c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a0791c291534b0da9132a4b6b3a59a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b614674afa70ad24e450915a6243956584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649da21dc4085094cabb72300324eb75585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4cd2bf06fa991c1f9b3e9436398310586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8846d618fc644cc13f3f951c4983e98a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b18ae984404588f901ea4ade3b4b61588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26bfdc61771cb6675a726c2f6ab99df589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e36084daa565c93c73e83fa2f72afc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3eeb70d20461588e81b2c402df5d39591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df19e517db39e6bfee46de28978e0cbd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855206a840127784beb6b6198b9e228f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92be4543d372c8c2767ee7106d83ffad594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67cf5d4145a09de8f36bb5b9d2b0959595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3bffaee5ae53219723d1a965516b8f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b703e578e3307c1bf6335822ec942384597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90660de299f5e53c2c4854742650bea2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb56b441aa033a53b2b426f840e2a319599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f4bd9f83469e1fab1adf27f1856741600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eface147628c21867a0617e4ec816593601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2b5c6f4ccd363b4357bfe944319fc3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f66416f2b09e67959d16acd4115a046603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2595148c3f4802284f87ae5e60c3ce64604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d144935d936764de9698a9de0098a72605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad18dae518e101d475d88260584347f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11abeea83432bd3320b76f1fb8cdc514607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9c8c7ee2f62e0fdc5c4794644dfea7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcacddddfc140aab7651b10614f8104609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb408a0942eab2414b09271873d94fb1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b5713ed8cfe4ce0b622ab17c2a3426611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd6e6e7e01d3fd40f24dc33785a6600612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632d0faea49ce3e346d2cc181ece6691613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaa2d46efa18ffb16cb20250d3e8704614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda2dcbb4336eeef6af1bec3d30b75cf615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328461f8e699c00df9e8c0bd207a27c7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0fd7bd4f9be458a8f41a8ca2bf3c00617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733a955385ece41f67eaaeac76c829dd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc2c6b27ddbd55c213ad19d42f3c729619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac31ce346f42ecefd3e8e291ed3718b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2ee8f82785c2896a865cdef70ddb90621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76867716306de75ebb46c44f0e6975b2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b6297bcefc374c2304b2d0a6bf0067623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4938b851edf9831d3fe65cd45106099e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e4ebc663a0600fe977f21332a10ce4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccadde54835c89035bb1da335b0a97b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097450cb7da350649a0f49d2fe38e3cb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d8995a89a3e8560258cc264d814fef628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f451239f5168a6b059250dc497240d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec598481ca6e7396371dad65de160e2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0af1ffac530390dc8ad6991eea01249631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183c998acb5b4d28f567a8ae15403aa9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26caca3459d092a1ddfb476fc418e439633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dc66a5ac2570cf9a5233cf2bc4a3ce634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fc54f0d24c7b42ee9bfe2cff1e6161635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5f73ca2586e5066fe0687a898f9791636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad2eb1494b216450c8871f14764228e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13be061c75d33610e5c128e0bb49a7c3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b276366c0fedecbb42265b92f41a89ed639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e6d66c5ddaa7eaec547c702900724c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8695687993912a249d5131d08491c98641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7adcc585bdf63802f006ce96a94a9c9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e9e6a43ede6c43bcde24f9cc733254643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05292636b387ad3f52ee36284cdb6622644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c331f94ced2a4d482774efc34e64276645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39871952324514390deb4fd4d7e18064646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a17f08f0906437fdc5794335a5d09f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43c96b79e45f82542cd379867ee6c06648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5ff0b3b8cfb0cbce9a1041b594a491649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6b5fb2eae9a9a8b56e96e41b964d8b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11727aabdd5c4d3a393bb108396b7933651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd7c5e94e84ae7e659e349275bcbd96652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fa8618653b86cd364e758489733aeb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fa49e21a56cd619fcf239de2b3b692654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d11d74c507aca39562b8b374d72900655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f828c79daa118d4e80fd346c2d4dd4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ab8f5d409d1abf8bca72eb90d7c948657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f59f836a8c25ab33530c1185183854658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a943191ebccc74843022aaaf7ad78106659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debe6b379211a7f695c0312e06ae0ba9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79269d56d4578666bc512e2efd799a1a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850c90b6ef67dab87cee6a804e6aea2b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4b3b9c0efac3aeed392f820ba0d178663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461b4536eb7a4d0216f08c5d1d99c200664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa8e66e6ccba749f3101e6562d8a725665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9206996dacf9be1a6891a45fbcb26a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35354970c98ee022e9c8e38a92a93e8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c36a0251fbcf18e837928ae4696ec79668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08edc760e0f7efcea15f293ebda7763669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde7d3df0c9a1d5cd9d6212ac1241391670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9de2f59cb8563f64abba719e463e31671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712e4c266523923c8bf04fb1a57b77c1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aeda78b3b2b54040e1b277a677d799673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429b944386307a345196f625cc1b4d0b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ca464a5b399b7fbcf875be00f03188675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab297dfb5e5d06c859b3380be1f75921676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8cd4a4959c2ca1c8aad0a0b35b1ff4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a11b12e421342d2c11f5730374c0c9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fff37e503f0bab4503ec73209e6a31679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad0cd26a0b32168d9066537ea6c9bf3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686d7c76127e6e1f68fa3317124b4302681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d050ed245a70e23c621c75be2d0c848682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4fc11be37ad765a8b1dd6c0936b83a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b95cb32232408b732aa7aa323f5f343684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036595dddfcba64ec4c7cdd900e8484c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b043e17491fb1ef6b7a68425aa95377686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f501c5a3e0ce3eb27a1348e4c8bf4363687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88e535f40de5b4ba73d426d43e0f7c4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87924b8eb9bbcdeb1a0b6d39ffb3cb57689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976efd73235172597d637ff7116d2218690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f7923410b3f769b5a1adf3522ead63691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f134ad94c906e13d0c3cf141b03b906692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfa16d465050218ba8011089311929d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcd15f5e25ef8593a79e609648cb98d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c8e920cbdd1edca34405ee324e1df0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a2d6bd5e1f9a133955c6e7298eb046696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5ad307b5fafbc5bffb20e7fd393d9e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363e41667c24781f75ae795faebad53f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d75fb7ac9e2d3c3504309f9c758bf2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c6c15fd514f1592112f69c018a5ec6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213c8943c48997162c780da7620cf686701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf83bd0cf8418f0c8d2b20e4615b080702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631695f35e6d9941f7546cd5e4a5f753703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ea651b7a39e1141f4040561e3045d9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be26186275a3d97b8a59261588d0ce86705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcc25e4330f216f5d75b3168417eeba706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccc7abca27000fc585290b92069fc2e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99d911d29dbe384078dc597070a9017708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1b319169573932703ac281be0b13b4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bcfd7b9952cd94a519f7055e9d92f6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7a4033978e31cfee776cbd6e1e1709711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819b81936e79a44c5ed8964c31a000c3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86969e213d2548ec4e9f624fe5ca4b37713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5740b6d2a2451bfe14e9fc6593d00e8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de541bf097ce948d030faec67e83313f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce1e5ea5ec528dd3fa952cb25c0043c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7543e69569e073ec341f29ffd2af560717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01592e3d56fe8412f7a7ff35e9552a47718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4e5906e0e01514e4337d8293d6e520719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adb8f3874739198aca7f0710d81ae45720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69bef15a33c28fc67a02794d96093fe721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c349af9829a4c8cc7d2cbe3fc5100c0e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724013c56963bf90f4ad6562cccf214c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1dd3d89140755008bc16d59d20f7d1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b3954dd8f4abd4396d727a5781edbc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec5bf3c6fb81fa74579041502d56258726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa5a4a385acb5da4f9d4219dbae8805727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7f05549ddf96c50b7ab914734958e4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9280ef86382041aa340ed5471f647ab0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b0a99b714e2239634b2c9b86490eab730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4082bbb8243ced518a832ad81111aee731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16671903b0af907a973848f226052ac732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154f4a5455a7ff8107d7479a4d19c228733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986364add3eb09fdd8d102cc49b4f42d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dcf5ca414610f6ac408f833e7c52b0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a33849c60fbd0cfe7a72c139931ece736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50be8608e7b81298f5eebc1bb9ac0725737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2762b6b8ad79be12b41697bf625bb9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4967f249434c3538f8e55d2ae1ee6e4e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2118f37a81d1ca2f6edb3b01c51ea964740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e152e543b128951c1351ae70ab43b013741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d43634169d9820afdf6803eb022d45e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311e7346e90700d1af9ad194f865c871743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a232b1e3524c5ae1b055f412280f6e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bb7f3eafd2b296b4b049f51b4787d5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b325767f920b3ef9b8db64bcfa3d17746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3f092f54ff99ada3b9fd943e5845ee747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da8c4c47d3f6e57dd9b5f83907a48a4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a77bab74fee9c8fdcebcda1b4c75841749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8099d708df25bb574dd84da060e2e8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3c66f6a8db70091e32c9fc8b8397fc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5a80f5bd1d3fb92e5b4ca2419c13ae752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4bb7747fe3ad26623428e8ab3a77c4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a4cdb99434d7eee8e36e0670e4d49f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a71451acdd6fce1f84172691fb6504755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a96bfbdd49b0dec9c2185d9cd7b4eb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b97fb64d4ed564b33944e98bfd72781757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84436d6b02e9fe782393227f57a9283d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebfc54f8be8d216ed73faeb58aceff2759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b168ab4f9c3e85050c069fe769d3f8b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302cda45fffe14e66945728b7d4e5755761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82a4382dacb671e8ed5ee913158fb45762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c85b0f773b6b9242e0f56cb09e984f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4f6c15d4dd6f97b9c1872544aa290f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b949e293aa5f37cc763931b8943b6955765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b134b9dff5a26b0563b30a5b8470231766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c491017e4b14fd9b753bf2070184eae8767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8650f6d7a3394c48c5be8d7d128bd82768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c4b50de4e6893201b6c6d1dfa7bc42769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde33157265d4ab8f4dc9e9ee6ca5af3770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b1609593aa6479fefd2a2fe3dabc84771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4857506a3fde677230967003a03e3405772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4799a409c158296d457fd5c254ca3ab1773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4871ee4aacbebba4813174ef668c5b4c774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a54933f213759c234cf4111316e43ea775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c09e06186be1c9d9306096f628486e776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832401e0a6cb3f36a7b55c4b481321a1777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16409a2d12a615bb362aba00ebc774d9778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c797b77b8e16390873a907ecaf6c3d2d779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e59ed0bf3d1727fe17d954a2442caed780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f2aa9544f9cbd8d5df6040a4a22055781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110f7630db4a2e6ea3034752bac89285782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b6301321f5d0a70f6ba74c038712ab783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b5cf1e6cdaabc888cb3611f2c0fdc1784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8105215a11cd1075f9452fb1f9521f99785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5b5c69e3316e7ec933c162e110d7bd786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5a89950d614ca6cb937687fb046a91787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c65a5d9c665f723265694709f679b3788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebc4014db01d73475bdd0f342646569789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c73e6a02c7edd6d351ede297de12d1790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a372f3994f7c22e16b6adeb6cd15b791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b539e941f70434450b03c17af075974e792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dd73685c3c46bbc025eb22ec010884793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f8f58591647784ce660faab8dfc344794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682733f69a31e7e3fe211c55b5e545e8795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e995d22b22086837112709aba51d2979796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5687dd0ab0a6e09f5080cbb4df8ac5d9797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f8dc90167772b37f73d1261dfa0db9798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de72578595901a0c63e0d13ec9f58946799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4de26b5f5598ea967fb5f3c2be55cd800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa67eb9a44c6d6ce91a2a4c753132f1d801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514c98f51c6a3d8af1284c21a3068c60802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e561ee0c88f7f65bbde37c87057ae120803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e63ea6fa4874787d6e52070f4d1d3d804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d58cb649afd7640031a8c0e6922229c805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ebc6daa34025d7fb931c01818c11b2806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c309865e05921a18d4c7434f8aa57e6c807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dc23860dcf989ec174acfbde1f7739808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7add39a8e4c594f91084ffed27a00d809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aa4dfcd76b8bac257c9d6d86c65d10810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a6f16a88ecd3f681235986abdc95de811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d490570d0c96f2f565ed78e51aae61812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f86523ca4e74db689bfa458cb16614813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029d361ecdc3e20e60834ae64086ccd2814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7400d050d73d4bbbc70ef44498c37d48815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed35e590aa1ac6cfd12f765e1378d13a816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acc639eba60ad9683239e93be6136aa817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9c6d7777c59266c391352a12d483c9818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2232eccdb1acae6690010f414c07579f819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8d1f6d57ab1fa808ed8362b2e84b8f820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f47e0f9acc1d73c48f52f2ac8c09e2821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fe0be6c38bf1fb1f2b482e1b7e93f8822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0987d3d40fb39a43bc9c1ccbfc8a0d823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce99a0826d6bdd87e0b6a00f7c862bd6824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de58efd4eb368a63a0f6b917eb153ba825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5e8720982f14321cb2835a1bfd856d826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c92e73b801676ccadd2ecc11d37cdb827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857091580adfbc1a09451caa9b91c8db828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d137bbbd4ee1d6993858e43e1a0280829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc1d99deb101f738080c89066e86c9e830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44f996da11824f992b75a61d93e0871831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeb6414ab6ee717603a03860fea599c832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443d1935af96a233900318fe1cd48bde833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dcd04bbe5dd20525aa55b6b52abfc0834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6246cb9cc6b57ba60068996ff3f93d835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abd435345c206eccb3dd3bef7a62b16836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b198c1c44ec17e5ebca61cfd5c443f837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d577ad21289561d0fb5885cfd3fbaedc838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042e61b0e3535c318ec5b55c9990e011839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a5c6e7ad6bc065963cdba1d1caa20a840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e63602bc0e1a399e70bfc217786a5e841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8415dfaa27a92d169a1ec7f52c90e6842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40035bbfa70bd69abcf68b2279a18b2843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d22216447f811864d5b8a8ec85e62e51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dea7734686bef66c57c13cf235b17c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd60dc7022618d24b5f4c1c98b357f463.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d22f452bf44259405f14faf86c541824.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997f15ba897d3a608bdf44f8a9917b775.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e239253a682424f94088890f4dbcc8336.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7258a158b5f45617a67a207fbc382a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af9fc5fb2eebca6ceccac55545b5ccd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130f4ccc79d032267704c1bfb68e6d5f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e12b857bced7e592c7290f4b77279d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc866faee76e11db55f91b16f148c1411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3addb14ed82035325b14cfe9c9d4d92712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e36d50fd1da003ad13aa265d7920c213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a5b7dd85cd6a2368ed6ac9cab5176e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffc5817b129604cebf9e7b62c3ccb2015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517ad29d13006dc02150db1ac6ef0f4b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33109729fe27544f2cec959000da78ff17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0507ba582858f4a77931282ebb692d0318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034269a047abcd0879784176671d5a5519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190cffb989fca704f95f4f92540a765b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368846a93b8882977d0d3f012c4bb08121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42571c5eb2a25e86354b5385c48e10622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c302d84b1b2b51e310c30de9252c0f823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a40a7771897777dc46cc3bd6e78939224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c1ed6a23eb774b76a8ee94e8af5fdb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c66c450af240f6d9e93b30105ae1fda26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c7f9a4906b7a43504cb1ab5142dfe727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e70989c9dc96c728e48322a23b60ef28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0c76045f735f5a5572849238a288b729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c98057a4b5930333474d3fed925849c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab1abc65e6ddda36ae2d298fa86c80f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9234e45626af811c2c280838b9dab48332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191ece2c02d0921f2f33870a68b8d02a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e323804f64b94baf62b99a42e3fff234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3be6a5f73ac285e7c03eb302bb2e2635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35200044c11be3522571b4eb1ab133ec36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefae2c9395da251fb8453e5f526ec0237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ee1f616fc7ccc3502fc698e2317b9638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb3f05cc2f8fb990a4320ee772194a239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dfb2aa5f3d03090b84c66bc6ccfb6740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6aa49aa04f858bc5e8e8bdbe44e2d741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8e2131f076c2bd5676623494c86d7342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e1995b2f04da1ec01dac890dbd400343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173e08bd758bd7eb6ec0aedbbabc711144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e2c90ce047497ca3b9f1921a2dfbf445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6998de7cd973a20186856e1d1e171846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268695900d4358198a4afce8c463fbc847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e070c0970010f8df069b9a35a3f94c348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301029e8817dd30617a2209678949e4f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d15bf67f2ff42bc921845f4dd7f03e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cce25f8665253899ac7eec8c5f3d94c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a99134057c1167b001023340405967352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027b11faa2b22755e6eae3f101a8b96c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3514bd843af0bfec34ee718f59c2cdb554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c847d3e336ba1ff7a40c1cb473f0f355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7e9a7d971bc50ebe80ed0b534d69d056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0487047319d882269654200f8ddfd457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a0f8b06506e7691509742bf1829a2058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210d8dee03aa9418b43e501c05f805cd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6592526061813b782924a053f38b393760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aef21309b1df6a9ccfbece5d8adc95761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7215f2248944e452c275d2321a7d98b462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890bf17f902a73267d1b2721faa7b4f663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43afc83f85e029036a5ce3afabae2ccd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266f2a440a9382dd3d85b1d069e6b3bf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb09e59925594b7396e1c139801aa81866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e4f1d5f262b148dc6aa222180cfd4867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81683ebe7debc5ce10de986a25833d7468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a1bb9175338c7838578552db0e24fe69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbd211e01105539bdee61828170550c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803fd68a36ab73c04692b492924d961371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37bb9872814b14b1778b49635f7870672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7a86990e0a29a1b253a17dec75db5a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365da04844b92e53c20fd98c5cf2c34074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b27f97ce910a1ec38324dbff20966a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4be9cc894b5bab65de4ccfcc91351776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95694aadcfb224be3536e2071710b9c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de150b4ad7a6d921150a7b5bed1a185d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531f742aee6bc6744c0bcb1ff0da307c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9b47c2f8d878d08a834c5015149c1980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526b868ebdec0d0b4ebb188d8fd5d64281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8de7c20028c24f2ff74741098128b9182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559c6035f34be0fb46ccb8d33e9f25d583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c4e3cba9bf348a8039eb204a3c17d784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406f44751e5e60c93c2276125670a3dd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94cfa889858e44af19d2ba5d0dc61cb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722476d2778e33782171fdb2458ba87987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a44da9b9953e90a13c8c171336aeca288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a08b9d15ca546c24bc5e7c9a29939a989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff0b52e7dff47c8a69821c8c7a3592b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e71e27e4e8320dbd3fdf9d50a4a723991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfb97867f8b877044205198ff2f7c5492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44f52f8ec72b8424985be649b9d59f393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458d05d397ac5731eb818abe9404dae594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e94b39ef8a9981f0c756169317a73195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ae8953795150dbc076e86a64f7807c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b1bf1cba126d86c7a3b97992ae4cc397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6abfd3e13fc1c19c286b7190f6efd998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cefab871f70e3ec0435634a8ef13c5699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02099b948f14e85e7d21fe10f3e8638a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e26068930a26bc2813dd5111bda5bee101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c94b134de564c239e9c04f3847d58ba102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebb01acd0ff1afd829640de9dc2a1c4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfd75adeced426f6ae9513f6ad07b41104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e60725b59282df1441b83d77d524e1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735ce5950b68a529584e87e74b5b89dd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08cab67433c9977728b4066b78752e9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1b8d01b7097dd988eb6fd95494e66d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d27003145b76a692284f7856e58e448109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422b592dde4ab245729dff11b0e0eeb4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e611221157a594807b4cd6d1598c7fbd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bba2be1ae933b636903cc58309d429112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4754a1992a6e71c1bf12c4d2098791113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d490428b8ce420c4f18f7b2d312d3d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd67c6eff66f28e5c7e35e0d277ac19b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3e599b3bb0ed9e2a717add21a9cd9c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f2373551ca38f8208456d8ac43465d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26667a7e47d592192a1f46f7c8450817118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3914813746d5a86a23124907407e19119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc6b4b904acf1f057bf44c324f62df6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340ce2a2bd5802acf49351dfc046cb88121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a8194103e9c43fa5bd68cf82bb49a1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eadffd04f52918ba6eeedc36cad0e8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb987ce23a2e8be9e51caf6c8a245c37124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e468d92dcf0536b4bee330b37d0b937125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f7dfb591f58cc646d9581f56a0a408126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84f123802009309077808d689b4dd0f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe7f91d6cb16ec1499327ea97d22f59128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3fda937c9ff06cdd43d86a3d045c2b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca84d039a9a500b6ef952acabf26291130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4548de7737afd72df29c269c69160ca5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113402dde05c2094726d1983cad41660132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642d4b37dbdb77efa35b07e9a2b6f440133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a2cb2f4ea769b4261bea1916b0ad08134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08510dd36a57f27c54f334553227f8bf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3c877c870d9a069bb0736675c6a542136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab3789e4cb353a825537fd515991b49137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c893757e87aa18a6c3b031ffd208f5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acd4a77ea3b5ba522dc84d05324c804139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2609f8af2688b4ded891fdb74b9f6264140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1805b9a5849a62bac220fffcb60402ce141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a497bc85f7545353b002210acdbce6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2292f0d68e31fd7018241a0d1e7f22fd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9936e4e0437f6e3c3e5c0740836e5cba144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d92589a376f4e8a8c87a4b4cbb3723145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c066c1865643650500c665112afad80b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18c49c00cd0ff5d2301e69294766cc5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c92808bee11cac7051938ae00c47ff8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c770703c6c4ef97f7b7aa0395108b4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da5b80b3687dde40756d75eecad9b2a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8717f948353b71d7b4c59de18452bf9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996a0ae6dbfcdc6ee9411f60ced08043152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1702ee11a49d5ec410ebbfdd338354c4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bb5aff835f12d9c9f6a3caeeb60228154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167eba56518750a5c8418518b540fac2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa663e4520987eee8b4f0497afd35c92156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183b9bed4a9cd7fb00b8173586d724a5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010e1800e3d2eca6aefe9b5ebd200f41158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d8be2667bd05ba3916afcccddace20159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c19aa45b511a4bed91bc7e540873a8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701cb1346a887921fb2f883bb510437c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4480a2a1088935856aece4ad6a2c93162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0057d41cca785826025f0dd1e3173023163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea48b9e8ae8994e26d3a8c9c367cc0b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5543573439aa1597ae5fb0281fb1fbe2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08150404c5c25bc82446b3a94bf436a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d747bc58324652b8d031985fbf49279167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c46f9208408e2d2eee85654db0ac6c0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a12af068f3a4e70de33143ac85027f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1483f8e43ab50f9e4f6be9ff311f87bb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6cbc0514720c274d83535c57ea01b0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0054be35ea9787b847550525e81b0f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ec8e16cfcf4b0d3833f83f068a661f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73391016e1fe12fe721dfbbdde1f2b8d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4887e8582a96a043b3f815d70715ccd4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43a60fc49baf18a28e076d84c71c067176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2896bef6775a682b74f8f864041d7c11177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5ba4b4ca545d9b70bc328601313255178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86b278e8e5205e8f5057634330c6852179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa1524e311b86117ed92ebe712c6b77180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb18fec02c27556b4af896a899671db181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c6e5ac47fc6f01863f0e50ffbbe841182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3856b5e8936a9c7148a1fb4887256cf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5b5d1e3d27f7605e0b7cf025e46d3d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e9b30ce4c96a4126804880ae26fd86185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21a6d05d3d5842ba7fa13c4df1dbb84186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d47e5a92f0a0e0d081829dd34e21e8d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efde3a069e8dae8762efdd34c740e736188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1922727d61a054ea6ff389d178c6a8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936c4cbae6bed60cf7289bff5ba68529190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d1ec378584a986e2487b864cdcddca191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dc01574e943c9298f3189f5c4d6218192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc96f33a0f2f07c6c05fcd4a9529da1a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c69ca4d4f690f945450417eece9ab4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e1509214c3a75e508f88a39896cb1c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65907e0e4b377df240d610cdea253c84196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7cb0e1b30f3adc2420297ab7c3493b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ae3003559871aa00b432badc75ccfd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e891bb561a284ded071f13b7b8cdf71199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fe0c011bcdea711dd1924e13fae9fa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a896a868dc021bd03c0c8c362f65a346201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e511fa1c7c2a36e9c58dd2727377c18202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fb843734af9978e0f02d73caf2f7a4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c043cf8c17ba0cbebfe0a65b410ab99204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4216af6f780962f74d0a7fd4d5160eb2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c51b27fd7dc3927479ca5197d5d9a18206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ed356156a2bbc7215ccec79147db53207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed4552a23bc91f082e66cc06a175bd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1150576de90c109403c972edb87102c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247240a5f7e5e9b8abc028ad4d8b554c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e32d46f6c2cd1f4b596a8b7f2de3baf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd56ef8ef21f67545515bbad6220ded212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a9c085899b46ffd1df37769fb7163e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda4dab0761baa33325a2b568b6cb836214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccc34ed0b268f6d27ed4a551d17a1be215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f0188ccecc0e9d863e14645df73576216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f65f38b46fb3f261f829efdccc061b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c15294d0fdd7f875779851f720adaf5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538b8eaa7e777ce9b5415db9ac826fe6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c07fdbcc9ecf203627a26fe406e5839220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fae7693fe06ebc5c136fd3b21065b2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4650a229742e4e588686f8b8fb5dd48222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6471b70717a98e06081698fdc287348b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d19a6380dfe43f471e9ecc0a3cdfa2f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3759b94e96de066fca95db7dd3fdafba225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df86a9a86199a50d64366cc9172f703f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b864429e3af558c0424b0ff9f8a35a1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846c8b5146f7d118a1b7a67ee027b717228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058d3525e70d6337df63c16c8cd2058a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2671ba8f0b16e3008e1e1855f173a1e3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7cde9e53a3506332eac86511492738231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b3128b041cfbf6f47139b994254470232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bbc0aea023da3837d53078f0b094cd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36062fd3d77b8336c6d720567283dce4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a10daccfd09df4bd3c3c68fcb66e2eb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce2cb509126e0fa528deb8275e634b8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a7c83b194c23542b3f14d6d99d539b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557471e9574cf1f1e169e540b47f82f1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbb1cf5057337ba1e262a242757df45239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41abd60383d62aca726948fb2aee7676240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0fd932be0398e1f40611307fda771b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7917485df681f1372c4e3768cfdb1ad242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d015ee7d575b323e44d14aa0b6ab31243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6085c2e9123f8192fc06eb9cb201f69d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7383aee5cc9e9649a4ac4f4e02b5b464245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d625ec76d911254a142726fb8cd45eb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed293ddb548ab09ba61856861cb932c6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f66fdb102d7928d87b856f1651d398248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfe56fbbad278d821d463825bb53ff9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e559bbf3e62c5910d3a528c3f110a7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc73c7f4ed76fa72ee093f1f7902aa3a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded0680b65cd9c31d6f2f0bba689d552252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e91b0c2616ecf661916d5f4ed1a98c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22a3d07e01a4885162da528bae4630e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636f3723c9175f3f26ba76a0d6647f45255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86650c6109e342b5ea60b7bbc3160889256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4797138e3a632c54f7e34832262543c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8105c4179bb8264dcf91bd898411d497258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2cb9ea075fc6add0a0aeb3d2cfce85259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3defabde2d5430c5a1a55e18d9e9af260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b03cec8c68516175aad97dcbe748ec261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6a716bd322e564f5de1fea44e170d6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f8f5a3ccee00257302d83e8563fc00263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e717a10de5b914a948c687b854ca91c6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3746fe5d42cecd4e565761d2ddb492f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c992cc4e59265b507ace1ead6c7074a9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9edd3c98e77c9308acfc1e2c426b30267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59a09a6fa7cdd458be93d90934050ac268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce579e34ab582bcb875065741454b0b3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10bb1400e3eb673e33a88597225acc7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c96c8a873497a8147197b0d3392a57271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fd9f7b8644ff9577000debcdb1b5dd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c84dd09170541f7941e719a625801e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf7c03fd8076bd6e0686b17ae366f3d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9710307129151357ca4f4cf8401eacc2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ca298a1bd69f10cba2c634d5f5fe41276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057e2ee050c1f9973db1397beb0a32b2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837fe4581984967522fa23927aacf45d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3083b93706f50e2da4bea941e933c5b1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ebf514cf695727f1a79dacf252de54280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd22f91195befda649a5a08156298bcf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8172eafd48fa73e407b5c3760e40e41282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eabe33f5c0ca161a2c4f9e9dc1b3323283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e8cf8fde1edf0c34f1fc9c633c3d0b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2177c41d42801ad237d037c8e4ffca285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbee33fce7792386bffd3d24af6435b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b91f9041e1b51ef95f2c3ea9a8dbad287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fb0a7951414869d2878fe76799d9d9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66c6131ff6aa5ab21a14b39343b9a58289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831d35871e57586374d498d4057dad06290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3a03935a5015ce481da13ebf662ea9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42100eee4efbd8f0deb2dbde87c99b4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8ddbd58cb4c4f93f69e14214bf640d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d6ec1543b20cc5cc651ecd93251b35294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f91a7350b37c40cd2f0c4deab588d9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1735dcde772a67af62007c0063208972296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c24f6c0d6dd6c87f27cdf2ee330021297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f6846abbe86ace9c0ba78284b5f53298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aed0f657d19b228d4057003d3ec19d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0daf57c1799f4abe756b02f23ae61a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c2a7df66804bbf3a4f9ea453aea6ad301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b0db4555928a871b187e60b6e2e61b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f748b4a74529c4dd3689876d5bfc36a6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8090d7fd84de77a8aec63f5dca68de04304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c1f346d485c2ccbe841f87a5bd1c5a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d977075edb7677da30e67b93b196da306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a32243dd6d0e6feb7fd9b75e792454e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3702381fc0558f43d9ecb820d3bd142308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94fc565914f17acafb32f3e4082e0b9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6840274ddc388e345084a752060951d1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8993e4701b521f1e9779ea92e7e7051e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c2d75f9db01395eec7fb86628db403312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ae9236af9655684d6dfaa8b4992be2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e1cd84f2050bff3347594e1bcb4b4a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f1c4aa34faf036fbf90109a4240067315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d43f1497f2304f77c8177aab2c420f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565801a369a2569d1af4fc37d0f53f89317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1970203c1c9597321530fe745f48755318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a3722b27cc1f077b7f7f25b9b19263319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681855f5d919295f0c093a7d42440587320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7016d938a697de30a6510767584a7496321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ebef6e914b04f92f3a70cb49b7debe322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a1fb84cc31df1240912d95093bd4e2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2bbde85d26862d55d55d0ebd2c2a69324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed84c323d9bdf5fbf0b4735c04581e4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cc82c6c1fe4ad15e018392c7326a04326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fd0e55883bf693099ec4ef19b1a810327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec7448f25a81ce19495d5b319796d00328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e67d966c342cac11cb9cc58c126ca6b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74b6e620bd2463133c0c28d3254ba31330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b3edb9bd485a3df49c347394a00d1f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03266ebaa73e9d1322db5f66896d113c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688d99acc7da20525fda26f275ae4bec333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e410e4ff7fd822a7ffa7e4cbb81a74334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c13d89f4f83b6d163e68f0e6529cf2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf65d32a9e7a2310b9239a861f10eb9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c439b11dd3573b1dddd87b2d6c436e6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809cf17475f65cffadebc7b4abfcce97338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e95f07a5757fe808680c7e590ebf7c4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff451063509a4437ec78f7d110b1107340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c894c91d2953002d4c6dcf0148fdc6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4302be0f2614e444a8c668e17414dc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93c847bf67f043a64f1051bf96b40ad343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abd57f8cfdcf6168092b43caf282210344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f00c4685a27b7f9693baaab89d4df0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cc26ef5199aa2f6e444cd549951b0b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa2869cdbf8688b65d918381c22a17e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c91550f2ec51be21ec84b08eccdec3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881d9d384a994465ff50e85df72ca9c0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7dff27fa50bbae1bb5e7e4a55e9d9f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173a907cf8fda9b42138c3c37e45f517351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1621216ba152f40f5f53982d7a0be10e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ba7b82d523ce07195d55d38ec903c1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b324f94f5e062cf046585716950b8f0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575246dc8a91c43175195b181c606501355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745f9752dbb3ee8fa7aff62979ec8d79356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfb774c408cd32f85ff2bfc71e20163357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42782cecbd40ea3471fb64a173be128d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dcd21e21a9207a9cb938530c5ad720359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aece732125e92c8c5ff60bfc418fe4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d41c4de1c679bbb3fc8f18eda482ae361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f0cdd8d0578ff5c37e40ba4e941ed6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93666fe998e38a739eb4f2f448ac038363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdce0dfc2fc47c1a825ec40b41d6a79364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541ccf0c359fd13b6ddf053f8010030c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe648588a975276e62dc3dcf67a05873366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31f0cbe30bece45c27a46f66ceb537a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7917649ce2bf6cc4b379a0abb187e4a0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8425942d8d750c510472a017740194fe369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e828043f410e460c655ac5e6be4e57370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd695e535ab9387493106153cd3cfbb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100219a91d1b4efbc5710e94e58c11ae372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daae19621ced41022acbb6ea9437de80373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494a0ab34bba83a0c8e3bff93b47910c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55246a96493d540f399366dcdb1cfbc6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270b8a8f405d54eddf05e403ae74d7ec376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc17ca02c4e815dbff52aad7390c33a2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ad4a8f1bacef9344d80e4f538053a2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9888c00df6704caf3bd106f75bdbbc3b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1649d6a7d37d678c63f846be1f368909380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0442ba3743d18fbd1245afc9a641fea381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495b03311c96593235091633fbc68d60382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f31d6dcac1e1af4d2e60a6d73a4a37f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9a20e16d1bdea19e5f3d34b32de7c8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65174b3c78052efb3f5f384d5492dcca385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332de6ed2328f443f12a19cfc1e69cc6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25ea07f2441f51bb4e276f9ec15b320387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252d76efa89013199946350d1099c913388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7c64cd13cee626fcc008853bb39dcb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cde450ec1685a854bb87d4cbba08f5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea037a14e7a03a3a8a4c3e22643825c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640043104657f9a8a1fc905ba9c5a1af392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c96feedd816b72b47c22a2887d52e14393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953d5920e5a904edcafffed09ad2be3f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de509b691c7f34d20013cfc1edbc8c0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21deef604de826659cb69d0a19315905396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4a9d27754692327aa7fff34d34c286397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f326a11c25208a3441881f1f7224a52f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ea95d2f3ff816762439b80e6f214e8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f945f7381ee2688f5c38830e44129aff400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011997ff1293549d08521bc2a6bd1566401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4986c0db1d65430e4d6e5f7f07a428cb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402ea7de4ebc8b4751ff196c1e28fddb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c8b5e7a643aaad949e86bb463782c1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9809cba2b0a63b4b701d065f50d309405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1ce30317d829163fa39bd7f2a698b3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2085b9990f77c657639a31c68788a62f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db59857bd701109ef8ab65181bf0ffc2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16da0fa94dae0a2a09e0bc42336d1244409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7c50e2b0dae586bae9e23b236b9a23410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c9e9606c7b94b41a6f83efc9c4cbed411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09063851dba9a9df311a52f2218eb288412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809b5a0927885a9d71533c4e94168d69413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373f591fae3c021d1f8ee9f9c95e570d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c5b68878ccd13c6a30e12f83f416e2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec7db914afbd1326ff852305d09e881416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50aa97dc3d55d99474bc7c48fd7d99a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9558eb87f313e141d71b3e7cfe457f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dad5930054cf7a32aaad615d4b2e09e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54c6c5272370dcf48587c64bac137ef420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e788e30bb7210e3d227a9ce35d8883421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6e0a0bdc102f52f33f961d67249994422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1523e0ca15b14b333113d5e8e2e650ee423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e53fc867fc06042d6efb51c6ee6fd35424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d6758fb93dff3277f9c76c6d683382425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d4c04bd908606aaa41c6fea2066a68426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e58af0fd0f64c07b7ebc5da752d894427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0361c9f20e1e4903fc3295fead28911428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f2a8138b50413f684cf79483d8cd5c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407052b4d5c1b28f2174a9679a3c0846430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e7bc6a21a021e516da89e19a09efa8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb371739a4da491c61a750b6e1dabaf432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead13d4e8471ad484a0a9c3593003ec6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7a7a1c1b3c0751b5d99a946eb6210a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3594d28feb03b07286a9fcd54f2c2982435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff8ae13de53f96108dedffc73bafeb1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a187932c26c229fb823528964cb567437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2753c7b0523e3f8ad237e991a81078438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5e185674100bf6e2000811459cefdc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd5badacea3af9890bbe41472fecd68440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b580887020f49933fb15e93f0a316d3f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96842260e2f446d7d16fd00533de2ee3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc75bebe053b1ee31190cf84aefc9a0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abce38f7680d3d2d087cadb3ad6a7bb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f137f465a9fffc1393a5d46975c1d63445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d876970acef0803efc85aacffd5d85446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c33d45c86167fb1ac5ddc979d238bd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdc00f0b470c4b4774af98c1034cb9d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae2435647d4b83004bcc814a1237bb9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3b4884e24a7c4c035c09e9cd4f03d1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e744c299dc817671c49ec00bc0e642d7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c38f17255e23c9129e5acdddd564fde452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4861a882c2d0d70e424e6d2b2268263453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9c8abd4bad6c2bd0ad41e21eeea679454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42797f0b00dd2add1b744d0ec915a223455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a41a01455e19121bf99e3958cf4198b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e356246d0e9fd880ac91f915616cc5c8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7745c01f1137c7d5f086f5c41151866458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3b1383b47888f282001728a923a185459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0245347cc4fbb4cc1eccd063e0f95a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e3f3253a7d766ad78b1c9588998ec0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b82d4238311b003c1d33ed90d9b9cc4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0af9d7bdb948eb55ed0be03258136b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5681734238384d34415c9099d5e6ef95464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4fe8defd41709494a3f97bafbeb834465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a3caeb8b1b62269e268538a048d387466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc2c3c7b2adf07d89869f11ecb55ca4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f837fc5e4d476900e8468b576970f4e5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e744c7713af1e0566a19095c2a2d999b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0693098eec8467b30f63d732e5e8c0d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d72835fa88417d8741a87021fea44f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a3711eede5320442542f903a268514472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b53d36f3575d29db1865dbc81fd65b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d2c658aa17e0fa49d83a37606acaf1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e3e625e4a03e3fd8154de9a2b6e5e1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a93accaef6735950ca7ce08bd44da1c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec82739ef293a642e80bc98bb2d0999477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08abc0d1fd07d489d80da18d02cd6283478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db841bc6c9ec6e7152b92992f13a1b8e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef1a57785ac8a8feb5ef074501bce24480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893b5f81010bebdb31b8a9a7e0c3d032481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e82a090c97bf5ff6aa7aff14e823a8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b0a2b0a7b09807509907cf9c900085483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca3db588972fac0d6784528beb8190a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d379ed6a2f03b4447b580199c4412924485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7509719f4a129857f746b2d4452bbb0d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c020086d44b664f10affa6f7fa4844bc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73db8cfdb303a0ffe30d38d7f8e892fd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3006e76e7eba73575c4efacaf731e2b1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f622e59767dbb3004375514ba7c0c775490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c260243cdf1c090a6637a1f0e71f3b4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eba6490fb6d46ddc24af41de57f971c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8b85d3c216536e8cdf1e17e3240c7b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab97aa99a3a598b3ac6004572524468494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd328e87ef222f61c80ba184992fb44495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c306314de4c94218616cfa0d4ea06b4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616660c87e75527743233e054de95110497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3b9504f9a432f285a640d140d19580498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d549ba0eb38b7250a4f34735db575761499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e1a561a77e284104e300ee72c1197c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deddc52e4500fac11989c0a1f64775b6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ded47cc295530e8d6a3c449a0c2d3e9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed2d6c2161d80c3603acc63307e68d4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6648fb14f7969e5aad68fd8a48b499504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704914837424ce9051f9ebeb35cefd5b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca88e1941a9c20c004c5c8ec9087353506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673211efe37a32468db04f4e09829011507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7bad59fe7e21ef1208c4d284c52ba4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53cf08fc468a93ef56338195cde3529509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfaf6116bf5428b367769e73f2a70b7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8883fddba0a50870715de3d13415fed1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edb41e7be2e18637a8c095131079efc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78938fb622f5dbffd9417e05d029057513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4865f604355228f73177ad34c73790514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdad3e4325056dafc3de3babab229a1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18176b49d6f8de7816b4193952eff3af516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3508580209ea9242abf175405ac11875517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2698ecd1ea6ece3584dacc01354f47518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a5ae47615e76eda4747fb9487b9eaf519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cbc7ec21cf06387c61bd63d4400880520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf278d0ce9392fd7472961ffe657ff56521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49101acd703642cfe3a1f20a6f8347ff522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5133430c84886b268e04e27e37d1d8d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c649740f5cd96eb9f4ea13c12a100d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ff23ee3583897863bd29a131562a04525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b72f9c0b4b8626c80be5fc342f73ca7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2aa07c1e0c0dd7ddee2e3c0eded1d2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3461dfab3d7cfd01564ed083f602c0f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19757b0cc68d4aa8f07cacd5edff2f0e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d73912aca89e6455c4f12dc30412ce530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4f47a53f5da943a35a0d359ecb9f7b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ef94ea2f037830cde8d62720a30f7c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b414bbd567ce860b544b308c7e05516533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601960507d7d3216ac1bfe5cb6ea1df8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6468bd4816473f9944e6a73ae2b5f1bd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e03b7a687bbafe5a688e00323f1d6d8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8af7998531bc27d49ec8934be20ad03537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d433909524dcadedba7b5a1bac494c58538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3742319c08d5e1f3c32a093a06718153539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b25e1cb29e3fcb5c2300446ff3f3bf540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a928c62dd3bccb841d989f61d21e56541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11004bfc1b911303fecd1e4e69de5ea5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fbdbcefd47978562dd15b6f95a1312543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db41018faf956b0569247f4a0b25d7ca544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db5d6057d5ee2513335d1bea49dfe1f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db43f12918784559feb817505a8e8e42546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eb99b05729acdae71ca4f6843b12a3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97662490fd968eb8b214fdbd1076055a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f0da49d652ad4a2c5cdd870b949d8f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fb0e50827cb7d2c77a390cd4e884bb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f632fbbaf010419b7b26b95b20e2cbe551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486c78d1e1248ee2ad81e7564a7e2056552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2fede12ecc509d0b34a6cd7007f21e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dbed97bcf90172c8b36e6000e3e5af554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936aadf1d48d1408ec918be1bda03be2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e78608d46b033fe57b18f3099f61c2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da2ca76c90750912f23bddaac730d5b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2720ed2929de2c9c83e73cf61516bb52558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18dd6e8678d1ea3efa28ef8dc41739e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93ebfd3356f61545ebbc172024af8fb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedd57d2f98fa2217e2ccccfcfab8197561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0225bd2e3faab96c7addcbe52bcd1f0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1e085a9f6311dc51f186391f2156e5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57228f06746f1c5ad8ab5bcac07c9982564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6e0553bb1b586a9270370db4da7883565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d247734cba74d57dcb93a3921377a607566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21a501c223d86ca7ffb1970fee8490d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab730f800b7c037181d43e0b78842ca568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecb2e65a3514573134179fe65a6c4a2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feebd3fcb3234834eb1825bc18ca8ef6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c314a9d1869be905355c8bc40caa6f1d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce04619c8386aa47c58d47566fc6b2a7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0428bac7b96e9e8e5cfc1a610a0312f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fef25cc6ad2ddcac3e62f105ba7d49574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0efb7ba6c953650687ac74c62f4aa4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8be55304f86a0e499b211a8f2591fec576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2534bdcc78b034bb687912f38f8a20b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55899e08cb23c122a53e90a8e20a469f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dd2d2a7cc43036456d7fa585bed109579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef93fb995d6f458dab55097208ea99de580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6809efe2c0e5a0e16c48b7942808202581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdcefff9f910047ae3282f76e4e9989582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8766847a598c5679399d1ac0628fc73b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a28659b58addd6f7a9efe3b83cfd74584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aca1d3ace9e6c258e339db277fa66e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c898538043583eefc7b212ff2a73bbef586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d031ce1c34a8afccb7b831b70ccd5642587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd194feb0f01dc7ee229d2c3cebcdc5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29782e73d78389ed4218ef64c8dbfcf589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923fb21f22ba922a1f7474c0466d1208590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2223d4b759a71d6d8205f0645469b6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96057fadaf4bd9829fdddfd3917f5ede592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067d0dddf71f3bd2397bce6c999493aa593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7be486cebf666a1514e8120d476490594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a85f0cd6da2376803e02f08268ed019595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc70694dff0dcfeefc565c673e9c3c7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8284948c6f0ac54d3c8a8b22988fff40597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93ab1be82a4e8a983a131817b449896598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bacd049c833260a8f6e84cbf52e1bf599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5073414f3f4b5921d048555c70c196600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacfca19ab376045aec8e327980a2417601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9be208423c32a9b87ea211d67e9e56e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc57fbfb1eab08edf74fc7071c8fd49603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ee54ca2d3d2f8d28d5e4639e233e07604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d1167c3a26daa7f778a1dca6479cd2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def40131f53075e5bb44d4bdd203bb4c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e507e0eeb6e77492ec308eea8f6b1fe7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72b39e65c4796c6c727550ee86b0ca5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631a33f734032b9726592a7fa8335740609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7357bc3019df30dfc05761fa159bc17a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcce6dda291e3d441bf6e788d57749fe611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a183513a645d77f24504e9e3676a5d47612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a9f244861265f81811a6edf1429cc7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a8c3edf5ba91b5ea0b2e6aca49d72e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2de0201b631101f7bd43940f4e63e13615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc470dcae861cc172bb979fdaa7cb26616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4045e97829ab9b4360574e7278b9661617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a807153951b70d79b8e5ce81a1587a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ecc51d6b17999318d9d46efbc2140b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31600f12bfc344f38d5b81b144710321620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cd46a4c6778574d5cf8672f1d48e8d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea97b934889db9e8db3f1a0f931f32ad622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c2a4a752bbadd069ec841d8f385f99623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbeb58e96233eff48db9ea1d05944f6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b3e631f934e771b486687436c6d0c9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821b8ef0fd2232c8434f263840c3fe30626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7fd322a6c8665a3dad341a5ed9e3bd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dfd6e8f989d5c95706d132e459ce50628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7104124e047e6c48a249f6e52cf05b0e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8749547dc18ddcaba381c5ed833a66e1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a39d451d69e26f25060d98a674d302e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a955115f82d7153cdf09ff5a5c210f4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4823409dca8ae11c080e72e605757cbe633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f9279a0b9d8f8f07fbc3d88698ffdb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8f01d74913e976b53a67d413e4c118635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f4b4137cda98f71cb0e23cac79dfe2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a38676db7b81ee6986385b99031acc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428d7358c97d8b05f84c5828ffcfb649638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dab145933cce18ac5bcf363a03cd4e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c9ab75b009a737e04bd994fb8cc70e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee87035ac951781ded0eb5424cdc9d24641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867ca71df97c469212b2fce102bc9625642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad154cebbe06b2cc51a54ca382703d0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1111feebc5c89bbf88a6f0e18e198fc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60159a3fb54cc8c7f988d33f96a9f821645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e53f70d7143517a353679156aab685646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a5e5f13f2e1d5fd4bc42ab3898aa0b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2026800abed38ca7d48077734e4b61648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d041f099eb333f596b59e3ca8e40f41649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78606f2ee771fb549d5123f7df927bf3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21e44c95bc8adab464b18a9adae4561651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3c779bd81e2e749086d7efb090acd6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4b94a6ce785bc51e32baa8d7e08616653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecec0caf25971b2a8e8b43dce8194cea654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6364cd0dd82b19da987c8c81d13ac457655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3c27b83ab36af118df7eeadb568487656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fbb1555e7632656134536185974a9b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7054139c65e5db5cab27ba0643643532658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5032e70c29808403358c25a115360a9c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee322fa8632c988a2e5cab70b000c61660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0cae7cf157c0541cc7fef817054703661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a055b8bea9d1a2e92f2d240760318004662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb15abbdbf03d9fa02507a3205487a4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846178ac15929513f0d134f29bc8c647664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e55d134de4ce3eaf144f93f449cdfa665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be54dcb291a4b2794786c7f1c7b506e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b505d6b382187e8d31b6539732184b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c9d1b8239e7b072c51d23362ed522f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3400ba0ecdd8c7c3ce0f3eeb0c4bd9b2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194ed81daccc90ece7c4e99bc72e4140670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ab3f2d02dac01547380212a0f7709c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db65413a317939b79da5a89523b3a155672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0388725d89d07655b633970907f4eade673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a06f817ac370df3200e72ec10a111c5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9446f0cbc220dc5af97fb994a9bc5c19675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a10e2c716276d21f7f345d1c710b86676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6810d5815fede52f3df235877cb9940677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52a9e7dcb1409e791c131fcca5e61aa678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c34c3b474da74e70a2cda318ac24147679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb5b4dc67899cdc5dc63fdad0a6b8f4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31928aa1af783f2d2ee8d6d4b69bf9b8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f00ca508eed68287f5c706a6e7fa674682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f704c9722d4560b3ebbf962878912f49683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c472725da32541ca6949a1fb9f332a6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfd6cd7e7bf509ab8b63a1cdb527eac685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeb18192ffeac776191ddabb33024e1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48849991895f1caaad42b4bff84a461687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d4c2adf87c50167f25dc48ae61b7a0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2e63d377d89f93bda2bcabef3ca979689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56ff8d76a679aa301ddc558dba2d02a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3efe6157d01d2619b6d3c280087fde691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d96caa32d6f962c1171950ce55b6810692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fdc04e13b8c6340893d9f725b16ea5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3da0c92996bc3420a79a125621cc781694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80069424fdc7e197b5630617d7dc00b5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffe525651c726da87a1ccdbf48b4a71696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f068061d944f5f1395438b04e9f54c19697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad5012f202a5fa4a2facb0547e8759e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9512895fa4ade81d37d5b84894cbd98f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3489f88231bc75795d019bb7f69e1d71700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012d471c48607c1126d6f91e0a86cfc4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b49f97999420e4f7f949df0a95fb40702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe0dbaff477d47ed3cb43531648d3c8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713680a870ef3e4e9d3e86cc8aa4cc4a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3033ef9bca478418074d9847107c19a2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7c524ece747e463be31916447551a2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b3e4ac2b955c45e953212f8d0a35cf707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e1e0822733a70699fcc0220769cd71708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd75f20a07fb673891c49518d63a47d3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e67acaacc0a9abbd6c5348f1e305e83710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d586bd09b41b9c41c04ca052e1c57e2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c6a4e7d4b06070ef87c0e034fedbc5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f853156fcdb8d94d65f7a59d4132b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1cdd776f4919cf8716be0b83323d3c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421acbd98dfeded40e35e10ed1671d1a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37382ab28b6ee2bd3fb532a53c3a4127716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38076e11f34a847cad1d990903081807717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b277c2afba9c199da5bfe4eb5eef085c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95fdc9462be13e02fabbcd33f5a2113719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f81a5d23c1a4773a5d1668868bd7f4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2829452ffcc40e8931984b6ae2e7cde7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98b8c649032bfb94304fa54de4b868a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d909ed57dbe8b8b85bab79290657af3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b671074793cba667fd52e82fc1a2a811724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f775c2ff5e2b973341421f838109983e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97de8b6ff92d686a187971ade1c96fd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705f32861e51e1cbb4c3940ee30d8c41727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a4739b3a3a609e276a39dc93d3041b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3761066487d20d071734d6c23fb29c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759d4db4fff7c6cdf4329ff1ad0f8b1b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4cc1add49e521a762fe7b1ed6646a1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0456b9fb9757a849cb7a1a70d865e2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9881f5a53069048b85514900888ee186733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59256bc5c18f169bb4e688afbca86f5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbb9de15ad206aeb78416beffe869de735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566da95797b7ce6761c6b5cb4876e7c6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7845c20df4edf9f16a742a7344b8ed4c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777193f6a0a6ba4403b2e2396db7b54f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5046ab6954eaced2eefaa14bd04b11d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703f5bfeacb3d3e06c7382f11f60fe73740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff80c4d4d062e0c10774ad10a7077f1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3caa4ca33e9a68f9c12213d76ea5d2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad12b7468180ec0cea7435379801665c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff361ecd825235624eb31b8dad5be08a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c62cbfe81ca4526d88a91274522a4f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610521a79a46fe750173b17675430372746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1c4d0b0d842cb187cde14a518207a9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55084a18eaec1f790f242884628c4b4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac94b39b7120a297ac5185ab6123924749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d7324a7085b65de9cef174e7ef58b7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13931268caf4f5668bbb6be0cd37f3e1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03768db70f9c5cdda5085b2962fbbb1e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8b0fa53b3e7a791a05724c4c866594753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707b7187a158a74b9f70ebfe321e8005754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d426d4a44ab0b53911ff1aa9728b7c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b92acd35415d03967e9d3657b85b72756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7bf62af1d73d4a792aaa5c72fa9cf9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e41d049037c6beef98b69183aa43990758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d674bd669036bf254814532aef601dfa759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0ec72999650c7605741df640569749760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c37898f4c6651e36c9c9b70f8b95d7c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01715d3af741fed597d15276cd00c6f8762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adf3bf56b2ccf81b41ffa1ecbf8bb3d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c792ac8fa723bb0a2d3a9eb8d33ba7764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b997b26875fc415f9f93b60c3aca3a06765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a09c008777a00a9c33ec42a2927af0766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811ae68de990b40ed19571789f3f5391767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>