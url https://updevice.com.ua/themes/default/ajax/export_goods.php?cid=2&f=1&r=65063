--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1233">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3067,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3451,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3541,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3659,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3766,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c9b3b4e94d695b18fd7041264f2a8f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4f2fb92feb09dfad0be2aa4108f43b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8300c236ebdf7706f96811ce415acdf13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e012c0c85a9fe346190ef1305ff4814.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03f8946099375ce09bc2af237c67e0c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bf6c28e4fe02dcfa0bf556df8cbd5d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e16830b92685c705dac27351c25da97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d89734ce3a14dd2df470ae7e337569d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bae1c413c22cee40640da41b9bee849.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ef19519e0b245ff95416577bd9b10410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa07c6894aa8227a8a6a815d698a1f1e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844ce588d7dd833196622c53314ad2da12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0a750b7cd1f9ec27a8b810e824e49513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94de76ddf55c3adb6bec1fa28e4baf5e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01ad971c2f6ec0e9f6ab718cbf6a25315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8338af127966b0bc18485956c337f4e416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff363bb2399f0bb8b1ba7e3a094a35d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6984289bfdd43275b1e1979fcc9e55e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb41a04c172572311ea847ed46f75c1919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0410b137dabae972a6765b40e591a1a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfc64a15ac1fdc3d03b9f9be53a428721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a7e2114a5a83d6a9dbeb466a10905c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194504581969b23d313e26904c6cb52423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9391ae449434da6ad34d222adf81eb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49499845f51658d4372783ad16a7c04225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb2cc9ea0de5fab9a4b8f2b876e79b726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d58235e70917400221fb4fd99e172327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba69740ea10061e07443ea19fa8dc4028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6d205dd20afc981f7017559de8009c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39011171d47425bf33b7283b7a5948730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e567ef2bb0db059831974778ffcfe831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07489508652028382f4d575cdf05834832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f64d39a8f1d510e23e84d25f94c346f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949a8a7f5123284fecae699bb4d7b14334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba3a938e83b2fd4457747c60d59d38435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb98c8e3686f5e606b51d7ece996d3f136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd58f336048a78cb793279895e2529237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9834f7b447b5e97cd03bc6c8210c05038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73156f13238dd28c313a15b7f0573db39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0f9357e4ee767f4b20a37905b3437840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6675015f53f8c539f540c50bc4a13c5441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca13b60deef4b511900aac7950cc37d842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e97e3927f54fb06eec56cfc988b911043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c624b92ac99ab8a703ef115fd2c025544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cceac384dd3667b0a74954f78011bb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54ae51cd98ad48ab4875b713a42a6a346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc836c933c896f66f2271acb87ca03447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3e954e05891a341ba443dd86951fd348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579e40c96bd483ce21589e4cfa9d343f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e96bae141a49ef731aac47c7d5f9bd950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd5696918eee9edfb1bd6487289bf451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d195a49b15cc512a36037a0cb52c3b652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e331b8a430bc729116138ef5830aad553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dda63b6c5f5089e790548f2424fd2754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f069c2d5c5ef557b28479ec149edc1fd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6d7b1bd782e70573db11c5312f7a1d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb770c57e48667575ce00590f6e73ee557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c700c425e9ce25f5ed9231407754e8658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b50e5de7569a7487a09f659cae1dcd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6f90bca169207d48e321837b97868660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3025dc07a770ee2a676dfe63c01384f161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de815a089235c64bda0183262f5ab7b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1ea6551ee16fe34829b9300ef3ea8763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d3fdf57ccccba8bfd811f574f43d8064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17947e49dbcb0938f5b4ef9a5ddfd55d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ffc2d7e7c3cbfcad95ad21e717d64366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4738184edfc157cc5ecf846d7f280367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae33e5ad9eb26b49935c0d51d890faf468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5d37fe403704b28caf9d4d0aca8a5069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcbf1b9b89fcdc7d15420b1a8d7e25570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9a09166cff46c2565b76923bf0b89971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b0bbbbafe3684fa33d8a20ce8ce6b572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e877eb73f95cc99efd80b0336d763b2d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474dd967a62bdfafd6d95100cbbe468674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e06f412729177c17563b3b083a23bd775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df631fca6ac470e6531e0e8176ce7cf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bad0935ba111c6ba560067599d3068277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc71297590e9c8d50ef7808c547fbf078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389e698a07373c7850af0a5a67332dd779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023b89c405184af7b221b9d3e8598d4980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087fc848ee5c7a159f93232c5a40beff81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a70155e82df6fae0490a423d3d6c99a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be23e7435d29fa7e20c3a9acc25604f083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6274e520e8b184ba9c471de79d6d9484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052d26a45aab0ab3bf5e008bfa1a61e585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148a8b05f9d4ea3defbaf6da69cdb98486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca84cc80b9837b2f45fbbcb46bf478087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1fb3940efb9cf09008bfcd297037db88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87f74222f27fcd85ab585865e1c966e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adbbfea811cc2946b7189e8aa62b4ee90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ac94638adc552398688a7b66c3bb4391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc3ede943da0e272a2e0e2c2b87202a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46a757c486d6709074719ac1a578f6c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85313c2b0d6ed5db6242901dbb81eb6a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348d9fd78b014f66e44362c07a7b149395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae1c16ce00acca05865eac97923b57496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ceda34dc4bccc178112e78a837a92d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41005baf636a16747de9c0fa5238ba898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be71eb13c6fa7196a77a3e71768599d599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389ff7cbd89f6ddb4c7199032f43f97a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355f39e31f1e6efeb68ed855adfb5463101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662e893d31619875ad37f8eec6ff1458102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab1e940b61235dad18eff931d8361c6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d42d2e26d33926e84556078869f06a6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b738950a76954abe4f8da6a387192e27105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4d924377dad4070adafa10c5e22939106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a856a1820ef9ecfa1df59d340685a6a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c433d1565dfb458ba4d4e6f9c43bc294108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811472e4dd03587b440748711076f9c4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633f63d7977ac11c63ef6375af293917110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c0d66609a3d798308b3c27338d2d1d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f87856b4ccf1808473e25750e7abb6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3a8e7604d62b63400edb31f80b680c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e18400718c0976296a75142f58fc8f7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28243e255ce3a5b779c875a252918685115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6747c21601525a6b89bbe36765de982c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adf78843d4b6eb5db7e9f121a6e7dd7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f811dc2b836f52cda3e8480e7a8e738e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5375c05fd8e6d7b7f9821a5d257df67c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab6a8ee6c72ed6e6e082c7a0e40acb5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8bec69dd635ee0f515e39774bd461f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c91c68dbc27a79f587a4ff1bf975ae3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ae949d176888ee7693f4bd96c45a6d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d410338a27412a3ee9164d05b4dc10124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce804539569bb81de9e34e0649781cfa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e1f8b7e6bf8a86cbadab439029bfe5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01ac9bd0935aa3a837de1f48562855f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019c3ef7acd59f5e6d8c6209a9d93e51128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9c6ec68dc9d9b6223fc9042ab650c2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947e55e8479891aed1a23bc38860059a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258adbeb5594db5b5da66564156847ba131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de22e6264f3b23b047708eb4ab1c6c3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f7cef8a86009d635e2afaad90619f2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423a5753173db4cafd4d7871b9dd8d0a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a039d8b16b76d28cff9327a8bfc839135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c560293f30b4c8dc97b0ed3488c30a29136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5355f5f3ca81ffcbd682d9abd20f14137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb418090e7ae32b2e0ff69e443449836138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d9f2d9671b0d65b22f2740d273a7c6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d01734ab2921e554c48985d98265016140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e68f7aa0b06a392b43a8f38d3312cb2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8387bc5d496efb2e2e8cfe932dba6583142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd78f3a5e4396c57cf76fdba098b53e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e27da295982e73905118a639b869b9a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc14db278e20d3994502b651b57d6b50145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d995c5d2f5ff5eb9be205573947fd5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58a7f492475cd168be2e90ac29aaafe147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176b9f7b2e3fd4bc3427db1eaab4243d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2826353745843d5f10c88592904cf03149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e4eaad6c781dc2e20d61cce30632b9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7033fa09ccef2a2cf66c7804a544bc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2fe81a0adc5d5e4c143ca50d9cff06152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5666275ee556c2a6ce0ed2aa7e66e2c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3613acd24dcbae0fd13c7c1e63714e33154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ef826c914c216dc2ceb7ed33702299155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5df1b2d846d85b23384b7a5c88b7da9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c530a08580bb3896e84b49b812b9ee64157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d851d1049a6ed146d73cfcce8c35c978158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db44706b039b048157d7eaff8a87cc98159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e9cbb777579fb54825894130a79332160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d615dac990340e5858fe57c176372bc0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9bdd3c9f3fe7befedd76161823ff50162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfa2692c5e793f92286f028b780d606163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7aa5fbc54f94fe377efb0eeb0c77d1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfd5727a8a65000a8e008689b14cae6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be3e76b822082e663dfebe507bf99d8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069e3be2bd726cf4494a1d65dd6664a7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b890e35c968a5f9c8d7cb36817f5d6b4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a212e82ff0bbfc23af296cf42dcf7262169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dff598b801898ad03fd2df78ac11cff170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0165d28242beaabcd4dc3221b5211b9f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08b6585797602caf845a5c99a5bf390172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134d894519a1117daab11ea0ceaa9fda173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4e1d1d861e73c0959c05fbae659b20174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2289806b12837c296036ee0f36210d7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48b3f43373dab98ed28fcd87ab7cfdc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc91fc8c069e705553cd90360fdd3f31177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90b48ccb1766be11fc083cf71acae2d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e0f2e5f023c0698881f7cf123d0ed3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88550625c7c35cfbb16ba22f982b7363180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e99255ddfd8cc93b035322294b40336181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2289ac3483bd7185a73bfb8c796fa7de182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c484dc9a1e754ff168b8a2277f298f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2480be3eb1ba9256bcd80465f246ea184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb927f49742ce55e976d314591fd3f7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e447c92e4613fdfe361793e3b6483e49186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dbe645d461e180457f0e7724fa0018187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc9d6e45b028cfcdf41add59a6b82d5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284171a7570346ef7e1cdfaab669285b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e37434f03c66f16661bf5093ddaa6f9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e15aeecad4185e08d2d9a2011998dea191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fa9713114cb5babe378f852bb83dbb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cc22fca7d156fd942e872f124bd519193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57b98df00b55278ea4a23fce5519181194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b15c4cba3090daa506a8a2029958220195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1067aa7696a1b59c6c4f0aee155184f6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68f01b9e00bbef5c4c46bf17f7b01e3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7c008f749091ec37ddb769860f4f12198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11989e2fd0b911a1372e151269c18d3b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eded2877f2e55110d6283bdd19de5fa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007cb9b8f13220e2eb00d76b03f86c20201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac755c37be8ebd55c4139b80161bc6a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b156a18c029ac213b033445c95755924203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25426dbde2fa7a8a5fd622ef7dd86fd3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe2b6d38f79292ee186e8ca0e1252c9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f798d3c5c61f99bfc80551b8816f993e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07f48fccfe8820c34d06cad547d85ec207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabfd033040ed6b5dc298f12249c359e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46deb11baa4c3e5a3f2dafed4c524df6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4336612a715971cf100529da607bdb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a18d849386bf335c53029a1cae8013a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6b87fd56a35d864dfe6001139d1b20212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c442a08cd5369bdfbf236274bd5d3954213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bd83dbeebf3d45c8c0f901350d9458214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea45d54e2148b117546817000fd6bb56215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65866230699f984ab8109b3ca2021024216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2221061843de032ac230cd3e111fb8cd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3e2ec26fddd319d7234eb4541275bb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e534c892ca1174a8348463c98c547e57219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2361e634ab716db4fa89d2f53b66a8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470fd178e5a01ee153a6f1c452dfee95221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0c927ff45eb226bb4ded1c810e10b4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03cf51186fc620e2e9f84854e344b43223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afa9916e6b39e7501520d0f4ac31ea5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0e13c8d803fbba40d77c3d166b8ad1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e916c3a4a0b0410b58c7f97e4b9b5a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d3f0e79039535989a0a339394ee648227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f67bc5e4ee42fd0525519e8c1b44432228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e5052640e943ba773f5bd7ca347e10229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20786de30cac135a040ff3d469a708c7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b443108b9630aae8596532a0d6835d49231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330b30bb94090fbf03ea16b11c3322c7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62c66ec8ff462a72dea42b13564294b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad9a4143dc63c407e02578ae86d878d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de885d87daf1bfe093adff3a08c10bf5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b3a8c7507ab418dbb3dcc95d01172b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466288e7b69d450b12872983a0a02d70237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f99be229445c0851dbda5df22173798238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714a391b0ed70a75d8c8bd7ae765eaee239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94c68ff64567cbc738d88fb8166d459240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce1f4c2bb0506afd184aaadc5b4f04d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bb62f8be94f90d6588d6632b5d7d50242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e692f08eeddf60ede85effadc5a6c2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3a51e311b22d167c18e2ad9804f1f3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dcc8c43b07b990a958a1547170a94c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aab7799567de587487f3477d7e0e0e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefeb22b29cc2e8e8f0c67268438107c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d32237e6ba3ef9120b2616964a3472b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f457279728ca2ef30446f858684ab8c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0d4f864a7946e08ca773582eaabbed250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf06e0e25ab5dd8afe9f8fe10b593cb8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f157601d46a1d256b39c61c56db7db7f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac12a2213dc01489ade2a31583b424f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085bbf46e4fdb71b2e77f556d42a6d68254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4cc1bb282d969999a45e4a728db441255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd15aee62c5867ff851b44df72c752a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93d979d7096e8d209980e90d45841bd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b7f7b9cf98a6e804241752542b6a57258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd4f06cdd25040a3cd4d918065782ef259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509110c7ca004dedbc4490d5da3dca75260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc4f4603ef4a84e3abe8f63f1379f7f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3f260f54d6a376c1dfe3f3d410458f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc2d4f88c2b225598c899588daca427263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea14e11ce6421b273ee293f17c815b3b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaea2c6b841fcd83e5561d0042d94b5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8343183a6a790f4388e6ec3eaa7781ef266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81fe37cdfa9a8d5de1a2d460a54e76d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dbb606a9576e5bdaf99920b1be5c66268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c56c6ca543171b513eb78652f821cb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f71fc2645fd3c0a954fd874de45876270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdc73a501480646e38727d682e72969271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306027f71252d004f8dc521ab3881944272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f69fca9934c9ec69cfbfcf9ccf0d703273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fe82e754904504635fd259806ea0df274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e3b4eaf47948c533517c73dc20023a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2517b540e5401b767f93386cd0e89c8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35784de9c7ff53723945b9fdc000768d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39fd2d63d7ea1c440ae97276cde11aa278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe98a76e8c152a1ec55f24f711ca481279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a485f126c5b68983c5445cc681f64614280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc346efec5ca2100e47611dfba505911281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70acb1dddc524512973b3817b1b5376d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb22c0963666b8eecaea660cec8dbb4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664de56ece368c3260bea037fab2d097284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c497ce45f90a03c8bfa602b0e1cabadd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c4ac507d38f79dbea8bb66273df600286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933539da0640251626d9b122b467635d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdfc619f1c6875563e67a9111c847af288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47c6784afe71cabb5ca1f90927c38ca289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac141c42e8e0f46b5da30d76814120b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ea1985ce1e88759e41ad5270e87d21291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d16db2822bda1e5e911d22cdf04355292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c819ef6676b4b37ae7522a50b8cfdfe7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127f7dbdf1ef0ae293a1994245062091294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef99ce52250ff1227370cd0c12f1d7ff295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d7a4970b920ba6e4b256aca2b651d9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34e5cee4bb6322c9be46c650865fd62297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406c7c4a90210daf65c99a77c9f97ae3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b98a93465aa7f45a01608c73efb7bc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f5fa80ad27eaa6241daab8c3e3ad42300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d57399c0252f0b93b91de5a94f2b8f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd9fd54282ebde02bc02ccb3f0888d2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66627450cfbb1409ee83975d536d3f4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cae003f232f197a797200c0c13af58304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bed94a0b538276cec91172b698d84e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92303324c00ebfc5a60e51602589fc3a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445702c339f3c86d2e4bf169435daee3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baba764479bdd395fd09345f1fb12b7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8778f85967bf8967c3f40b25df47f7f3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e927359f8c5204b946e78045e517695310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee1fb6e5ed8b515cce316a18e4af30a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb1f1a0f524741616a245a40c241449312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b28469ba52747659efd219514f0072313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda1f4063e9f0ed24e66b723a67f42f9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58faa56cc958fcf08f003d4b2cafb423315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd0ae1f8177506d00a9d528847f9530316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63264a7d73c61c927aff8ddd713ae38a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64276c98447153db8f1f4c0fdf37da2a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827f4b8ee52232be729cf835ed495a64319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0893349dc82829b06c5e2aaf69d1169320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb59286f3770fe2e2331c2e835971cae321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce80ef2425d78551f1561a5a2b53d38322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc211ca6f4f997be833c8497ccd3424323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311048acb9d21da4c5f35f324e0b6033324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214622d786d135452087fd8f27bce0d9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4e64bd458903ab7fe450c814c4215f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fd9210d1334fbf44e9a03c38a97a3e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb505dd77bb5b81cbbcc5f2d39e00b7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48c46ec734ab55b3eefab6c1e2c9310329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c072f2f202c07ce56bc60073d3dc89c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee7301b5167aaa6d79d7c4641fc7a58331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc99bd3c5eda19606c298d9ca6524936332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72ca81c386b462af5a5b840f32535f2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f5aa7b8c713b940c1f9b69a2cdcbac334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216dee6623a3e1e738c233e0a1161f24335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abafb4a68c04b24286ca1c8c30d07b6d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab35e2e5a6d4a897cff3a0e48e122b2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f318821fc8645f670a8a56f848c344d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f6560790c1d5b053aec42d0b1d861b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce60fee6e58bb4c6f26ef785314cae0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeea92562b225cdee436992f98142706341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6cde8714ae8f1028181a582046b49e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6fdb7d3fa82040ebe0ef1d1614b8e5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6d1dc515f83ee4a39bc2f412ec6c81344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bde1ffaf17919b2aa4ab1552b4e031345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9bf1b17ff4e85073e7b108bc945efd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29d7c559f6e515661c4f12560b82989347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e312e222910b64f8f4dbf5f065f3d1f3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ea9efb8f16a954773f206628be1715349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000d41b29935ecf6dff35fcaf66953e1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1549dd0563b4266e9be9f225770027351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77df17eeb6c3a718260dc6e791f3c37352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eff2b82ee66d2925914ae7d28148d2e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca561cfdae58efa9211950af5b9bfd2b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da3f641b7d8714425ad92bc95bec824355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc159cddb98df6550480c901478548a0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9011b66eb2539a1a3bee1ca2a39d5441357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be34423e30330b03ad510cce7e3303f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07adc1b7c84d8a934b07d917c051a55b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a77a3c4151451387f7bb82928468aa360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c505bdcb26a01f5e9e6c9b08a8f5b7aa361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a49a734b2ad049dce3bd28eb596f22362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40ea7ae54001ea8f63d09f2d89cbda9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552984dcecc4094f92e180f019b5cbac364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967771776af93a8bc1f1820f50815b93365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f6f1bf5d8364bf3456978dc2f0091366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7278003e5dda03c4f0b34de4434823e6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d37825fe0ffbdac4c5784cd7eb8fde368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa06abf67fe55dbd7e5b706d683a5195369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d48a78dde6645d9abd2a096be724e8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e55105a92c29201c4f2bd177a00ed3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3208c4e6e5c7e7579c701d08cff86ab372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b99b4385114bdb18440ebe4a1dbba2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b95e7b381ec3d6251e0fc75cb246da3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aa1dda437269dffb3aa2d08c16da02375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc969e7e319a5386a711f2ff984e92d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0bfb40b1abdc38e0fb0dd6df4c105b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31712eeba95ca395e3d124e0d77f22d8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91f8bf5c4756ebac6502e2c8694c362379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d6169b54cad5396ac6206c513b18a9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91b8fde757b8f2bcf95efd3b840d392381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5372b4431590136b93b29bbb53fb5a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf607ce612670d04d1f39c82d32ef7b5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dce0347e8e3d483b678bf57631cf008384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06964a52bb3eb7f9dcee151e6b9560d4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5482ee67e90f49e4b2191a3cd63a5cb7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4027928de4ed77b6357519e426473703387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448bf57bd4c377724adbe2ccc1a32833388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4147668b4151ffbaa7820bc8a7561999389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca1c60b5fcb576896dfb2008b69646f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf5ebc97d9e8b6e870e8ab9897add31391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f912aaef00fba933f5fd038433644dc1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632164c84c15e6dd65d7ead7f45206c2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c59490887ad8d2add293cb79641593394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775241e21765d667ba77d5d835919c76395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aebf9e25e96cbbd92586bdf9257eeea396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d1440134d8f2320470d4a32e3988f4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d5d1b0cc4c5df83bbc4c1c31e0d888398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f221d9a06435d32d31cc1503cfcbb16f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee3e36e299042d99598f5ff8c9c7d2e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7858573c45817947e65632767fb683fe401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab3f03dd5d8a84bf8ac5e3ece5b3699402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae48b7b022fcb12693ceb978560095e8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11a98d68b0eb658f4662542cd33af92404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1170622bd6ac663f514994a84f121b26405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ea9c93f9ad32782bc8c0ae39a2f5cd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b68c82b7ef44bdc5f09a574ffc9d73407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92f2c4c5b94a1e64cacd92ac187d46a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d1adf0fd39fc133dc31228f5a84b38409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a3db49373bd2cc5079161b24631d29410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21107b358954c0f1a11a22cba4e33b6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b545efd77c583e4df05946117bf0e919412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd91a3f024c31b3757be35aba77c564413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2da5cb420833ac1b53f86253600ced2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8935a800633a9e0937b63c133d1daaa1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65be4259b5f04bed2608da65c250f16d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e5431a19abfbfc4987a15df0c3c433417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719605c996218ca8dd730da3d4e6fb06418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f285d56b734a43fe0fe13cae39b448419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2da202bd6bf6ad7c832b9e1a609e4a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb562795e3cc3d426ea28863f3924a0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdd10510e9bc91c04d9fae0add7415e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e516428f4891238a3e9648d62462452423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b387e1148cb6b79a83c901827f3d29424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d92f071b623abcbc4c003d210d548c9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4433c316f4908162cf6d5aa7a6d6f0e3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4404d73df343e6ad91d1893588022e12427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da9025936462cd72ebafc39d4703c7f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35a26458d968c25dcf5724d97c9c16d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfc3cadfcbf91dc9fc579f92778415e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c41e84f13de13ff625368b2da4a949431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655b6cc73bcccfe654f4c153b519ca4d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342d2a609a6bac9523a2ef51dd94dc6c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a6c9d5e90cc828abe4e12664ff2386434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb5a5a56fb6a36583f024167ab8ac6b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385341dd678dca5fd652c555d17fb51f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb8ca72ccb503af389380a5ec175642437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7567c80751dffafbf9a41a4ed452d34438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ab8033e28c8d193054961f25c39fc6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda46d62a43702f69c42fecf54b5c365440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21feae10cb204d92f804fb99004e500441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32c776f6e3555649eeff367cd178858442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681fa926d098e314906edf8d900b0c07443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eb6c693c252c211184d6484df17305444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfc62f8f990bc9e0159e11c0a7c1451445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc5e6bb8d04c23526d9392455c37779446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f7d1a8b35be8acf55c97eac4410647447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd8352018928ae06172156a5215adf2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825834320d1544ec93c1dca0d5c28c7f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b3741fcbd6e7bd3b4a7dae62acdb70450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b17d9400c0563b0cc49cfa166adfa31451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a758637592c22d943d7cc2104b7a71452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694122e7065b4e002f949084c13c8944453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c9dc0e79dfdbf0c6256c69700b8a15454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493f6337d5152951a32fd10a5ce0a1b3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1346ec39b7a1e3e2ebab96c637f61354456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0b03498a4f2a8196c6f7863d9a1374457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25612a1fe8bc4bc6629ba7b3e0f6f13458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c67065dccc44a03502954378291fc1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1286cb9a0807a535a1550fed199f23460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e314c9fc9d5ab911b82c7b5a5a11f958461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c8bd9a443b6c1131e99a9eccc96efb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d62ba6a865336efbda8bc2eb3bb2bd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dcc0db477d1e71df43736b165a4c4a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0e1a1299aececc42f933ba23617024465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e47977a95a4a384fd734fde071724b9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719d75c39193ec26e56944122a0a9c75467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503b3e4ccbc12bee4eb2dee7149fe92e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845e6c1f887d0ad2e3c14d4c6f2387ad469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7ef9b78663518b482808135293d518470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677cffbe69f3d08210cd8026f2a09716471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d37376ac40f9c28647efb8f0896ecba472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60029ffb8976d217ebc248e7a79f8b77473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05f3acf424a559ffcd5482b461decdc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b408f51d36f8dc10ba2b57dd3d813d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf29cd7f8882d46230927c9b4add348476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf3b68a3394676750a41e72a1ad3bf9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d152791d85ee2597f8ac5fc325407c3b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e39d04ce42e2614e523b7c8d90bca0f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684d2843b18c533105e46415c5488ac7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb205495ef657d85af74d6e0bd4555f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3027eea975de7d8c9677611ecf541319482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f120e2814ab78185c7eb7153f808b59483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248f68a83cc92d2f36ac3f831ba0a45d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b442e554253e0c3cd66b5a4f0bb76fcc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197c79f6a56a561be9b36bc777586c74486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaca74b8fe033d74ea74a376cfee778487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bf3b6e1c8031fe3cbb224ef80b9a50488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828d86fea5666eeb9bd64674a71ca35a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae44a80d45d6078e9bae06fbd5dab4bb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f0216151048d14d00b5e277341b70b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcb2dff12659f783f53e1941a07d170492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aedb7330c701711e9fe3af1f49af1b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e9981a400521bcbda5f3476bdc86e9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220ba4b19f223633771384bb0ccd5d86495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe083323ec6798e942ffcc1358cd4875496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3042611dee120c92c2a341a026cfd205497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fddcb1c50624ded625a7cb39a09822c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2b0e99e750d87559b3e6f1f0b329ff499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f94bead526fdb5a733901a30d587427500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246d96059e91a74622fb12ae45be3f7b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d48451de55b213e5ae16611c5aeb25502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebcedacde3a3f26b5ce19edc1326118503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8375a331aaf9990a80afc1e11b1f00ca504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f0034d4cd08a66a3bdd2b040358361505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d127e7a4482c1662e281eaaa03483d77506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8ae50091e5359613f9ee29047aa24f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc93dca7511cbd2f42c2a9145297d8f8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd2ffe2c871530331d79976f343c733509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d56a80806cd57d4aeb62ed8b663bca510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eab23461869ec667edae822528401a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6649fe622a8a57bdd7824f5b0a6fd93512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd2b91ecc9407a3901dd48d1d4a07bc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f7705c7ba1f1f20c29b9d849fac02d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b695d78b500bf7e1ae5de31e20511d33515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5974a99a3e0513b294d56e62fb88e5b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61adbc91610ed4f6c73269efacf52617517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118cb8444b23f83a0cff96062e916434518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29608a60bc0ba5e153ea5bdfa229c4db519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a738fca25d22f0b995c590ace6ab4f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28164d53b8c9c345a3a0fa850996fe14521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f35dc9634ecb120cef850435e3da0f5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91eb902a401ca971ffe67cf971c688a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5727032fcfe07c90183a73df68e0526d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4075733dd3aa913f4eab14ab4b54d513525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85a19ed1014ef640f38ae7c52da7667526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a575c20d406eef4f903d1a4c23dc6e8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2af423cf6b63071d13c756f6ab51d2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fbfed153ea89756fb91c6f45a99a07529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c9a4ad8456203bacd3aaea115dce45530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d124fa8a12ab28a97d7fd8860262b63b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dfdb838b624cafce9ba111c7da9b32532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dcf818a768661b75cc197bda25e798533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3706a58785f228e05f4fe359b0f464bf534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b720f11987014f410973fb9cd09408535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09d448684e17ba93d5d46fa0aee4fc7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918c44bdc9d5fb7aea0d91a490b630b8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71b295cbf708a0e45aa54916e848cf3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5079ae86432b418807142fb95a439d34539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd7e6f3022b53c3fe58eb989cbf3157540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139a6971a389c48f9d7df44fa82d2dd5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1f8d5a741d402a4636d989dd18b962542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639ff75e63768bbaa3f7387b8165cf2a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac1a46dbf9838df7c9a5cf453a481b3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0b0da03f6f9c70048dc3655fdb6628545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfdebcecfc3977d39fe004f8b96e2b2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776f69295692ec4d41dd8bfd43f6072a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc251cf433eff065d30b79f21fd6b51548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144eb6898c2ab4c77d831d62c748df9c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8085b2de0c8ee0cc9170d5c44c7050e2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9f9af47bc7fdb84cd2f0d9b8fc8da5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24380bb3b4b1d5f87a1bea6604f8cc4a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f92ab270803df7e2f9bf860323f331553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd56b659c1ec59b66aa26766c74413e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbf83ebe254fc304ac8dd7b678ee9de555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837f487941cf209cf63576da81408cda556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c12b050edd5f2d9640f78a1ab2bcae557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87b2362ab31a7ba1260e60a1adaf5ad558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba13a372dede4219f31c3048d460ce3b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab1050dbd4b99a3d1cb19e4f15b4515560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2311ac57ba1ba36b154aa8f2ea4ad2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f23193ae11e8ce2af1f1d6f03a0d2a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf4d5450a35b2f070dde70719d3f51c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58058e3ed63cd0cb043aa6920cc99e67564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c40ed0f1ac6efa0e00728af10be072565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88218de1b49800878ed2311279f24a0d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff502f31cd653ac36be73c0c6d043255567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f3567cc115933e05312bdb6fbc7a6c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dab8b289580b15002724de8559964e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4667b7ab4b782ec0d22c9e7d69f906f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cb5e2eddac17123630efe0ba73a4a4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1251ff151a1bd6f3342b2cf50c143d0a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb525ad5d5d19930ad78b5199a399d9e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2fcdaf6c2a09c19206a8d36d110d26574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42ee0945b1d1b89d68227bd3114450c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85939e36a585d75235ab870cf7f6cb5b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3b5225ea27609c7c642df1f4630ad3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8cfcb50a577c816b94df35fe7d5795578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddd4eae8208f8f39c2b10528bcbad3d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9dbba7b5fb0387c2d51384f70e38e2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492175185ab0b4c8dc00bbc34bbd2833581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfff9efb939bf1294a2f215698d4a7a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa39983337e0fdb4775ca7c2c621cd9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee03b331e7050470b45141c317c4a625584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425c7c13328c7c52f91b5c47a5bb0325585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782e600a01df2663c5dc1887a357a51e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b268b23789cb6e2507155281b7e09cc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0314ac514910d57e721f3ba513751469588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725857b584a17c6e5e7210dc6741daa4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd026ec0815413ab7bc49f3de5a6efb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c725b80465a8c67810960ab094bd71591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b315fa23f1f8229ce8c29eb941833f3d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33686f698f231a914af47a557a18c266593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9d2b83c46eee103afdd03019662477594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c532e15fa6988f6566ef4ba7d1b8b5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1e07c2a189a10d3b5c39e63377978c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1c2b48edabe98301aa801289a505a8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9548d9a86b9f4ba0fcf843e2499326e8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b179eb1566b846a74ae6ca3d1332926599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87bcd2cce86185e0d58b0a5edb2dce4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1b0a18601838ee33a9faf4aff806ba601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebdffc55d9e0d5895580e901ba6da40602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19a9faa41d4dfe621a9d5e66d6bce14603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b694eec83764c44927df12f514237a2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c9fa437fab390b819fa71510cc877e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2af4d24bac960e6526de43a44af7547606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4984e048b3db39c9afa5fc6398459b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d559ee6a318eb4686129c47d7069793608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1efecde1b42947c080593d81105589609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d5539aab3d3e2eb018aef6a2876392610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e795dca579b84e71df7e186afa9fe2c2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce35fafcac6a53473e6ec78283422c2e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdd44e53bad54894ea6817e2bb41047613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f9e003b3379e4dc37a2653b3c13540614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7625e6fa70a71c2d90bcc0970145d9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f9582586512e1cf5f922ceceb19183616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa20e9e62afe959612494c54e730e856617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98404a98fc0a650e71c95043deff0b4b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104595d543922a2a0f2fb7c2626c9e1a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac263c376b1d6894287bec1ee3d6d65c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07682de94dfc38bfa755d13e46e9ccda621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06beeb445bf9fa6e148b75c5f1aef3a4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cff3990b474a1945a90292c3a786f63623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3664fcee1a5725c75ad8b291a8fb55db624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a7ef762d53bdd7d61fe61d3e35f46c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc730b6630465bcd1ef519e406479e2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032245a17df25022494877b8a5dc5933627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30d900019fc145bcbcec172afb89c7b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91366631c0779df025496940b7cd417f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb645bfddf5d596469d28df906858b6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef585ec3962fe3e54bb595f1fd88afa7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49e7f24dad532103f85ee4585cc526e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ed213746ba71631a11a0a03cc1af0f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72703fc03d2973c4bfe721b7187e607634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1914ec8016398488e7eb5cac6a4a506f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1e55c5ff3707ca15939d980922e265636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd45fecd4f3d2a2b5f56f391d1c4a219637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea3673e172d233867ace7d79541f1cc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776cbd05d5160a41c648277353763fec639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7211104b509b831744d6bf6ff47e7575640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2c8230a33302396af55a611418be67641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaf49add0d02cec8ee91b5a987291dd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c58a263a094179d1c49ff7b894e63643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb1382123ed703e17495830d72054d4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d765da9ab3b9d32ebec002079f7aee4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda792bc811c60488e80781db579d975646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e9c46c46bcc01060861ab648e07804647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4993b25fc5f464bdd6a7bb2bf3bff30648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c0447d3231530e8db2665c54eacdce649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3923118277b1416e9cf5d2fd42ddcc5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7331d9f60f41723e0630f8a955c5aef8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f298c047ff06e1de03a80dfc90ec11f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba32596758725d3aff91ffbbaabe33b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1548887cb13b5bdcdfbf5a1747e570c8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0469422fd82fe7c15bc170977ae45cf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef72a1640e66338a32fb33da229e79cd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286d26a170addfec2355c3022c87762c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77a8fb803761ad4a93a693993243735658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e9b384433a7299e718d5bcc14b5eb2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad50f7c6a12840ee7e1d2ca50d5b4829660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f287bbc56d79d7cd78ee43de64f79945661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26df2f3303bf3e22170ab90d1cc0736c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f2a5966a23e8e1bc6b4a1e751b1a48663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abce5bfb495489cd729ed6ee2c5ee54a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bbe9bf9d1d63ccee204744bd4b9e31665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5c1b6c4ee5df0d688925dcc5ee8a02666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e907455028fff784d40b58988b1d60667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7735fe4935e0cd678819388318a538668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed82decba4dce81916dbef0d2fe91950669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cddfcd65fe33875334806f69451efa670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfabe2c59fd83794e0e9f78c02a66bb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e333dd926e867e00a5636c8323c84e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4b83747c6e86bef128025d740e7eab673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb825ceaaf1fc28b7015dd4ec0f55a48674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c839ccefc50d651c7f24e1410766078b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09c3be28a147e43d2a550ed3fa520e1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8597f8a2482fa09b54676bc8504722d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da565238be8c6d8e963e36dea802230678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd503b327262b749bb4e1b2357c8ec43679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5504eb332526b0bd866bed7eb06967c9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94833bbad3fb62ed0e62177c3b98e8cc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc059942917e0f4e3aa922106116349b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7c863282ef82ef96be3c99dbda7e7a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2485a3cd72c42982aa559c8e5426c5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcdb45320203acd579546bf8e635cd6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2799c04088c897d265ea10e9a622a73f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df86b6c61ec473c913199129794a57f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a8dc0f5c2ae369b302fb90752ff689688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982d3885bc5377b230952a7282f2039b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32a708e0659dcfa15cfd9a90d27bd48690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43208fa3be90b8a8e9142238923197b0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e605755157e4e40f6c7b2d20e26831692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea3950ce92c015065e527259eec5cb4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805a7f4b66dee3f57170b3bf174945a0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8673e3af360da8802101a8c6d49a43695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9415499fd4bbff62f559ad3489c392e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2b2ad45834a5756df26710a5c4d573697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2463913d8624e9753ea3a03e06ed593e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a46f45252e495da0b0e4a8dfc4ed5c2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40b07cce10d90be77e2b7bf4368b327700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fbb6ba875e1f0aa8dafa8c3c3a63d4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d5a83b373d2ba6c01389ff2c4fe1a7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816f691485f6124f2da59885f911d7f5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fa71100407544224406b26e71409f0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58de8fe39f1e70302e622df8a5646739705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc44d0ab0e52a1c9a0a043901cc504fc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65b2d1d0c8d6127585d47aed5da6378707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136f43af0f807b5e8778ddb2d275bff9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3288e6db91f49721ae08b0f1c05f75709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8107600eb4460740cd25a0e43f28c50b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97b6a42376a573c782b2d21423d69bf711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964f2650a4c3452b6b255ea14b03184d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d45e1a6c3909d23389f69d06cf2484713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be03e87662d07af800811aa10bced429714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f4ce32bbcfd1406207727687eb277c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f37446392dfd6e8d279a7d02abf0d2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222287196f79fe5a9fd3aee7c902a594717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a42db5ecf375500a66549065e94573718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c354ec996498befe7e6ef7fe35903a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f04309b2322b91b3af6b6064625943720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b0b8c8de280e0c79da47e7c31ddd40721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6198c1f71795c0de81b9c214c6bb3a76722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b392494c81b18ab66a4f192277d9ab2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec120c7de9076253ce378b2920641d7e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76865b199869d3699e74c5886f8122c3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef591713eb00bf2f9a8ac6f92b47dea6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4328e30dc32bdf091cfa321ca6513622727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6456a025f5d24def250aa7fb5f565cd3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd6a10c37e14a425815e376ef376e0d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce203ba5fb7afcd6b6f7124ea8bed9db730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f2991ebd18f28951c75f2914d72b02731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cda97f15b0e4b2e34cda2d26cbf2a01732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e15faeaaaf34fc4cbb2525b5d9b8cbb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2af1e0018e3039a963ced605d5bf57734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee18b9c01d4e183653076a8babe65ca735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20df3b2478506c82949c0b49319ae8aa736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a8851ad8b3e5e240f9192b9d6ed449737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5a355223408e966fd5da1b553823cc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946c99ca37a80802026cc845a1fde823739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dbf7947af9d7d10a351a2885b8225c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5109e28dec9ec5fb09d6890f3f3d9f3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce48a7b123f870a0afb7451b8d483c5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cd230460af44a3b6fcfa09e04cfcc9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476bb90f03017d8fdd8550dad1c7ff88744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53d6ed349d5d429a1ae4e711949520b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42eaedd101cabd77d357251555d191b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228a5da0c7889e5792d0ff63cce23712747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbfa00091c163d7ec91254ae506c66b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a15801d8b5f6961fb3302578bd7de8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157c2fbc15d0a2faf734f9dff4f8aa8d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da28d1b1f1c9a14f67cb9f5ab885ce68751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3072219986a3d2d36c1a482232262c8a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d750b280f3e619303b7e751fe65b34d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0642228181acba39bc6dc67805f58f3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995d50663b516489d1b0ad80624dfcb7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1080bfaf732bc4c98f02033291c772756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef16578769afa721ac124f70cf7d0c78757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6dc26b9f4459e61be2b5741570a0d8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5238706ffc7d486a424fc8dc94b21c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23088426cd5eaaa223b288eb649e246760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062d7d956be90dddbc298480ccd37a2e761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f80a1b9804e3e1a33f9e575c528f7f7762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff35a7574e3fb5e79862f33a7d2883c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c4dab30c18a6f4c398b1d4182f3c2c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42501a6e68e6b398348758f7873a4cb6765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2a50e5f3c94a5cdab18c57aa53178d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c69914e5b4b76b7c71cea813aba2a2767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355ccbdc7fa8d9c0e4b040ca33452eee768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25103c1fccaf657da5a5bf54e4df78c7769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfd7da7ec2f172fc9efdf5fbe36a59a770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9867bdf074313c3239c5850e3f36060c771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cc0d5b5bdfad620fd2785575b7b52e772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fbfdf58dad071f4e82f76d4a506727773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1168fd9a148b91e68ef51435698ccdbb774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed991a1b35b56bd17877fb88f16bacb9775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600662261c29501a21471b9cd70bf924776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c75e8b09054a92d5ff51ca12848aaf8777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4161568e251c20b63c6b32caa30a49b778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5556f50ac6005a35a12f11b06c6e2d779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe8ac641f6bc96e0f42a3c524386ee7780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a383f144bea7d969419a1b61e6fed04781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096368f0b9f335f2242648ce10224dc8782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e132c76d7a2716b5944effee585ab43783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847c850757b40b2c4f03e3a06a123e01784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a30c12163868c4139e645d6e9bd9f73785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee882a527420b58e6c8f3eedea4dcaec786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82af7e4ad64bcdd969733f5cd5dc608787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1d08f63ad19250563abcd7a5329397788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb3ea18922a7e4016b7cfe5aa690ba3789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3485a9c8ef95f598f295df73caa89de8790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37c29a228f302d6531dc6ae59c0b5d5791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9b3651a911d225c8a1e94411102c92792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f5098ae07a7e46ecb8c4cad6a7cfff793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eac8fa9f15438eb3edeca38575ab46794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89058b2cf35b7b458a0a96e7bd36b23f795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bf31451f344f3841a622fc0374bda1796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2851309dbd0ba5af6ad021257c620e797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce695d098785152f51eca5dad68c84ac798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bd4acb51d98b666b258cae4cee3705799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbf901f10016e055a6734d6ff0a49b8800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9731573eb939ae5cad9b54df83894a6801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe378d14655ae3f184fade00f71df8e802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed524bf318b00666ed0b7e941d4ca9e1803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304cd12ba9f102294d514b46000fdc7e804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab50a54dbc3ff1d1fc7a6caefd89369d805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8877e2f32c678a62b7918f661ef2b4e0806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223865731e02e5f3da240ad047128f94807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fda174d1f469309c05139b126b9460f808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aa4c13cae69380e30570ae23f98e27809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace50d4ad83e10c71f95680e6cf7c0a9810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0636d407fb85a421c830a835f8883687811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e03069ec93d136abc8b07629e23e518812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d97f436522eec4b36428ae4a7410060813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e25186ce83bfe885ab878ab50d751a7814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec5a4724c5526fdf9890cd765d237b1815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b46bd550bc5dcb574083bf6480d2eaf816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7ac153775d71965620897523fcf8d5817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f4bce2dbd2255092c6fc38e96e17ad818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6712b59ede467f1dd7edbd7d6fd642819.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea44868d946611654851f48aea376151.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216b18d4e01b93f827ab1b6df643f6f22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2d30f833666c9a9f2a5922e606f14b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b05ded7738037152ec4350d5cb39704.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f319ef5128de95179a9b5f4a3421a1cd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e2fbdb55e372f96fbb8e82a91cf3c46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbeb18b7f9b4e7c64ec8535e1ff60fd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3543b5bfbcd4e6b72b330de89170d3658.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5369ecdacf616ca5b6c6f2a14267a59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b28350390f2eab18b9ab315dc1920a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93a5dc5f88ff5857b2b871e963c0e1111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6421f0f23a518207c421791cf4e5c4612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f448ba7dc7d218125d852ed357b21b3313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fb6d35df4529cb9235d82ef944d55814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80b00ec3d6e08b66ca10afdae9f207215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e6248c4abd2e608d7716684cb6b25d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6b09d69053a8815478391459e26a3e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cd7538b5f5535dc5e9a7e3b76e12cb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625fa1f23743aca1481bb51a59d9ce1519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9a77f75ec22d025392c7ee0a779fc420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d506bc014b755e076870663c724211421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7e4764fb6e82a8b8197a9e355bdf9b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d2262b9a02a6a4f17b572539d4eb4b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2264e3c567f1cb0cf14f743c9692d72e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031c2cfbc481ea49378deb289f37781725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc82b8da6cc9489ac771448cb02375ef26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83c0546d4a199092301fc5fdc8531a527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d256d1f9dbf157f1af72fb6bd9a3e0c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b336a1808f6eed7f445b4b1e88f046ba29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23e34882b87d6c699a065ffc7d412b230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180ee78f9f676356086af57021ff71f431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681742d451601fe81f05f13f0db4020132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b3876201d4d31620f5673bd5cde75c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c8bceae83f9b144750075ff857c26034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4870a7e06100779f0474c1ab49bbf28335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aa4efd21c5522f416dd9c65bd4878336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c408201ae6ecb9bc1e1815734e7d7a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfc2f2208b1e859512935dbd94506d338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8241d83bb96984159acc8a59bc73a139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f6dd4bba51d3cb9c7ebb5f6c4e652240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e0462f2380957629b2680843eb751041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859c2d940ad594cd5fcd1e11becae38f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da57aac3dd3a4a71aca84a12fecab5dd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa354c28fc42eb582a1922141c59374b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d37c700561dd21a73403da041b63b945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14231902cf9ad59f05e25f0cbcd5c66346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a8ae7adf41bc755f200e8ed7511eb847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3270929e2c749540bebe0fa9e8605f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4388e178451ceb6b191f8081156fd90a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c015d2d3c7f1dcdaebff7e21a519b850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae77b15a3767af2ece5ec3d8763577a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6d03c7e8f21bbdf954b7717402e15b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8a40d6b2fc9b268bbcaaa60409729a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37000b6c1e2d3bd3415343726a477d9d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b6823241c8020f262d55011b64920c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151d5f09ae9c37ac6618cda42b3aaa9256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873fceccbd070ebd3dc796ff67cb875a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866f72caade6e3a65dab446947cb88ad58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf99e75c0262ecddbefe9d78e62011a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168ef3f2e4db73753df68457e1cae88e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd057c6a32af6673ad90edf8d73359e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7442da2411513a3de4c3aaaf0c975362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e83d6dea6b5764190af97b25d542be63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e08d5ec826d71453511b366d52ff26064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae80ab1c42c7c6e58db16e430659660565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b532350dfb0636b79c28d8c767bafcb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678fe3a72d653dea25e1adabf84eae4e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc8500827097242be5e45283e5bab0168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef2340a51f8b4a1b65fcac6a68bbaea69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c36011c38907548e2956e2fa7b688670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb69243abc5bdf3274870505038cbf5971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66f8ce33f11482b2a45bc488933abdf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97ab8154d9e5c3f925a3fa76cac540373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa7199608777751170ddbb87d1a0ab474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aad3cd7628e8904244e17c18df141db75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d9381f724857107c70839d9c248ed176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8388b246885008095383c92d219ab1d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3986e972ba0375ea248e6187f9bb60078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f23e6b41c10abdd161b769eec02a5cd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5504e9ba4cd506c4ba1ca17705fbcdff80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98930097c96fa63cace216c8a1b7c7f281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d238543a387b200f36307acb28e2958382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd342145e442d130e2cd514004dd1dda83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8988dc16d9a0b72ce37c7ad65347111384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7749e8276da5096c28934e7ebaf35b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f91d977fe520bc96cc065b127c9d4c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d9c5265dea1f36d5c73e50d76198d787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0545d7027ffdd035c753817f2ae8089488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6a7e15be7ec0bc3893b6bee5ff22f789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b184c902e0489868e10ad712290e8db690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca43fe6568e3447211efb6771c14a85e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb327860bf3965cc375b96314b45abc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cc523ab130355e69adbfe04910f9f093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270d9828fae59e1879a32faeeeeed5fb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d6d1f6ff89d90f6b88b98cba47123095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508ef52f94322fab5a0e6d2bc24b6da796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb51756a76c92908c9168d482abf2f097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02c295c52a782202fe4736c586a71f098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf78271b9ff2abe9855d5dc3424ed4099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5a075d90b2e3a7d1084904d1c9fea0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625812c905532c85b70a6ad1d5071463101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86282024510a7efcdee518be7fccdad102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce0ed730a477820555138776530d51a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22b08f610306d8062f6572defb6ffd7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d793ddc933d75994fc627c3163f5f0ed105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d033fe2c520a461ede790b5c18d9a2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688943a5584132cdc48f7fa41a0c47b7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85d547cb71f30e0cd61412c3b308fec108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4457422023bbeabf6aa172ec2b323f0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcb708a179070cb8aef0c4968f802c4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf31aa7fac1da5427dc37502f6df0f7f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93246f6db9afb6612f587cebf79caf7d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9477951386acd8c66183b6fc3a0d3c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06bb08073c1c68a18f99264199207c3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96673465ac0af82350deb7017b380e3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f62d95126ad27bf3b41d78e13c9a46116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de60f5cbe303b0a64d3e3248c3dea69117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651a1b216bf3d94588ba76815c307621118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a7f25bc03a8548e168aeb969b4d53a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e14303b69fda09b8a45ef96c85b90be120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298b14c273d169363a58d119b429cde7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f1e511931ebc969663c0bb91af179a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a5b83448def180fa6c8c805bdca953123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bc6dffc824d6e3dde1ca33df995005124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce4f99839e37ded2c4acbf976473899125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e45299a336a8e2038b973a763a6fe7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2718f4d8931fcf05c2286a7a6e8d39ec127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20c13abc3041730ccdb356c809f48b5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b70e575c893786b771367901af24fa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a802a3a3e42e5487fa56022345d4d526130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2790839a716468d0fa11132cadf3ca2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e52d98d0ae7c5e43edacc17863157e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c24036f7ed97945b0228541d5f4f6ec133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4febc070435ed22d2bdc57754bec0ef7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9345324c4264c001d8a3cdb607fb081d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3a677fb21e3705a4baa78e68deae4d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ec22054cde6a2ae825e875dffb21a6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feada90bf01cef07ff77ea7567f2d72138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dae1014b24271f77f6afb5345a16a34139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b09bdeb265eee1456a9002ad4102fb9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1431112cda57815619c2e35d164f66ce141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fb2872e94467fc3dc1a130424adf01142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed152afbcd0aba28226e3cc93262602143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c185d3ad3b04742cfe276954ca5438144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc86ded3347036a698be530197272cc2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6879bccc2eac2a3d6d258e5e5d4ee54146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f314be8fd7ae920bfe388290ce59663147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876e1c9046cc87a2d04134931c8bfbe2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617a93e45a84d0ec2ec4247286b7252e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cebd0f13458eef1723b44a723662204150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd4eb73430001f3f8074fab2b726489151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8d55ed1296274c0ca1c45cc4309990152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d96cf0584f3e05dbaead314a5c62cc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8044e9f0e8b8c2fc4c6c3871b7c10d2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20616f5efc66cc98b8eb2247641a5abe155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c05e6a5e9e1b4a04ce89fa340c8f82f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0df7c9826aaf9ed2f36319eb2fa031157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a210b98f49392ab709aadce906c8659158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f56a53da909d314b2ea36d2e60ab3a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffe18c72eddd606dfd5cbc692f91855160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8d71aae84aea4d33320c7f4f63354f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e692aaa92165624e2d585622b90bba13162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95658c075f0aee15d9299bbe20509962163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f2d867810050ea5fbb99dd858617b2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a959dbb964780096f980c6de54f067c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687bc36d7f3cea6c5c28767c26183694166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418b0856dee36207700fd86496dc9133167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ed117b28d0e3b52ccbd0e511b587dc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103230c9b45c95d36f7a911ce1cd2bbc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ddc4710c1decfbddc3bd31f80f8ea5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e3de81dd95942ba18cf206cd7eb132171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe4f8a1bfbe1b7e12acceee21f1c57e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25b592ef06b0587fac305c5b21f3ddc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de95b0e79ce474924ce4dad102b0d1b0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a167a82352f29f71aa6305cd23096c08175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c8605bf214e07759f5a0e57fa05e92176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2ec76c67ecd2a37f8949e250ccae49177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15c6d86ba9bc6de419690c29f71eff7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22273a8bad5f8579f5664ccad04f0e9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70f1fe97eefe527bc29e65d7a2d5849180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4613dd0677c1a63435190c69310a972181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498804a3c152afbf8a9d7fbb3dde3f98182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3002b47e1d5c793e57feee6685be60c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5738b26cc889922e08036e6b4c4b8039184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c739f47676395b7e5a2587b23c17e22185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de48d4926e805a12908abcb6f6689bc2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9909ff99d8ff1b563d42fa801b2347d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e71e4a0ad085f633e5a83ba2112dbc6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156ce80f1d3459719b792fb15374c177189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f57403eb63c597b56fdaad30d1e129190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b8eb7a49a4a56d6680f8cccf8e1b6b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae922c58ef35999ef06a28a049af9182192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84229138fa703c48af5b9078ffa5ba2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129f7900950231e169d4ea4f62c6813c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a3170cbc05b4756ba172fa0ca68ff7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1afe6b05db6303d3001d349c88ca1bb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1cfd604c77c8336bead87338348f8f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d68c84071d8d9abcd0a4a981daa426e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3253688d8cd2542429828fc040d08d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50288afdda21b59253da4d2659f9a8a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7226b50aabc3856b9ba3c2e078427306201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d577e93484b7b929549a752198072f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8a3b522acf12d556fced90029ce5c4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b934ccef418b594bd563ad796efee04f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f8ec3c1c9100805db659e44f2a8afe205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea2dc8fca19784b58ca6436e769d11e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cba5f2b3ef7e42d9b148f15b7604400207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efd548b186c951132fc879495fa25c5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf2dfc5fbeb485eb31ba48558b207cc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53113f5064ffe57f89b3647d4acd2aeb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45add3fca5d709558c5de5dc2b7636bc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8dcb3d430312416fee5e25d8c599ff212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b570a8013e7c434a23bdf8b06558b4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8333828c35dca5845c84953289eb8e0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dc8e108564add0a7c430fc0f566a8c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b87ebad2164ab062372fd89a7b8b28216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68225c6da0bb81851b3642053ab2a83a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e3ccbd18771e1530af2fab57335c9c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3096e663f895423a4297e19dfef69f17219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a07029b6fbc4af31853ea6ac11b062220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9612f64f55a6ad25a8bda04132b365c0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1404bbb389b4bafeda3eda167c17c6fe222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6252378794a6542585c996ef03b30fe223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0a4798a894843413d9b9f646609071224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c27796d7d25b87a696e2f4db329286225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ed12fbad460fff4175ff5c11546fde226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f172c308cae88422fd301331f30f2c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68c6ee36d76da671348810f06ed3a56228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369012ff082aee9ecdbc31ba8c0d6f3a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff748c721820e0af692e181dd1f1cd4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c919493e44feffd8b7afaeec827414231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2d1503021e2d96202edcdcede4f7da232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22b4acc12affc29e9fe2e5c1ad14d3e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b32410ecd388c1a09ae486a08cb507b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ac48d9560a487b5f2c77e9ed14c195235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f44e9e1bdee8de14a3d235cb00b91c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242f4ce40e948da50bc0e40155aaaa70237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2487ac1566e80d3200d13d1b6c9bac238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fb794c76a1a523e8c9b56756e05327239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00f98b2211baf2974d667c1ff8b058c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75de7aae0651eaea713257b84789612a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203531c9305ed69e2a3d8d1e7743b9de242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94da27f4373f4496afe44cfecb2caa8f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5221c499b880e92cb5eb5507d015af7d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da45338fe502c074e4e0e5aa259f439245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5f68d79b5223aeecef49879139d9e9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022551dc49bd9432af3262b14faf1244247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5b4db5203c9bd9e92ec82846a70d74248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f550a67f521b6b273ccc08ff8e700771249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1575a01a4a1c3031a050b2cc397fa4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f8b99454f1e66a58596e47e6653c6c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231f04e33d65a59f19b8273f7fd3b89f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065989056a415e8c5c2635cd8c9c642f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c09bd3308a1c574ad9eb06434677b9a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5279ffdf29b9d0db79c724e28ba4855255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fabb6001c97190e28ec466040f79ab256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576ebf838ba9374f60b31d25a05e9fa5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11e9bb745ec0cc89457398fa6cf53d7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cedcffffdad16a8c8df21072bf032d9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a8d9b8d564006f1ff14c37d25d90cc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb82c7c93598159b8ad254cadd24621261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42fc51916e516a204b79c2d3cfdacea262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefaa62d525d2d7a7e3aafffef5723a6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba08768b78cbc23a0bea1e49bf74ccd7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad67aec9001e36a9ce328e4f3ca38ed3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e409e7f71542336927034a370eb5c0a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb4861329eca3af3b08fe37c09df53a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7af28e51e26038191a728f340d671df268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d3c3127c6ce0f5ac845bccf2b2cd1e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2b7873bc88ad590fb3517cd4e0b2ed270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439d0eca1c93c16ce010aee86329d88b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fec6c4dd6b5d943037c1fab5a639e3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8833722f1712cb62b37396d950161fc8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80213bb97dba926da9ca3e4153f90528274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b29a2f3f105865513af4ef281131dc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb3113743be65f29c225669754b6d9c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1d42cae21f7b19ed07d32508b2a3b8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5fc324acdbda8481be62b951352dd2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bf1ab2069f317602e7f5d10eda67ea279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc9c5675238e12215ac141c5a365f12280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d516dd72966631bce34d421a1ac5e5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c62a8a08a73a4bef26333e08c199688282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7298e84e667553a291cd71c79669cf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fafcf3cbbd584259493b798c01c884284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177223128054dcfcc347f483a8e4c46f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2fca9489d3daa7468cf0f43b71f777286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21e6a4ba37ffefac6bcfdb81dbef721287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dc6da1fb3ffb19a56fe9549e6a8dca288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66243dedc92524b1b80ec7313cd2a27d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7fecc68c3bea207d26c15bd64403a7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170b9a0c10d85096c8869067a26ee90e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b3bbcf38196719a4eea8b2e5a2c6db292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fa1378e25e3db64649b974b27e02eb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6294b8904718316a7a12de3fbf2dd8a3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6df0d29f6709994f714ed947079e05b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f57e2b42250417341e7997511d2df01296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612735ee2582e23919023271062f6921297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6078f9cde782666da982d971e2a261d7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cbfa842474c2ba978f81a56c40df13299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571bcfdb86f7f3cd11cf34bd2f107452300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3908f1c7892c5766ed81e6809082463b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39145cbad2b01884ad6274fa961f361302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc92102fc6d7287011bbe0808160be1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1608eb7c0000855d4577afc94117c4c2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00ce5d15ca4ecbbd1eb780c6474297f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70b37ec16a48c9d8651ddf60850370d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64662f8c9683484ce996187fccc29fa2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5590c47cc6c695eb0dfef5179db5d024308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893cd7fe81d6b5fcd8f3f00dc5399274309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ceeed0dc5592c27297c760f4353579310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feffdfcaf25a87b8646604a3e5db689d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6434cd49535ab497c11da2370c10d8b8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ab28b5675ae2f6f02b56d9f919246e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcc669fd43b113e1b087ce8ff233d13314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afb4396b60b7c2e851e928e21736234315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05555891f45e56a89f7a4af1e1d4838f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2db72b089cd63294a2642969df7e0d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c610636361ff6e5e9448582b9c40b69d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf388a6fc395c79394a286f7217ddba8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee94e440a0487026c7f3f8a6c802a21320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d149d22c0c2ec2190569d72c79def61321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76a22b3fa82f8bb352d78dde34230fb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7255a01f5d68c5d16b40cddba2cab4e6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b040ba3213ec5e68f6169be41c53b70324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa2c4d99712f182631ce25c97604a94325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5277b26eafc8cc8e16f2011c16b3d81326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98af64970c538d8e457ab4bf16013415327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f61d37fb4770502741ca8e22d6a7b2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f55b5c1dba0c25bb9184f37a6e19526329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015814338ae7c94d7d537fa3e85e1fb3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6021d66121aa4a7701812f234f1d7a75331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fba36e3422caf215a348d8af8a5d82332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c85d92a2357906b40f0b0fe19af996333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6725ae2b9c4393f6148bb029f4b19020334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5c5aadd523baa071f5d6cd74669eef335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b7ebcb10625f1a548c610b12e91846336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e4ffb911ba5661b8651d20a8e25fb1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b809567dc9c8db05f82e04476f8a73338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5453fa089de665d2338db4656be3470339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6e556e3daf1300732ebcdec8205767340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a5610a3576cef9afc05024a296ec92341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48c49a0b87205bb1d3b355a8bba171f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdd9cd5957566aa594f0c9d5e0e8b07343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d8436d6a7c318d3d9117714b997b2b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa9ea614af43de8721053992b9825a9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07662421ef60a5a1959d7f78edd4174a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bfda60c161372c31fe5890735e059d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cf9f7ae57c6560b8d8eae55e38f626348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc37cbee943dd378804208d07196c43b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8468b1e63516194a3246fcfd69284069350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea4488800916d2ae37b1338cf1666f8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16281f77261b8e49cf4b7dcb835b7636352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803e525dfa4f1b3e829a23012cd3a659353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59f33468a209155962082087146d912354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d4714a4993d551a5f9ebb4bc169b1b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1c188c7696296e4a1427a59e5ec442356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc7c534eb6e315911bb7345d2aa06d1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779954696b41a4e75628a54c395a8e0d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0cae31f3a545e90917ffcd94c98bd0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b759e753a944e6949373a38164cee0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433ddaf11020b2997c4e51c7a5a1ae64361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88275419d5795c08294c5376f80e4726362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ba712d18ba617b0c41d98d28920cf2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d95303666fc6d7c240008c358115ca364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0034fe12b5dce2312b3238ba9429c4f5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931e0531cfa109baa056e9ccbabde39d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3b90f7d1e2c57743558624ae7b6450367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef476f5597357d23cf55ff8e430bb8d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4853535f15dffd2ad432e884296ce7b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec03f585b77bbc51653f18d2cbd387e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e37312ee1bfcba0e28cdc26427dc1c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798008a900618a9979b6b7ba00593290372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f920a5e963aa643c15d487d02a6b6b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f1ff217ceda7fb070fa110d5aa0b02374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109e8e2fc25d45e5cff3f6aa64f35962375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b4be5c40da2fa6e2feeacdf8c1164f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc6c9d435aae47163fe9649463f34c9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9909ab83721fb6184a6e1acf53f56a73378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf87290d056053263aee1393866b75f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7afaaee75ae1ce6f2888fa6e9f91965380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f932867feba6ac1048fc51faf4e92f12381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee659c2cbdb4d123c0502695dd486d96382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3535e225ed8e9f9c61f1507afa166879383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f27a82117526e6af0d192e23821662384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19e8d33f475e5a4883bd70c95dce12b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd7dbdc2bf53c7bf473e26ba3725b35386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203fedc01131ff1201b054f9ffddf566387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65343b928d5a79567ebb277f0172fdf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88609d16272d5bd474071823156349a9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f436abf4f4619757195cbb6d54df5f0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff1265b2a2de0d541ec691aa39fbb8c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec706b7456583e217e95b1ee1359f501392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12a70e25b6c5b6a71d7118499b36140393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65de6e8d4ad948ebd1d6ecdeff373f4f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f438a51c2e8969d3b70e58e211fcc8e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb9a319155f67c5675e852b7c769fe6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bd5f95bb378b2d0712779a7b3cbff0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b5b39384b1a1a197731d2aae7bc676398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bac26a45fe64790d2d03300dedbb350399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b6b2d062c24881a8801034abd348b6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1b9e50fd5896f4c5ada891ff399931401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fbbcda2ff239149e480cda731da722402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762ad73fccdaed0afc88d33933180619403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f4dad263bae38fca5d5117e6f99e2f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6ff772947ff5cae2d81bfb96437ba0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009a505a2e0bdfe836acdd514d75d7fa406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b6c441e3469f18f5e7729798fc80a3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65b00ddf0ed454bfc0b506c39160611408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0ba851b4058bc502779473edfb3c90409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db90a223536bfb42ae577b7c0d017d90410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dd61da7043e8a2685470d60cbb5c31411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2228652336630784bd61091f308f8966412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5bd0a5e12af3182d92d20f89e36b4b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d66d6b0d2525ea8b2eb64071829ce7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ac5c9435a5a7b8a7f352d3937f4705415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f444c98d8122291053e1ddc12e2b44cf416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8623b854c73152b9f0a090812fdee589417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef61c44bd9e1fed845b390c8a202e272418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602483c9a973f0db0981423478a6989b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce55aea6c7b6609eed1516419dd64c60420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8a82c0496b58ea7e69df2a351d4294421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfee09a4109ed210e3b32adfb579585422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb33e282316d9eaca399b515569c36bc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d9600202e4b8d0acf7c89903665cb4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f47d2530441ea83a9d1f842ab819b0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c43b1aed6f70af398b18f7f03916d2f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892cb923e30ad5385d50c8a59ba2eac6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06863546ff6f8ec090821c8a4beed03428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9215fc5a6f5316672a358bec8774ee95429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971ee4cb50e6cc126e6f6e15f2b9f6e4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6bf6da91f2d42a22896f2822110a3e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2115ff5a735e881cada8727e38a44497432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb3f1d6cb5d81db467ea71ba1514b44433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506b01d05e236c8518d0da051e577da5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf3d9a35cc3695436ca9a7364a592b2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec518cdf58a5fd705e9301d058141ef436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dfaaaacc6caaf4e1450d5887ae71a9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327bdded7c2bdef7c25e9a2639be51b1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad64c8e140e2ba9ab4d59b4f4ddd3c15439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544c9dd66e1dcbe5e98920c5597e972a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511f934d64b9e7ca193e34a51d02823d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf85fca7e4561d28db1b072251724cf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364e22d401ce26d1fb80a19026999211443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363169137cd1e5e947bf824749f58d7c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c19e7af0c3078a3bd6c6a0944125113445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81495640a8850035a26027c57c6f4561446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88c299e83459adcd0696f60b3a32bce447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c2951e6099fbe1e88213cf2a369891448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dd95b1573bbcc3ed5ac3b583e0e577449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b143f2f392b98e5e179664ce88d702f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f1bd847140098a7c046daa44aaafc0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e565e365c60ddd4388ef9b124a898c9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7164a4140f7a2d5e48d559c094c529453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7490c9efa4685436e9ecd3510a1a4aa3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7d253eb8c27578433e1c8b746a0fe6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4ccf267bff324a62173f4322d25778456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e03c45cabb6c6566591ecd949e98819457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae2f53c9706d5628b9498058d305182458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a18fc5fb5723464a690a0316802b0d0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68be100909e23d2675b8e288204ce3a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83744c7a21e3ea8ca68018bd3d29cce1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1d285c74dad7bbcd67ffff188f565d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153899cfff2ae4f918dee8da4cd4aa6b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347c5e6d7ecda5acb587ca82866bfe19464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af38e749932672f7e899b998f5da708465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e03c39ccb421d14fac87bb7a4b748c9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6ef7eed4e26d5f27a7b40d1213769c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e636433ecb238728a1166bdff5d3aa34468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9614c5ef7bfc617fc2e14af2341b4aaa469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2467c9d8f2b0b5c408654d566c432018470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c8156d30ac7e01dc2570834713b43f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b105c982710d1cb2143e775da645661472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d67dbfcc23673a20d35909dd57b9449473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f5c8a0ef97d4d1d1c09f37e2ef8e32474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91094a83e63d96b0eb3000e701783d0a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59108fe4ab5906e00482263359ba0300476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5d5be13e085f2611d4db6d5fe9e310477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ffddab134f75e4a98697a8a3929ea9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858e5446ad99f1c8c88f33e965d7efd0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c966c0359b706bb866e025e11974a4f2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0e48e845991e1cc4cbdfdc32170e1a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b8e9a423e5536c68ea72c3cc5c2ca6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1320151662c623de94af565c73d690c8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f18d75de06196138d3641bb8c08cd3d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09992b6c9995c3b75b0cdb50f9a8e63485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a3e8738eace99bb71f220e3121532d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc76efbe2e6fe5c492c42840bc0089e5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3b33276c3dae82da53b8c1e13f5455488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976b20091d7b0a09ab38644470fcedae489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6768b80850df8eca170d89623237fc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f697e348a35a39192413a161f1ea4a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5f442f89a00e12557bc00b9c544667492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919b6315545f3739256959ef58d0793a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e8b348b75954a1344d4a0eb3593beb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f24ab3f56aa73b518a00b75dddfec07495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e297e532d2fc0e9b3d2b5facd169b60496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2630b7366fdd83335aba8b63acacaf1f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebe7b59aefc7b6c62363808ac7b3039498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b38569209d55da8e61a2a7198626e3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6512f80c3deadcc9a203f7a1c8017b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3db36b9cdd5445793359350c5e53e74501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bbdab309f80a12aaaf1cfa8bccccec502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df92ec686054539ee49d8674f11e577503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349d1c8b38d1977fc5d6f6ac963bad10504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce03f0776cb7926fe7e0261097dafd3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4d03e4854c271814ba94c5aa2b91ac506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330f11b5cc92e16fbe9b86a2258769ac507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c048ce442118bd3e1a30da1bf405dd6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7594fdecacd27227a811b23cf8306e14509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609059cda913fbadcb63cd243b3a06bd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96ce1a9173ae2bcf7f561e75ca1f936511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb86ca4e5596472f50f084cd576a62f1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b694fc22596f5279b654a822b52f0b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04896fb58c3947ce3606698b605c2455514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8962ab6cda7757eb9f16fa2f9b3baf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf067dce765fe76ba2e61dd8a0c8913516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048b20d3de397b7c98fc851c1eadadfb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e59b820ab839b93df4fdafa74b73f09518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bd8bd54fb2170e0d965526b4080df7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bcffeebf8f1fb632f9d16e48dceaa8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95781789ab144b94662fc742407d948521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f03a4b93fc2d28cec9fec5b7067e4fd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971d6f10f06ddf7121bd045b5a893e01523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9f7543e5fad111b1727f9a9f423ca3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5ae9badf04f599435b7162160f3758525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b81b1ca6da66054397ad901eaae907d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915ad77aef077f8a11b28dbd46ce3a50527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb92e795d122f4caf3f828803de44139528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dab1abf42ced2a7844b82435060f6ae529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4662f83e980c1cb6c47fdf2ac44a96530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042a943d34ad24ae728b9d9dd961d405531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8dce2941a3b30cbb49da39a4f3fb53532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afe800891494978d5e5ef9ce80d98d9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e304477befba76c052623ef56abbe4d7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5294fbccda74d44aaa62b3cb0104f9f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cef73673d3767cb1f48188dd7e89a36536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993732f9d521a8b347e37dbfe0cf1555537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b144ffcb639cb5299af804ba15a794538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0b7ee4ed42d67998876c85ff83c431539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a2f3a0d6f8217475ba24d4d01c6b0b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43451d64b7fa4adbdf43c26427012c3e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914c4ea68d213f1f60eaea55469923f2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ea83c6b58e401e292751a7294d6aac543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e7275e3fe867236a6f5059b0ae766d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f460397053f8c8bd7bd63462e39731c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89b04d3d2dec5a7a344bdc3203b6bc8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c354ec6d6f7327a50ed06030a74b9ec3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6bdfa7f31e6c70fd3216138fe0f95c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc6952bcd748a3ec4ceee4c7e433fb1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b874e2584560adfe2a8aff29159d37550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448228ace903be20db52251946a40fef551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55ae3dd786ea74bfb361240883d42ad552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a366fe9c0cb826c4796ce5afde1a4f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0ee2d013237848ab556836d86d61dc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374b5ff2e565b3bd62dea637436c7ff9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c239654c30405c2901aba2f093c51d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dd17d4a486af8a6c94f0b7724ab500557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60db7830dac5be053254fedf8c0690a4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24894b4b6c67ac76071912d9e2cb9ca4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d52d0347dac92b3b7189c984f98dc6d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d117d29911864d7e6c101661638eea5a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fa6a175ea55cbe6585e909d0c8b86a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9140cdfa7845feb03ff0645fee371b1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dcc70feb90a0457158c119598e4a36564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a3e978478ca18fc7879e0ac605dc69565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d2e00e96fdfa6cd59384106ce7320d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1732145e0fa2b334d0e7de7a1b64613c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5f2a798cf1ab8bc5dd429bca83fa84568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc79ac8925aff22b33448726ace563e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc30ef633eabae972b80b8284eec8a72570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5ca0962aa8e95f588f8269abe581bb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac7eda8ec976a86d0e383e4b6d9dcf3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec2274c1caf8153eb3b3fc457f1047b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853ecf11e562d32bd6d47bb4acced49a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a0a1f911e19bb8b5beab88c21941a8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c966c5aae09a8cbbdb5bf0e98d4f4c75576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d05b51512283e8e6c68eb394026aef577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4f4d0d42008f3565b043220cecf488578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b48b737586ca1ca922c2701f0a9a208579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ad1f2589acd10786c4055b5f6ea58f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda0eebb917c67600699ebb16b0e7add581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564fe173b90dc2e49e7a1500caa3159c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7adcc655f7548a107afbf76bcf8b2c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb962031cc12c66411ff46f80eba24c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce3ec044eee6c2d1e25a5413b40bc83585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cd860be4c92311f13f131a70e7c85e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5b42ef25e0b3f1131e960ec7440255587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f1549610b07a73387d6cbe4c5a5d2a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a1909c9a981ce4f7795c10b7054dd5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28b9f39f05fd82810e75df5bde934df590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea7e6fbd060b4653403314e4357231c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac66b5c0368283327728a9b17acb6a3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e2d853e1b878091cbbc71b70297d54593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90825dc6f2b961f1d49a25114aeb6e1e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd80cedb7a98201f5e388a901360583a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b1a00444ba3594da143705a1766831596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99097773dd84224116762eeeb113f337597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9946d1d92026618eb78603da82563982598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7632537e1ebe2ab0c359c39912df91599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2266cbdb72318b73a4e57f8f58cdbc7a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6fc0c0a1b4a2c31992e0e7d39da058601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4816f57d6a340aa6e97c0a41509fbe7e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca156970c227c1952a1111537e4988d9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909cfd4095b804a5e37b1e0dacf62f87604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c49c9f2140c5751c60c44fb648c33d2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2767fb53eaa531b58fde07b44989bf27606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19dfc82d09bd37bbd4858debbcbcaa0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8781547abf7b4b84ae77cde461fe587608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca28436a40034805e49ed0be3b4789a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a377ab09bd1162f848dc3f09ad73e510610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8b2661a3b87abb14219bb6dc452dde611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4920b52a8661c5df58d2e3c8cc452058612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b192110bd46d70c22a2a34e27064d1ba613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7f010209d865fd0b4bafcd79098b71614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1886e99c78db47ee52448fc52a82d348615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878172268cc32ae40164395680f8e19c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b400afb81c186c7b6704ce77cb84e1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9f97a38f0f2761bc1c9edd1b1f748c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32033ef0da98f3f0fe7f4a45323cc68619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afafbadbbb5ff55b5b90ed1e1283956620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1642f93bdefb91e6ad08d5a78a707803621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f43cb1e9615a995c771ec93c7b583c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b0c7f49663892a5de2ebc174d22bab623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e49e7f90c1cf22c8fb0323bb556aefc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a88704a6ff4b839a7633b1ae3901706625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff4752779b8573c802ab1526fb03919626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800da74c005903b274b28a055f86692f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d689d599ae2dabe3747d6ad65211c352628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f3dbde8947a5f4ec42c2d6f8612e08629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab2f31bb8f5476ceb2598dafeeeff7b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2738a669fa9b520134ec4dee5edef0a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34afbdd1246e1138a08e554ca4a43c33632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7272fa8537496578633046a99f9ba425633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68833b3ba1cbba77673eddd0c49025ea634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4539f96ed49b3104ed8f48afef6046e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8c7266fe03f08fc3906ce1d184c3c7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1678f5acbc6906e107d909545255bf8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff545859cc1df3ad2f48cb8b1351ae6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73974400258d2afc10c9d8720ac29bff639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f813359eac23b76238a5252a71666d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d967b1b6aa96121aeb75a50a639be773641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ced0612a6cd3d72037e3fdf66d59d0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4db8979bd8facf8bd72bc8adceff0b8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c202df9fc2c8371a8e24cbd25f889c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845a79131db214f04f70b4d8c9360c63645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad8ea4463f3cc1e1bc27c6060ecef9d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945db8e07e2056318061ce14efcd8c2b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf43806fade682f1495ad7390cd024f3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048f722beb04c4180cbb8885a9646341649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9993b7151f700727b66400b80b19b4d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b82076d112e46f3e1ea75b8cc56251651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2974ab79b2027c48d1c5c113028af6ec652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faf51b20c5a3822a73cd164e9d5f4b9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e098275b139b87a01468756130e27505654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21090b6611255d008936262597146281655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6fe453794eaf202a85fe6347f34850656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bcf7b8cc6e2b6acc464532abf6efae657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bde6d22630ac13c0e1da3bdeac82d8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e8f468f3973724e27bdb934a4c89e8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbca0bd0e5aedbffad8b18ee4764b82a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed544366841798af15ad4961c99fe7e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4719f92218bdb3dc534b3b9d94672eb3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ebf701886c8a8f9aef165bf6333dbe663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c736baf623c66373d8c7174fb58c3cd1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b968f96cd54d620beb7c346b144fb3ac665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a18e88905623e999c65124bc9b7685666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4f24dae0fe53d8c45afa9dd87bd1c7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f94cd110d80369bc8b1580e17efc08a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0358ef7a36803060356f3f7807707076669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de28fefa9acc0980e08e90e8cbad9276670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085b451a8342acbca1a658672262dcdb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b88718917af80f5b032b24a8614c6fd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2e7e9aef6d0df9764fb101e5bcb576673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446925b1b3ed8f98371331e44b1ab017674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf3a040c2a58e1c8565667d2c0336c1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8856693b40d7540df4e86c249e610ea1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e227792c478ef8dcea90d76fe661683677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cb32e0f8690a342daf8b0346dc3037678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056ea7e0d808dc1baef79a64eadb075e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43e1f4018a5405468f5a91067492d28680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a778b00787a3534d194d579da1bda60b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb44bc0b588bcbdc0f33090c7fc4886c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbb1132e9add98655183b442439f413683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be292c0af3978d7619bfee834d73713e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7e5b29217e520bcd3d77823b723cca685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c657e2f66b0c5cf7d72e82eff517e0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de11065fc416b3f5f02b75a126038a59687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595958982b1e26c59ebcff3c456fa67c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5cf6c3cd489e3e9833b5fbeb5863db689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b796427d572daea9a55e64a2e2a8150690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccd10d26089ed638683b20aff20bb5d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa32be1027d04ca6dd824a677e899aa692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1dd38bbdb8a5fee8853c2e4e7b2983693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05192563f7358da49ea53b81fa4f1b3d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff32232d9ed413ba613e9bcd1c7909e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e309a68387344bab8e948f966aef309696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c72562fb95ded082579491898d136cd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2b41bdd2be402711e634309c462f2e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a35f1b47c2ba40f68535e809b2d8025699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77f4dd82db28409df1e5010fc30d715700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91458e72fc4f48cb678c2541dcf7493b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7f2af926d37557f09d1020d9fb01bb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fcb35d4bd0c81ea05a59351879ef09703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2bffbd18a043b37ad8ebdfa3e89298704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3a5608dac4a2cfa7bde6d88d38c5f9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdad1adb39710ffff98439543f1b34e3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8836d19c09c974372fd9dc0b8e701d1f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ebb89bf2fe99c73161c2b91a1942ba708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f484e682f0af2c23df5a9f4edf25ef13709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5844aea2e27b215f3a30f7374575a41e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365854f38cd8c665e20ddd359c5e05c8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2ced8f5c2f4fd2693f7ccd9c39bd96712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b133ea71516494803de479e0915ff4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5e86cda349b84929548fd07284eb42714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ded829b65fa7afd980b586e2d99de3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aa8827e2b74033d121bea1cdbd49e6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb10e3258eb8c8ae4085235dfb188e4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1b02fdff587bcd75b568876158ed9f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3980230c4433a58cdd1ee57780277b11719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6b733c3de94580407e76b013ebaf6e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2cd9b355f53a5638a7cb749a31ac10721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e0fa4d53f666630fe00dba64be463e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3d50e4cadb7b3c9eae0018e82427a0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503c05f40fae9e4a07fa77619ceb0e96724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa82807b59429de58fedbacb416740c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeb057dcca9cf3e0721beef7162cb8a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e9bf5a9579a9c6976d949a2dcf45a9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f6b8ef450841fd2138e3dfa8e1d849728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3100e5dd1b2118745f88f3be737b3f4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc23c91522da09f18063992da981c313730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9aa65c4d7324a031a7e4fe7cb986eb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ead8fa38f22606f9a67c688fbadb51b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b82bc9207a4079aa5e3400920f729f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde44b82076ca3149aafb6a694fb5bf3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d59785dc0889e2f9f45d68760a1427735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522a52fb040a991a3c55e945c83cb93a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9150fb7bc46e45b286e2b7f228a490737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecd4c8d33c39d8b9d24d36d4d9bcbda738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4b56fa6ba7930f8712d07cfd2c2281739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71714e62135bdb0142cae1a7f0e7a1bb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a05d2839e6b96a4a2bc7ad33a2e8b1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80da84b9227687421a516e4507afe6e0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459b34dfde1ce23fc0a13939406e3aba743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476c3dfc07fd830cf7ee4eded58fa563744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd15e2be3a1a711a789da34b85b5c66a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e818ed9c4c6834f58d8dec6a500574746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad832f14d9938e90ae436ea5eaabe0d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc097e1a89410f1cbf31d47cc39bd2c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b49b540f853a7f263d5d4857f48316749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a885c43085ba20185994d85ebba7ed39750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5133792a671685f8706230d4315832751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ffa39a20c03b6151b458ace236e870752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd6e7666ba85621be98d39f2634f1fd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34456c8cd4d9d11eab43eebe33c90bd1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cb7493703ba70c35cd0e23380e16e2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb122409b08c2b0c81f77fb21df9adc6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4917824196abfb22dbdc2ff372ec18de757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862a3c6799b9b362ed0666cf04954575758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49512b2c8308ecca5f1dfd618c27fde759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459e373f9e8f11973c8cc9abc854dc22760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6fa1d260543dd4a0d0ee422dbd985e761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b62eb5c63829c8f7a037e9166be75da762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7180d7325efdbe92b8dc8b20e5a5f0ef763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad97e653148be182bd2474248d7229cd764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c4b5c88b9a2eb8099dd07cf39f887f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29682e3a0bec9496f46515ec3fdd62a2766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aaf6782fc07080f239b84f2cd8741d767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5848,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6148,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12323,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13078,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24383,1521 +24146,1521 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26768,1610 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28638,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J412"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29214,9781 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.47</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.3</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.61</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.01</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.76</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.51</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17100</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17109</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>6.75</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17247</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
+      <c r="F335" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G335" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I335" s="0">
+        <v>26.68</v>
+      </c>
+      <c r="J335" s="0" t="s">
         <v>1003</v>
-      </c>
-[...10 lines deleted...]
-        <v>1004</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17533</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F336" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.05</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17590</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>8.619999999999999</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17605</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17606</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17629</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>2.96</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18255</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>15.13</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18270</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>45.75</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18305</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>14.02</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>12930</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>23.92</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18245</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>38.56</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17291</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>25.06</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17335</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>56.05</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17377</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>20.82</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17378</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>29.17</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17381</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>22.05</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17491</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>25.02</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17526</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>26.6</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17505</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17506</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17565</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>37.59</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17627</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>26.68</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>203</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>58.62</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>1088</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12553</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
+        <v>1088</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>3.73</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12621</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.92</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12705</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>5.22</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12826</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12831</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12832</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.92</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
+      <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17007</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
-[...1 lines deleted...]
-      <c r="F371" s="0"/>
+        <v>1106</v>
+      </c>
+      <c r="F371" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G371" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>1.98</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17011</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>4.69</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17988</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>5.36</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18014</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>19.83</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18017</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
-[...1 lines deleted...]
-      <c r="F375" s="0"/>
+        <v>1119</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>4.49</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18057</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.98</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18061</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.77</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1133</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1134</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18164</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>33.8</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18194</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>11.26</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17250</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>17.65</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17251</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>47.29</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17252</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>2.56</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17507</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>18.24</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17635</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>17.32</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...647 lines deleted...]
-        <v>1232</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>