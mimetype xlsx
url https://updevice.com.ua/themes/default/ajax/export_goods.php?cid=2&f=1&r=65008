--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3604,51 +3604,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f26f4a1fed05d20d368ba05d8bcebd41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9573539846e0e6e46f66234b51df352.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714ea8ef280f9239a374148f9fdf56fe3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa7d24674d9e02cf0d6487ef3cf84fb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba72e15fa762fd5a8a8a2a4332e8ad085.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa2bf99a7b06d874b2eef2442d9edb96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50f46fd67292a56910567aa041c78f17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314e7e28f0dd92369e402715987eee568.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d13ea23edabfb9da2d521a7dc1b20a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc7f1236359fb1af3a9f3848f0d0bfb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237260ecab3d3a2bb395e39e8938879411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dc70ddda8d253841f090506fc50c7c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8d97534f1b1e2202c7f6d3495b8c6d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a959b5c641907e426db49339b54d7ee14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b522c8b288b2cfc48f4258fa7858f115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f5d3c79b4b5155d6dd13939e71346116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b347e219d61aa42bf0bbe466221fafca17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0539470f530146ea3cc36affc3834318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723454ac39cf8ab63fc6c7b38c3ea25d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b185ff0853c9232d79d888eaace49e7820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210ae8f5a9e47d054925dd392cde83a821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc832a3a3321f8a052314d5b219815f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0d879c96eaa3dd70f8f474b9fb1a6a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1fc149f591bc451334f8b1e73ab69a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78267c68dafc73b2394d65550ec7e1e825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774890b415af73e3498e5c357b2c12e526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cbb17bd183c0fd26a36c6f72f0f46927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d296ae1ce2ce7e0688fe45c0d85c7cc128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e76d34642152d0c7052ca8c6594979b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a7c7643fdbfc7c18ebd3e24d63544f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec96e17f962a207af36f07491fbbe96e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0e7407e8ede13d2095af8e0368a6e832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e85be41725c4fb6caf8fadda70996933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ca6ebc5dbf4cbdbe8dff3743e3e10234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d62b11be8bc8448a4a1e211dd5518ca35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6891b549a2b464cbd5c984718c4e03b136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20b2589b81e088ce048e33147124b4537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1221484c6de49ceef2efdb43dc765b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a794f9ed8442d01d07f4e4209d0dfaf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6816550c0bc1af199ff188c58fb0708040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8f961e1ae7c2404cb6f2bea7482e2241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643019794d1aa41395dc7e0eacab326042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b8a8a7ee1cc5b89f6208f9759daedb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c759291b55685a622523b6f1fec9d08744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407bb9486fb5a8adf3c8d1a6ccc7132f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70a654d9c81d7e1b2567e1e44d4651946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d69c87d5085dc91507fb72c155f62247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f525a45304368709dcb55d11e30680e848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c040053dd257f1cec4f7c038fa890f0749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004798434cf43f9f898ac59b4978bab850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67a427fa01cb34ccba174beb99640a151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ec04cbcc367a9151974ce4d1daff2e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d167a70abee39c47e35ef06764ed2353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443189d1fd8c4c3c5cad2e168e6a460754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03465d78b9909a2f43acc23ff7ff78c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe8e11c6720464191d47af299ef033c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee66033fed53c90bef475b675ffec6ad57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e0fd706fed3ed8b104950c52c44cd358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52baee8a9e78dc5139aebceb7cfbe30b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227dd83ade5d4d2507cb74879151ae4e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adb98100e14099d0a0b7a6e74ead41d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759019f3368969b530d001e3a8b737e062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a4106cac1f863c237a06ff8603ea5063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33391e077bb6abe44d5ae6d98ae7d77264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf88bc9418f61733d85964889dc71c565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3653a97741267f5502275fd2944cd466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87523eb71bdb5963333c37497765e64467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf71bcec7443db971728db24454524468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eee7e23f0082e40339a353f10270de69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdf3f0fc77a1c2fc603783d802e979570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd5d93174800216b4c1d6635554445571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c9a74ac608b1e3f5d64eb58757bbc472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ce07d91d49bf6f844ac323bb7a8f3973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffe404e84b55eaa3ad75fff1dbb76e074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cc7e09c436e93e2008ff03a7cf5fdb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336194904b5b248d0f1d0f85f1e3727a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f5926728699af57ba5a3298434d8f777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e70365308f17371c6e7ce7ed659cee78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8fe83b222c15c2608484c357fed91d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785c779c7c1de3dac930952cb836bf7480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc9f49292f59364bc22ce2728be9acc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fcac8117908750c0d3fafe60968d0a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143b82fb876b8a250145b30ae65bf00283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b4f0a42db639493711c35fc8ef07c784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb8dd68ac9df4396b6e5ee0c300cb2385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cae1a2bf57cee755ae755182280ed3e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44134e1120342a82521ca8268e2288187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc24438bbd855cacfcb36318e13066b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf11d1d028c0833db752f2a534bdd7b089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d80d4f421f2a35512c5088f7318aae90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b4d9f9fbbb23b6750134515952c82591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce17b9d69231c1c9658ab12d48d9c5692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c8368d5ff0b6c00ef621dfe3f4eddf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9812aaaead7aa082207e4ad6dbde56b094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abfe9770d1beb62fa0354409f00a69595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f385be2c2f63cf54f77db63cfd779bd296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a052804a3373c914b0f46b3ddb386e8397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cde9b8ad2c11ff24500d940e5ed8de298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b4e45ee47bd41f80d28575b3accc5a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7998247a00e9c1837a942f16467e4458100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab80e334d2f05fda74f3bf7c7a421b4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd71c3a3260b1e5c13e0459534844ca102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f843c52f00169ea3d3088ef835cda47103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ee5d5873994930d54971c7c2257670104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81d1d717e26e5f20ea4e9a08a66693b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8c52ca6089b6bde452b62bbedd0c88106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799d3456f755d718267b2acafe7611ff107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5f0d0ce234bac9943fcf444546048a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba27a190dd687e0dfad7cc19595b063109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb026ffe45075f84a665e603137a644110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7549025c7e48f20b62519a2f670574ad111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcfa47fd865f9f4fc9e512b98048e7d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab44e9064956dd9b11c8fe3d2a2c25c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783138c3253e3cdc04f4efc57c50627b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92789ab494360044e0879d20f29900e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab529c7afd7ec739552a07b84aace13116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75488fcf7abf99777ee177705adca7c5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41553b93669a7d2177790a6875272f6e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e697587856b13f882cb4ec7e0688b197119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de576793585327166167400b00b4872120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb72445efe5e21325743b7cc69a778b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3ed42e5b81d7d4034583481c498605122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deff4a8f4db8e1ec7d16aa7e4453126123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708b8c5644b4b55887880c6bb1ca8c29124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee4635133832be268c6842131b4c682125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfc7b5129dace5f768b36e910898668126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361d48680f2596b48394c717c214c040127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c1c78f10556165b4a7a66c36dd20e6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8ed41ede76f92aa3c3d1109e71b6b4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5889436db5bff3402230ef652dd508130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009582984912c6fe60e7f116c1467598131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16ebe47f8c589fae2116367639a3cf8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798f65a0774aa01405025d578062c2a1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be7fc885f8535babca6d9971d8c036e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33588707f4b6fab8e44ec00517ae213135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3e4fb2acaa8da88384e1026f95e378136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe2a2f2f8659edc2b6c6a5c43033465137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c94bf1969b18185bdc32a6fd19ba5f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7788790692688bcf7c9ced759208148c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce0f6efb08ae4266bcba2dc929be3ff140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca9a7a34e25e7e19a02bdf619e6218c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d47f2801721e5e63eb01410e3d04ac142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1409273718161379c950ed994e7c5a78143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8037d4a361c9db91809b60bebd2eafe4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27b13696eae6e724c67cf9d90fe7bdb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1211f57e8e89479d6cbcb610042bfb11146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d71ed11e7e3d8e0af73c5e95a94e7f8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b60553b7f69f8df1fbd773bb20f257e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396ac1205cab1bf3ae7008da5887d9c7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37671e9724f4a160c4beb009f34a350150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11a02f56f6c8c21452599210dc96a59151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af371d4b8439d6843a0cb8e0b8f6aee5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e361a1c50d549239326b478d6997999d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf156285f56a6b4555598220b0c5ab78154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f484ff9a8a9fb4a9bd12a0f354f245155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a82a175929c3f82c0bd63fa001a25b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ccaa3c267145e4cdcc84946622f3d4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05016a1cb8d06fdb6ab59974f6449d05158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80790bc7d81c40beeefdabd98f4297b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e67f1d7f7e3de03c10746c08581a125160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eacdc5b2674ea06367c939af31141ca161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f57dc7dd6988cf18f003691979d407162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99059d33f7ea5d67ab9f26629a10989163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ca57f17bc72e7315c17580748040d1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837761d8f35ee10bff6559fd5fbfdd7d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bddf9d3c6d09386fddcdd79844c65ec166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc72dd7953de351db08512e0cf70a2cb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39370f329a479fb657640599ff91642c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2804294ea5ec209b783465bbfdfac02a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b154da17d1143e85a1980221722f88170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08f14d5179fbad9d97cdf5fdf16665c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677f56c69d05d04ff9913da07235e8c6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7f12eb5f702a40f47d1dd05c5d84da173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86103dacf0761617e115275ae7bcbadb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d060d231339c8becfe76fde3d582c7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b17adf10f2ff8f2f40c21063530c434176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f512804243412661973c6344247a5aa0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3903968d29e0569b769c6b7a786b45a0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9b55405145a76373ce4a97ed576651179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e218af6d513cded645a31087c65cf4ee180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d97be69b8a09e3a8cffc2359890894181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ea790f6d3e63158f849d3a39f8f766182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d63fd5920ac891d9447aab118bc01a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee40cb31d18235acd4fd1cc46c4bcfe184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fee24bc2260694543335b0ba0bd9675185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db136a3318c7fe1e1f8c5bb53a4ae304186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efea49b0a5327ac1b5ba5ebb4c14170f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f07b1986c7d56658896e934f77b530188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81a9728c8f3bddbc7f257d5b7b7468b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db27f1a86e69845674b6199fa5cf187190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04010b0d76a765b5673c6fc0e5832fb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80380768a391963de9b383a3fd53e17192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c035689acdcd7492acbe83734cf85e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca82e401d32a312ed13203e5912b57b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dbab4e6d5a3c996cfea29348a56650195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1c45566865d09719686d68f2a48e81196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7694e1787a4bbfc281fcce50c45434197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd154bfa668fde1be3b12b4a8a3c8712198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ab6b1aeab4c1de36708d843ac0f97199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece32d528863d2d768227db237eac679200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea9ea14fa0fda07ead0556ee411a324201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6f8c56a4d39cb7079321bb6ac1cda1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677c58930363747b1cc59a70a78c1d06203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efa86727d1410174065829f5628f17a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceea4449f3fcb2a83a29967da29d93a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e5d3d7724d2dd622005ee591926699206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beacb3a41b2b179512d4de4bc4c28ee207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2952e33dd1195a0dcfd0abb6446b573208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0317518ca648f3682d786d52af8b0ba209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482fc70542c6939a8d8453548700a600210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3759f02cc23cc3df22e0997c5b0827ee211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e72b98fc49c4c28c874c364c76bd05212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2df42d5976c948377071e1af1764b6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebea992239fbfeea9cc472742dba6fd3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fbfb28d66380c0281bc47012a85334215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b5ed355a474646f1eb089b6af884b9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d5bd1367419351a06d63feb18811f3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3165198ea905d948fe20cbd6bff03e55218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf7dacce85a67ecc7065419b36d431e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fdeab9f91f07bd06af0f0bb0e3e9ca220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b103c5123f2315c4bbc56480dfd1f1f5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791f5df99c645a7a3bc9402697af5b92222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaca655693f45e426c9227af6a675fc9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22ff4b4e1ab943e3656852e62bb599f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053905cae359f63667acde6bb761c25b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214122f4baf8c360246870dd0eabe2e3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0900e7e5d0b2a5cb36403b759b5db0f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfae680711508982bcc51523dfef02a6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290bea1610d0d080a810355c928e5626229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b3f24def5f53cb56183351bfeadeaf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a2b36687829aea5046736bf7dd258b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bfd489b3e732da4ad2596778314509232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fda43b2c582b96a9b27cd69660e3c5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02796f297d7388a4ce71949e55812734234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09465f980dda815873faf02ad09b6fe235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2017b4a3f00041c4415a8138a9f6114236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e85c48ff2b1cbddec524f6e06a9dd02237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589e20434c870661819f7ca5c050a070238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb357d9944d49f4d2808b3b11993b120239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f98a70255746e900bbca1d363f6290240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d67d2cc450148212b223cf16008827241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c3270b79ebce592a9c8aa16b179b60242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6157da0dd86c8268daa370f7e543d7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6800d6ea68ded1c2bef57ec48439a83c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4a5bfba57b83aebd2b8112ec23ce99245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a7dcf1888ed99646cb8093624356f6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ddffbac3414f1ab4c473aca4215913247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dfca98dc334d20d0648800ec08062d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7968498bc8230097c3fd8d2acb7b961249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8929c2ae8ae5a65e66a22e138dd3de7e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688880ddc30b88a2c04593787b1c60e3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0338b716e4e0ad5960ce6b0a624b2c38252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30527aee43a32d7568400fedaab7a12e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e119253e5b76112922811f154ad074254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec4f2a159770035ebbda7b6df45fc6c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3a7227dd8c10d84f7ff0faf093e0cc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009dd1529aa183536278af35573b57a5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8cea8cf75def4337cdc5b334c51c43258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2430d82eef526a6c2b9d56239d30255b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8b06647690b6c39083f59820938df6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee96117823eecf707b9ae40981e8150261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e00a45efc6c844c8fbefaacb5d8180c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625325cffba294ceb53a77ee6d4a8d88263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717543ce4d8f38b005779886b8612f7e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f9e9d7a6a5f064c6d21c48ed7ed0f6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8c2381cac2c3baa013763d98624c0f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af65a1556981ae02ff693dd8923c1a2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a672e9e627994f2e775e1b0303f1196f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2523d57f19b3909c82a2f04281c8cb03269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4972798b29fcb8808c3abff1649928d7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5729e3c03af5bf652225a578517186c5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1283bcfa2b98d07ffad8872497e608b3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d02a1aa21b0c84a7144e2318e5bfa2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192eb18ad3bf1d2a0d9f75008c650208274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704c708b043ba88702e14e74857d0723275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33143a05e507e8302cb1d02d3dea3dea276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c93d3ab1bb67235b86d7f2b6f6ad79277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc2fd138677dfc20deba44d6a6a6bba278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6a5872bef7ad2408d1729e3c0708ed279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff766a16ae4c3747c20c50e13b487d9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d23187c4b19d19245cbbb2e960a89f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570ac1d0d007135d1da1002170ffe0fc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d5732309d11d9fe3c8bde564f2ef38283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4921e6a96322b360a71e87a3887e4f3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006ce64aef1406a4bd42ce5e023a3ef5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63cd9a86113bcbbcec9f1bf7d22d803286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a41da16f8f39d2fb17c40067cb83bc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82600449ab4892d83bb894f9167e766d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e288408f760cac42138a9fc854f19f0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9b64e91a276ab9a9e6263cca64d9db290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be613ffee9f0a25c8bd0d9a41aa8fb16291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cf1df065e0a5ef705abfedaa46020b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce13424d8afec5c3acca69a86eca1776293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc64e1990595366e6a46366d77561dc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272fa7be8671ea60508066245e866251295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b80059c16118991ad450bcd8f9153f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3337255e7cfb99251ef2ddd803ead5bb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2a084c8a5d0b832b11d9fcec53c5b7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d814bedc025465414de17fc6c2680d4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2059756e3e98c7721c8ef3099918c069300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b241e0b2ef7af96b2f71fd2d8f6aad6b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13b161e007a4750e856cf2f82c5af5b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cea87c461efe10f4122366b9d64638303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36adb4174386ee2a2f0defe8d606daa7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2407e975cd9d76edb576cf88263868305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c081e5beb7eef5c81a2ec67716801db5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84b3698f63ab5f62e34eea97e79ff64307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5bdb1e827f98a4eade77bb4761437f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ad4764b3cce3c4b45173cc23db0e09309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7528148be35b4f9d5fc5a91d7de0603d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e28f22fcba74446e268b90b66263170311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec99a12b1b4b061c701520a9f0e6a88312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f83899760ef9faf5041561f10bfa825313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a0f6c9ec92f0f5edffc018bc59474a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dc92a911a382fe6c93d1d25e231aa0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2ec2f29c5d9102c767e0addf4b2e79316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78858af6b647292a417b31916dad19bf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b70a1b36073e3220b371dafa4898a2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f224cadc8b55aec0dbb4a161c82e37cc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88042bbd5e6000f0f2913a27a2c9d65320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787efe6bc71d2234c4ba2287bec4a30b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc9ecf5b82494a0e847366486925b84322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930d6de261aed30bd37b0f3428b4fbf4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5748ead28665c95138ca1e885187738e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b286195815897148e6820de71365d387325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d250a716dd29a651c96b30ae76b7d3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e04d684ef85c70971be74bdeb7e8d5f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5352eac7873782e5daa7dff9ea93950c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a9acd536638625bba4e144094ab2a2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666f2ed78823cb0075983d403dc88b06330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e537dab7b2b2e335605538cddcaf65331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3297ad40ac6fd819f2f7ddebff0c9ca7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c085c465b6604d7041ed937955783d6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ee1b78ff62ce9ce43d2ce0572b2e5d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5a2ac5006ae8eccc9f8714d8048a15335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c060ef0f6aa50e6eed6eaeb7d9ec324c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2f912621c796771807254e54e627b4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c492bfb2daa75bdd3a53021cc80a6584338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce72579412e3954cf439bfe14c8f7aa339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bdc42f384be069157e984d879f0c24340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa0777c423e6d6ef8675c30ac04648a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35934a804333a27185ad72e72c9a6b7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1f4f6cc05106ac394adfc300ebe0e9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ff257954133769c568ce5ebd0164c1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03bdc44e9a1368ac471160a1c467e4d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1488fdda520b0ce4c686b2bb25d802346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7648b37ba612a4548f1b64856b8884a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39475f085675621e568956dbb37b2773348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f3bc80e0884249a46c666a5cf97ed5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9969dda195b100a8c936aad915c4cf2c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebffd1710def82f31b3832bdc401535e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7720c8f918dd5719bcfeb25c8a34a1d9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a621375a1fb8e75ed48670cfef8b8bc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da42c9c32a3043277f04ef619d7a61f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3404c4f16f49ceeb2495f91949d9a8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf809f273359b3d4333874ff68b29890356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8823a16e9d4416de6a60a21cd38f492357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81e68eaa24a420f779d36cd537404f1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38e1c479b1a2af99b678b87989b92f5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb588673a6ca8a60e4de8570965f372e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd65d0041823a1cf57f878f814f1c1b8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d779b144efa4c6969a2218b49818a24362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fdb175e5b5424a195e1b482a401ea9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4385d0be01719103bb0d786a4bbe5b8b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583015fa9df852fda83cdb41e30b9c1a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaca97e09595bffa0a16bc31f48cac3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047e0b3e3a5a83e9bd6643227802cc3f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0336ff2572e95e90909eb1d0f31615c7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1616dd8ed0e4f5d41ecc4949dc493d38369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608e6762a679d0a41433b1355c6a5284370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e26423db0388c9ca3f9b7e86eaf7113371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36511ea75098a8b56822bddafdb9422c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b8e74d2158a7475ef1b46f56ba1d94373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86080644d81883bb786f699f1f4282f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc6237d2e5e4018961931b8457d8eaf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a20859055774fb227a98c8791dd90c9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d18adc4b81e69be40fbfef14df461c1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34eb38f174a05c8322751583d321377378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426dff7cc1b885c64cecd428fb3c0910379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80d0243ce213ef978409da833bcb587380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db47fe2f2253d6cb413ed7cb9b951f6d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb9a18ef0a652f247ca1ffb61de99ed382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ff2ecc2d39a2e55bd95f0ff9b30904383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ed846fe9a58b6bb4e21cbde93e52ce384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a47a9125931c29ee19c01e29eb2a200385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2b3f87a24958d81341a25a7d9df46b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607eb585b89fe45731936a68876b68c9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c9712e76325ffa15fb0d0f5775aaa0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43b77f7cefa6e369ce486ab245b0452389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d58f78f3b6bde443f119f4c2777738390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9d9128a85c3718c4bc435891e2d0e3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62acc3e95f1a421ec1c4d9f70127f6f6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b1822056462faee70a03560648ad19393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34e1756504bd58ec3b20fa6313e79d1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee9459c10d7efe98f07229f9de77a9e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2d92218efa4ea6c9f532f686b53514396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4fb07fc92f3853dba08b2d916886c0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafad0478a7842d8f5f3127f20a9103c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dada9537743630e5127b13611391e874399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f622e97ca926de342a23f082503996400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d942072b2cbb6d75138c2f8e2347181401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24232b9dead36fbe6a029a35407c9b23402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3c0d5e7215730f419d04b236665ce8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f038dcaef094df1ac93289d6c6f26941404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b383a39c08d220c59b29cf1e34c157d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65601efb3d834db2364e3463af2793d3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853b47bdd64a3e3b60bd53b4958da4fc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28174c9c4a74bd5a7f284eaac45605e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c564fca7712714381cb8e6d8fb610714409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf6a0af93ae46481dff44a09f4e571e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527bce2e17b75a740aed3ac23bce8572411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6956af90f59ae1a010794d06e1d2c2f1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667f3ba58756a5f6af8e88b2659897d3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293e7090a1e5353b78626407f376c0ec414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f7683a7045c79faa3e0c5f6ff38ba8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68bd1e8ebbde1741d74f6f7adedb324416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeff5fc3f485b91a9fd163a7a6e9bbe7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1f84135eb2e6440f2ff53e934a4a9f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b1e4a14fd249f5337739b793787833419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95222fb961a151a4899e98e7e5e16851420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4f468ee8a420396fa1d5ed337c9676421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940b30832a49f6afbec177a7f0faf06c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d295ff660e79bc2dfbb9917fbf9966423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e11fb2adf7bb2fdc8b5fc81c1a4b04424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dfa4db68444815fc82f74994ca7afe425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f64c3bc31155ab3c82b8878fb458ba426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed52c8b6541a94410e5561c710ceb504427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb60aaf71b3c285ac09332487e81fa01428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40126149558159f4dc995341594c777f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcdef447e81823bffbc3788d59b1e98430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce2e041304f58b843685d441b01b07d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4e30fabceb552cb00bd01709c2e1d3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f82391c1963b6a5027e2bcd102ad3c1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e57a85fa66cb8ee08c177f89d4b58e0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1f37bdf7878f6ae06cd5f3590a3a21435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324ec8b34d0ceee6cf67fbcd65b0dfb0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cfcfc420d82d38cfe2b50c5bc74dbd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac8c707f070e144dd723fa90d532b7f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7dda557444c5581d94a06b4dc55dad439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954a79cc4c8571152b1a5cdbbd94a4b2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920cef3c00ba3d300f490ecbf0806605441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dd898ce6229f566fed755c07b522d1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791b96bdee182579e743d640bfcbb4fc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6c56c08d692acc60323717a59daa47444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa70440efb5178c57fef086f10a9486e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b5ad6a78ac35d36e7238405b393e17446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024bc0035cd08e8a2104ae69a6357c63447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b000c8effb5f0725150dd91802efa6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8befde70a68d4f5f588ff55010ff55e8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7796791668a46ece78d1e59d4379f5d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654c39f90c860c0c30c1632f0986b3dc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf32eed8e3c6244f83eef51dc471a725452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e824ea567d66e79c4e44b00407df2fb8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7997b8e965b891b20dd6668de654cf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2faeae8981d5f3138894f93a3139f59455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a668aec6e795da95eb9d6916a745e47456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42caab2fa2e425d9d949809e5b88a077457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e779f27ab6bd89df09337af80d4ce8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc01685dc6c82920e56fd43606c10dd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc73ef120d9bf5f1157ddbfedfd0eb2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974481fd0001c4c1055e8c614a108821461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb657c583f70262ef3a2826230dda475462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41628732bbc7a93be295c2c9ce632494463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2d3e1d4f936d5544d386dc4c56e8a0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6672d272335763ea827687c070a64fbf465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5835621163759b84de105267537a67466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77c8fede8918787c74db0568d412c5e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4745482170c04bccef60863441e488f8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639e779cbd9488a1fc19d65bcdec340e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1edac7dbde60ba6102e1cfd3f4fcd7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df31f64ecf1e9fa5479d91a3c98035c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa10d04834c50ac602f6983de69740472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2ad7a87cca260828fa52fea4a1cf2c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeb9ec3dc1499bb63dccbdcd15e6c0f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3d326c93cf25d442deafef2a40a2fa475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decf50ebc014298ce258ef223da262c6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fc32e9763e06950b86d4ca96ac1a48477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c181d371802ecfc0b07f736b833d593d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c39236e9ea730bc8c4cbab7a0a4c4be479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d700b1932626d546b8c45714cb961ba480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8bfe9b92e72ce19c21f491c6d2d8d3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abaaa0a248019c15566e25f4e3fe5b2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6b47f30bb561815001ca777fd2754e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fc06822f72f83f78a9867c88a74ddf484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34d696b762d468ce09fb4feb699d456485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e58eee9144281557aa1b48306d36524486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9089a862d96d532882b0cf48cc951a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff325b5b57767ab49e43d8607de0607488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db99e0070181a8257fe59e8d7c2260f4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f91c14d9bba7bf549cfd625507a29a3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a1c1a2b9be8979d4aad052b448d027491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b916fff8225cd6ddc905b4201fec93492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b1290d1c99b95a00a014f1b29204d0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3b55227a30ca2ff351666eb9b49ba2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662a6a31ea531b6f4748e23da5d75fc9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05080c09a22cdf80b1e4a7e88d9e566a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be188549f4478da392ff8fac6a19a3d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aef3405a5b83d0f264b1d50e707570498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d917f81eb3b287983d03474d9c111982499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6ccf5025d25f4d07ecc9865d2d9eac500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ce8467f8752632376530a55b42d7cc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd800ebf0d3a64f3cb5f55257fb724cf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0882fb5b1cf98d2a025b1f52a5e72c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde68de52531021f741655ec7a681b8a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cb4f4f1e69728ba8208d58b76aeff3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836c1f9f7b86eaa1cf4249c6682e990b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387b59745ebef65845545cd6e1e20d91507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14fb3faadaf0f99627b8d5d429d5fea508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad8d97d1fd62b0903d8e64467d17951509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480a232d01e065504fbd79fcd1553cdc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46982c0780ebbea2ecea5343d6909e11511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790fc619ca1eac0293ef312ab50c566b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a82d598b10169ce6426500fb9dcdb94513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddc185adfcda3a1d5f47ed1286af83d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f3b04892b4caaee6f62042b9973e08515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f0131a2891d235e88fe9982e543aa5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494195dfccb6df0a4829132deb392d23517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8ac4f5693246f22d22131145c65306518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00dd369e2fc7a1bdc552be5e594bf15519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9661f0ad7a221a83da98eb15bce1be12520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758c2d77a92129602b2cbdb20c07dca7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266223ed51019273bef0838467521033522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26079d6ef9a08bb6849903ada747d677523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59e70628534f7904b31fcf1840960f5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa6a88012d008d9a458d5791001a4b7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27d214dc5e2df94c3389396f0be0b97526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54943906cd6a092d86a21c1c3d8dd9f2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1e42ade70f5a8cda563b1a59b40fdc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae7b48787ca1fe2741e6a34ddac90e4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cce9e0d4fa4580a703a9f7fad083c1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbf976abc71c3d9dba1cdd4e384738d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a89dac1fd310bd192929589259ace3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcfcdf8d43e7dd0a685e18d9c938068533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0160ad1035402f4c83c84bcef79074534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba88fbaade37c0c40450951767696c8b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ce283b4b020d0a88feb48dcc669960536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2f728b81ec8374983bf45e346e34a9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc98d78c0d1d419e450e1b5952e5e31538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca101c8494a1e834e54ba69a3c55eec3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19564c40f5468c60a0788ad05caef29540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3a4e659ad2191151e86902ce0fada9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978f33a1282c828b1883524c75331995542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833afcef0d7764f6dbc824199ad4b4fd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f621c03d3acf37a520bbd63452c3f1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1ec98a34fa297e9a26938c71d678ee545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f7ea8d23ab89ca399d910501769319546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdcad4b6d99724b901df45f04997077547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01e77533cd219900bca79559af87fdb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ba9c66fbd95e89119cef4a1a5a3cd4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5a7df674b4d50336d17d6d810c0e42550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c913066bd367dc7c957b288a932d83551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf298acd3ba52a750cd79a896987aae552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f628753e77449b0980af3d57be1f0304553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74327fd275ad09b25dca71d5ef8ab16b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2eb1a718422cee0f21a336d39a0818555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195652bd459d278575739aaaf93bb5ca556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38da61edeecc650284a8b60763b6510b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0b3e1cc5c81b2d45ebdace3ddb1866558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52acbc0d24fb8c051ce32cf09f3dfa10559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81814336ece16610cae16b350d3bb434560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c15a841076ff3474cb04684f997974561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad9c1ec4e413532948db4f684948ba3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55feef1d09d5f5fa7a22d1e366ea3c03563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449993a2c1422243d01ae0f5256cac6c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5747326f907805d3f1f884ce023536565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852a00f879a575361958f064ab3ae1c1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130f13d1fb72132f55398e376f5e84a8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186642afc0062f28fe4aadded5ad44bc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd07187844d7181b23c262be210e24b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b156ac4b15f1d6b7166e7151e021bd0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ed12256910a9cab5585e3b3433090f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d483752157326076e2030551cfe3df22572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b9eac843caace0027165ab99e51c43573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b068cf2ea8e1db563f429f63b4e0ac1b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882263fd1cad3ff9c56ffeabd8b278ac575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8b5e97141f94a18dbda33b6cfc39aa576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa58436ba554cbf7b77dc9a334c8e56577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9fc561e54bfac6d4eb569363cb3386578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb7c2b68361bf7160243c194fd290a1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ac80688b16e2eb715ee726e9a14a7b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ac868ddbce484ea0ad89f97cce69e5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0281c59ebf5df7dceab915b23c64e909582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17883045372bafb6ca795af1f8c56ce3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1509e512a2792d24a997a16084323a29584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6097ca658532ee8917772a50be45f49c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d78f23a26a451979e732d0b0eb12a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d439709634b0a84445c507912d5542a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6180a017fdd20fcb2b64089b484c1479588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d49325bec654bbf96ff0119f456fd6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e760eb3a08079ef8759b728435adb530590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e2e581783ca859618ca6d57599f0bc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a29d4c7bdfa2f592c6277bb1efa8fe592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8ad7473c92fd4b9dc810b98e086458593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a58631464e1676ef9f14ca0b219f1a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a600389787b41d7288444abcc4dbe0a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28200c33b20e99befbc38812bfd0b98c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69852437c376940be75c5e8d4c3cc123597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7228f812d76da24364e1c8847eec8546598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4da0ea079a8063901d9e37b4c2bf102599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa70690b0856cdc93c4ab37c3bdedf41600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7931ae4d82f186b48ff2ff937fecc0ba601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d001841b86ae9b7e45e981d64b574b9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8398618d038c718f8c6ac73d0444eee5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae6fe81ef4beed16a79e0f0c1f9a37b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f92d91f89f7172dd2505fffa70974f4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdf551a57c877242cb2a6591ef5120a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22ef6dcf124e87dceab2523a68cdc3a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf2e9f16f07c30c9b752182216e289608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d80d0f241fc94913ed62ee5b5c093b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ae8a7a129a8c9bc23ea78bb04340f5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eafea741d0cffaee23512d7dc87ec0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706c9c13067c1701af1fe6a0c27a9696612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b30a6273c5b9d99b62315852561fef8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933c0cf3ffd8795abe5ef364425713e8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac754994d71f9b8ad86fa68cb624caab615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc1b8de25cff17eb5ce7f772ff4372b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9c51d46f4d3b0e671a6cee3aacc080617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689856dcdd9341cae73cb53f142cd71c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9520551f125e54f5eba284d7134574619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadeca3ec99b8eb0625f7860cccd2f84620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fd103316d2e6b1dd3e2283092a9f65621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ff269d63826718c523bf0a04b1c7ed622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963e5224f5611b17b84048b91c516088623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b720e6668e9f6b6ebb8d504607c8def624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dca59673d1129825091d1cc70eeed13625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01e51a0128aa135a93516c9794857f8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938ccc605c844c391cb5936409a29753627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052c8a96e759fa8e476da2ddfec77062628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919cdc3bce7fbac95ef52d486107b46b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b680416df127682e7bbee4b456545da5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c6313990b6ef644461f60bfcf516f7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f39ed074c10556866de2f2fb0d9365632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d832c67d2e6d1fb1987a9f0e42ff6f2e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993bc37474978deab632fd08a8646d0d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641224a95fb056ae831a7fc97a18b8bd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3167bbf9d04f197b0df2985d4ef466c5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f7b8d8d5803055862d7526587e96d3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e86546d8dbec2034bcbfd0f606c76eb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed44f66792999c41a6acad887032d5dc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c0eecdd07e97028eeb477e39797d46640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb26bc220ab8e498ba5a899d4710714641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc50209383d99f1ed6e0c1ef343c7e26642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f40b157dd0ac2c9dfe7858b437a3ea643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622985b70c27f4c0845746e45776cd51644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7256558bd8696fa3c68847ae80a6ac645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2388d0efb5e387dbc5e01937bcf795af646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7aa130e2d1c7c9c9eb4e2342d86aec647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059401bcc38c4ace0bb3dcb8c7bfb2fd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e150ff9d341cd69613ce401e3225ba5d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399997454977b38fd840137f538fd1fb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d0a8a9c0008b0a63f9ea0f68a7bcd2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bd5e0b9a3648039f9b683c84296897652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cfb31e38cf84a7fac48cc2ba6e9bc9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cb480bc9f81a74d542e08f7b43dd74654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8743cca0e5db5c102805a82d91742fb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b374211c80b1c73655f442c402d1a88e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6614175d1bfa20797be6837790210b3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddec459d12760dccc2ed14f1a33d6df658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c25b36e6cdece44486fd5dad17ad80659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c10438c374658cccc6abda7a04a834660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25fda7beaf0b023bb2cad675513c82e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517277bf22be8722fe8696ab45defc65662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14da792db6cca85ac47f579968585ca663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed315142a6ebef35355aa44f69f69f16664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf39a062f243a47f72b0de5b3cb36ef665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b531f1893c6905f912476fdec64e44666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb610ed63d8388e6e85468f886414fc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927075dae780eeae5870639bece4c80d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd4fd03a953a837b1145587ac5843e0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d57b220e0c95e772c6e2d0526465f5a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6596f6d64f0777d1074048647cbc71a6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005eda8e690d871ff0a0066d1bed19ca672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fcabdc1e9892aa3b361649eb742333673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09024fdf8bc25ca21a73794222a31bdb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8c9b5d803e63f7055a25e989b2a98675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a731edf1b796248136155b6d78e264bc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d899b82bcad9efcb9b052c87debeb5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b13fc907d4329159e0cd4d859cd0e4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5205751c17bc42e8b1e084b1f4dd202679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ac60bab1539e45956f25a654423aa6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef99d53b28f79d2932dce6a26c7e28ad681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42c9cb3316ff2e5113d882dde9ca06a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d95bb7707ad7b5c276495e5488c237683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69a12b339d0a7a61f3b14b3163883fa684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6e6fbad71c3267ec37e25e6cbb2c28685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23898ce1beb774941b78dc26b143c45c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedc97dfda4c980ef61eb389271a5f75687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30e26e206b197a8b5cfa3b01096a068688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac17b36d202d1424e46e3d5caf0bd11689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9b34ca1c093074c3946f761f693a5c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a9492a7f7f8835f9f8860e7d8314ef691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b22c72e991ecfebe1f6cd1a37af99e7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8303e40cf86cb47d170277c8e3dc88e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca272b03264d134764900b78bc1003b2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0836677b03998e192b1f9a68ae2e406695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b184316e027876d57022fcd3991d58696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a868b9c0f529af763b696cf8b7ae717697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d89e52bd0065e5b66dafe47ea70569c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0c9b235328bdde9b3910003e2c91f8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7964240bc72e52c67f102fa0a6d697700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d2048054759a6613a09f0195e62112701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667c977f72e3329bef43039c74834645702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4271af86b15c361686bb1c679d8793c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0765f974dd5688dd750bd2c9c3666b4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cd26d7862272267b1d0214b87be217705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c59c5a250480a34b963926bad6663b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022d4b592b715fbd104c92f84eb269a7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64050f096f9df7e12560daf8b4cd979708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94142cbeac6ac71dcd79e3fe187aa3e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9cf31eb5cc17dbc59314541f3ed965710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a246c62cae8cd7abad8782f0246c8afa711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0a330fcdf99e4f336630669b2b0619712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d3baca75c8477808495409c980c37b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263a26bd87b737d4cf3ccc655bab846a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67070528d57fd4cdc3f30f5cbff1e5f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61650816ee677c4435d63a09a0337f61716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b405b06631c364e2cea506ebb997c91717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb66c54b70560048b621456f6acf18c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57197fb25e1b52393c9a372bf2f79c39719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5963ed1b2591e37aa9f1e71ecc253cf4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdd63257da9c77abd5545794293878e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8ac7990f54b9687a1bc2bdf6ec9297722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e438f8e2a9f3a17dd3b9b88305a7e736723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e98b80b943c5215209966b8a6edb816724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c7a9aec1cfebf986ab5ce9579500c4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2311d636be5da923c74c47c0dc780300726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce38253d44a9c7b4e86fd41ecd84c7c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad462915ce475e99eebe98489a0ae56728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1268f193cf2579f0017c59b01f477b1f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388d03b35d3b62a96bd1a2cdc293bc4c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2609a56e699d3fa5154a54f2754d45ba731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f9f60fb8a22b6bb208e8957e5eeeaf732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0927d7303323bc4adae9d0f84c273329733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d835368370d233a5f7dc4dc7ffc76457734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c718e6967bbbfe783add276b08e39b4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041a53d0ff39ccd0662876a136f8c4b5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca344e4ff018d7484d58a468847e67c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54af69e49d077ff24979239c4bd3d49b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb77cb47c323a452b3bdaa31faf49780739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea852665f94b141c06e733f1a53b1520740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e68a238a48d3819515000ba811cee88741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d638ac096c7e06f3a58a33be2a2cf4d7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6423401964923f0b004ad424fa5221c8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a4739d8beb5d6872b4a1e634f945db744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bb86de61030a2e107c56c609ed62a8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374ea6127f6fcbbbf0050b5fab89dd45746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624c74982f5d3da63a641e73f04ec183747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9241d1538daebc7f15a682540e4ae8f6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c91871e75a899b8223bd3198a37110749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc3c50fc370b5e327b9789e9155e291750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfa411c048ad05b73730186900fefb8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c2f9f4bad56d43720df395b06907c1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db1ca900a0c755445e52af0ddf07179753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b5c1eea78f0520d600e7a1448f47d6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bada5d77e545532f5827aab578c3002d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc359a5076cb4ff82d4a56bc1e54135756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ab2632d735f1fdeb029d6af0024617757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4800ea0bc5f7892efcb27ac4c338cc26758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4017f830d0790fd1687d4be554eaebe9759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3526ad8ce7028e3b16a3fa1b169955b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a457e80b58612bd1fffb952104cd049761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac22da458f334be9d816565134e4bcb5762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1428759b77ca9467c7792d7c9a38eb45763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d809ba07f9b676a3a821c56ed280f80764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649d4e53862bfa16f4ec2a0162ddcce2765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4407f14b08d4deea827d367077f9b115766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1998eb7e72a57796fb6d07b2c9c5f8767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81f1d0b5763b7bff581059b355883b6768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab55c3fb69cbced588d648752f4289c4769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1075fb5c2bd0151760e97bb7d307139770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd425e6768c36c4da82a4d5d47e6496a771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b937146c5fa17e1402a80bf62fad376772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a94a572e7fd34e8380f3e95b54a736773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736832a7a3d70014e87efd8d8e2a298b774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c5a37d4da4a8a28c390d8df6bd6f23775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8313902a786bd180986b2bc3246ddf776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc06fdba28e3dbf68175f1bdeb22140777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03da94864ed3ec343c86e3cab5759287778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba33a5034c18ecc66a2a9d5ae9e2b37779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfee0e0d3ffa357efbdbf7eb9960ee27780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfd79a97f66ddbe2337409e735bd9f9781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c973dea0c83f838cdeb4e27f83747dda782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054c4b0391f9a3e90ae2398d6c2a1127783.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43ce595675522fe1515e10785b5eb441.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3271b8ac62c2a887650750fb655177e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4f1809a7d2cfe410caad4144ddd1fa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff9ec7bd8f85c66303ac75b3b8f31074.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d05fd7198b46402c2f3e40cac0da875.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415dded9285015cb6ec75f35238f16316.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a7c5d2e1fced280f1a23cf6092555d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2729fa5ed6531fffed94c372ea1c938.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba605f3f62befda1bfbedd3044b42fbf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8d218bee98e3d04d20dff21066047910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea14ecd73fe01b333b4ab58cb6cb555c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df970e3b79f3884f8462d4ef743d44712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff735b19b90e0807d3662ca6d5440fb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4753d83437f4046607cc61af6e844314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc6a1f16df0fe85660113c716f8c61415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5c96511e34f0549c5873b71c8289f016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f8d339ab999fff4724a3b753b9264c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bbd302730ef59063db54f2809cb74618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5a8c8030d12b9b2a5720e7345081c319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b71a69a3297d28116f363b996aedc920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90904f83a372b5792cbd388a75d3317221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06db352ead06c610bb85183c03f1d51922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fb2812f230816fbcd5fb4e4bfcc3db23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437db9f63332fb603652c81fa2532e6024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77b62e899832b31e05310e7c7724e5d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380275f4ecd3cdee5573e885d2b2258526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c0da751a6e63f078a297b94f16fe8027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f869867cb2001c5f3ecc01914a2876528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f0c4bfc064a6cd69859f1225e7f4e829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf015b9813d4212e555abebf5b0afd730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e256d9cf240653f622da051598f272131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ac38079ae5ecc173a8b663319f2aad32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628f6007934982aeaa1eb750f49f4ca833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2745596a713b9dba65c9d97dcc86f6ec34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca9bd7e0fc9e563eeaac428f99a274a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfccf8f8c97bc073791037b21c73db436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f2381d68c451cf9960d3857f23613c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92329a90405c64bd48438570edaa76b138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e2ddf3affad0f0e9c33c08381751b639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4ebde96f5c4ad438c07c2cb4578a5540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5049098bbab57ad9c03fac9bbb3fe7ce41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa046847a9095e1a56277b2a378c2a6442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708e3fd7610e6bfc2679ede0b627eba443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a0a8c800ff77b7018967c2a89e4f5644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655a95edef002f577892eee8779f185445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30850e00e8421139fceb396a0d6f80e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8ede8dd8de8cf300ee121d413bb8aa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d753845d966d75b7bc4b049ed1ef081148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df33cc37e3b1e6f6127ea44913fa5f7d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f69290335b79b35608546d45f83d1850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71911973b926161d44e71520de2a984451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e6ca9beed27aaf449db98b2f14155352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbcd1b11f9ddeb53a4056b0e39b959f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d70749dabf843a1b0f65b700338edb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364f3608bf4f7dd5e04b4dbda34cecbc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6186c02f74f7933334c4bade0de95f8656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eab5e57b4af34bb2f698120cd4fc92b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1c8cc2b4206213672702f03bac226758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1009d2447ec46d100bc64f20f16a8cc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaf970c702e438dc8cfd47c10f2628760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa2c7e96adac20f5073652fdcaa02df61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a47da16a187825dfce7dbeeacd02d8962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6726d9d1537ede32722428fd1081d4b763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67198769367d1b6a85d9db3b0f8f873464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a355974475bada32c322d3ca79250365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54487160880b3a86e7c433f97d5a59366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cfc095d738b59872f7b31bfe28f82467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da4dac02e52bd9bfdf0cb3fae7ba52068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c5e5c172de5a78fc9de050b098e38869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc2e2bfa00496cc5568397564816ffb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b908ae23f33b5a80a569b104e4e35f4d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3790bddd2ccfb4753e3ba2cf3fffd76f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd94196d497a205096f75b2167fa21073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2339298f3ca7adfff249d1378735282074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af85a84e792923aee8e6ea4f9bc5045875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057eb73f2b54b2e7868160d2439b391f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d455eb731de4890439a171b7bc33abb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9847d4931b3d0b35d5f11ed95e60e4fc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df94e77d39b99145c59556c578839d0479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e3f14af265dd0f473bfddbb6ead7b280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308640062e688c7659edf6b8bd4906ad81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f2a3c82bbac0f41f227d2087f9b8ef82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bff78e7e0812f41bcfda7a9f1bcfdeb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899a1b03e6963414ddce7b326cb9156a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8703de8ea859c28644d62f38f19a5bf585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383b7e78e4a07fc1b5d566a4776e292286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600f9dd90f907ee1ffdbf0df6b8e706987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8268bb259f0cbd3849e8a219de4564dc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8099fa3e418054c714abc6dcf27fc0889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b00e2360ac200778937a25b58ee8c490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0711adf590dc343783b32dacc1427b891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8527ede526bb441d756ae4b4e73bcaa492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca083d93d5e3f1f33f5d287bcfd9b1793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3364e6512413fb7212f519a3bb1691b694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1011aa788e1e53b189d67c95d5835c895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d068cb87f046ec88470f663b480dbb9796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e0db61bc5205268d5faf71dd12361c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf4ffa44521cf00e54269e43d8ac09098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dff29f07f9c6b2f4da105c7cc4174199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e500eb98bd3272526515f71f6da507100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9325fb20c1d320bfe0f02940fac56f3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36268d7df7b2bfb0a150f78b3e9a0ec7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342f94c50e3edf3987b07e3e5ff28c40103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1762270508ebd6103eca29aa58da359104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa04c325090a67d67fbee575c339d2b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfe68acdca2f6d544c99378f75d312f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fa0b0d1354d011a36d26c6f9cc03cd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f14d909dd313143a5d7fa6022f7b72108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37cfa87a67fb66f5addc24eaad27693109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9035c0cb67a642666d0e19f6eea5cb3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c43874ebeb65352ee9a605c6e1a6f7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5742910633bdbd5a213e1a1e484e69ba112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68da28a7f191dbd2c803c86ec69d4d09113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c371b93719b202939c5d51c3554360114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0105fc229f0db8f454e19e380b41e54115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3278e866fcba7205e0c1b11d991b3a80116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459412b0bfe22d23bdb1bf2bd4d26d9a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f9dfc779b85117a5bfd2a3bd30cba4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f850ee728dede3430a1053b96502fed119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c9fd3a08a51e87025091147fca0e1f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e730da6b4e1d89ac8e821a43fe873c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340905b757b87ba00083ff1a6841f726122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a57ad4060f9a82980dcccc586421b0e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e7a06b3cc613ae93c8f0a5caf73c65124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cb153ccfd9e67396e1b3a05f336fe8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba87c9d64ee6e34e500bd5bd5b915060126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa898abce5ce767f0a751ef09da53416127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4483a05a1f9df418efdef01f52e04017128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229d69a0d92b2894274ba672b66a4e22129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66192bbcef7f0d7a6a6a5a00c525b40a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70fdabfdda9b56539c2d2812ddda987131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6de5f965eb36ba882f29542833bdabf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac3a08400c82c76c9b4255a477e6a14133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4385156625130c7a3e764a0ebc157343134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196c7850df20e6405deae0de2982c74c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5f153d882d18e47571bcf877b5f043136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f875c39c469d74dce7f8dc02d607ae4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1c94a5cf7071ba81f92ee4640bd121138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65ce39bb8fa05d096fa34abd905a89c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de4a278618b703ca89b587f9be96dfb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c366657c9b017ea4d42aa12e3c333920141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cde218d6451058f34d9ae213d3ee8f0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f68fc3e910aa61d125aaba17b8cdaee143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c21661978cd9ed72ec34c972b36e993144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93692a43f8202de21a4b3adac93018c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3683d51db4ad349450eebc86d35eb3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3575afe992f174b4adb99aecf99902147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e34065abe4bf891955d627f6814c2f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b357a3fd19bd905dbcd982a344457a08149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d177afb2476fd7b6099e8ee88861f37d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e222b90c498de50f959dd6500696c2f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645c092ed6196f1cfda2a7b7e0a5f76d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f9aaabb2db1dd63886556e32a38bc1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95ea82f910ed4575bd346d53d3e9fd5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5603eb04021054f116f3aa197a79cf16155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94d39b2de97dfb087c8a66260807240156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3c0216914e36df446f2dcb81e458ab157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2972a7a7b91263b50286f9986ba29b3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4841a94901d20968da7cef8136fc06159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7abacad1d5ef29964207bf4fb65a3b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72bf02e4ae5bbf37bb88db2f7df3c77161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c522412411ca29b0520dd42e708a76f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd98fa5b0af501fc4b1adfce90ee0842163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177d784ed0f639145dccd601001bddeb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fabc8e8c8a864b36fe01d071c916d0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627e9284af2aa5e8fbffcd2ed2b7abc6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969ac605483e9416c0fc1daa420f6fba167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768eea49d642a87cb2da043ee755e38d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16829283a3d5ffac63152302920d18f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0f5086256d9e999c88f249e9923207170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921fdf63b3e306ea67d55114b9310a9f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff50f8fd10252142cf5ef8c29c73a4f7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf33139759e41e0ac1b5ef46ddd7e0eb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef922682bf33be21b448f9c9973bd54174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6711d6aa2465f3e28e31e2cf5f09ef64175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9487578df85c2a8f349ebe43336c659176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf54dcccd2c0531380dbd6bc24a90dca177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c43f5a0d47f769755fc578c4ba9d57178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5647b27d0a3f3ca42e9fc9fc728104a1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff723574f190f54e880a4b88a1d09ce1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657c3a69fb94b18f04471de17bf91b65181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a5938812be9068a7624003d04e6966182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1889936889d0927999910d9c4838af183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5a929bd147cc8121900887f3c6d0d1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e920cf12cde2b4620cf0ec3ee0104280185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b554b716cadc13820395982145430bb3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197cb585388a91a8bbfe8db20260bbe3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3893b420d4628bfd38d89c70619d0674188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b75d3b4d69cb36c4aa9f1903cde8adb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb519ea3a0d6a3a040055c2304c4f3e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd59d42ec0f86c6007819c59e906db66191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbaa9c362c80f18859f73c0eb3b2dbe192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971d1e622a481de99ee7deaa076702de193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a390c76bb84a033a1e5c5c2afc187d1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257d2479cc73e4f9710aafc6b24903f3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f6eb1402c5d073518df575492c7711196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a8836c8e2b5c04451ffb0502e550a6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6df8e3e1e07428c9c5bd65df4aaab0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b556f67f40b4cc4243e4ec3d715431a3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813b3de73874c4269994264f742c3c36200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1ab5d5d2fc1364485eb3cdcf12dffa201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2b39027d326e3b79ae455c82d2f27e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146ded099d78796385a79edb8f611872203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d7e4f34b9f151a5989b15162f7e9c6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0af9266d44b5e0669de446dc5ac799205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213ef21b27977602d333013ce483493e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2df9e318dc3499c86b3aa4885b5c92d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5592993ae07d1b5f3d82b0fba75d23208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7505c9a1e577277218073a1d2cac937f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80de6979e1909bf5b555a8d94a00f648210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f50b7c0d0612978a673c0b4d88ee82211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1a7b7250ff2bba498794f0892f4a25212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc0fbe070df96d87523418949fd9ced213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a69335de10489f10ce12011d08ce8d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b5f25b03e838f07326cdce60557890215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f980521c24898db1e513b016c5203550216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa15756df0d35d6365115743b7301d28217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e000acedda6cbee9db5e72813044e3ff218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d1e13eab8e1405640b9dd2f745e91f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5ec73aac4af9cba03685cc6db22ee4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66faaffbbca19a7a2b40f37a3a0c4c2e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042f46795c44e221f585dbe4e7158dd0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243ccda193d27eb26b23174d2350f0d2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d354cf1ef1b6e72561999770b64ac59224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd5beee040ec72165a36f1825c93d0b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e52698168e3d4405868e15c4e62e2f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3226f8aa09f27b493c76f85ccd1fbdb6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6893c36deef90cea197a6a1ebabcca2d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3c4ab947b44c8afa491146f2c0d70c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a76bef5c0f5d4d6bed80949b80d262230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2330e6d430d6ed4fa107471db99d29231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6850a67a1deee32cbeee7c061d4fee3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93429b82547b526b63b1af00707e0ae233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5f28eef48c7a60ce690c4425767d59234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd16f59d639d183efc946aa678d37052235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01541125fcaf7e2423441cfec9a7fb50236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05601ceecc5e0938d039b790396c9302237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48206966ccb030817d27bc00e88eb7e7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e875741eb9f5ec772acf38edf98441239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57125b7814676eedb28c4bda7f25011c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715f5cc5ca911b7b922e3f950490f680241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10feeae02a7fd4a6dea3d6d366a466bd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83c50a2f79c4d120ee3789abd3593d9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0f56ec0b221139ee7a96c8e6a0c8f0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d206f47a4999292bd1b10bd5c1b4cd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42e1bf0c6c56c7c95a19d956b2372fd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b73ef2928803f9c5a707667e6bcf0e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f1e4a1da8e6ae2a171cd2f04413968248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a140cd6a9aa48164fb7ad52f65f0a24249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a4f3b0c23ec1b549d83c423d81941b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ebd62b9003b08fbad96f6a8b810a80251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbdd1e8e98ce3da8ecbb760a98fb537252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91128f1c23b73c5049d045604937c453253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bb3bdb5e076beb542ac106f6b90bbc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64deb0261fae812327d9f2097089783c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6879a556c3b2027a2b945a6315f6badc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6140d2ca1b2998c6359cd92b97f4eb15257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5540960853ac512cb9b41cdacf707bc8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddeea98aa7fbd7a450404650dd04445259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d2ee332a5d1a82bbcb2c661ff0d382260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b29ab5f46d5c72dc3224afa59bf1942261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8c2af93ee16505ce4ee653d40c0341262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4ff6d8ee899d3b51e8e79e1da496d4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eea834646999b0b84365bebd6c6168264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2f707c6f3fe6c4ac58489adcb381d1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e734838757499d79be3bcaebd3160f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9a02f6a98ddada1e9751cf4c29d378267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0196af34aee4463f20ccba612ce423268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac96843a0ae9603ef71ffb418890ecc1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f36bb187cef9330674effa60a30c801270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847c51d3f13be53f10cdec3aefe7bc4c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e55c753218bad958983a1a04891ef34272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36767bfae8ab49a921218602f3ea3b2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d651944f32475051f6d862c971add084274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140c44b0ce1dc0c4c54d710495b3e18d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b1745cba8bb5ea838c56526c432f9c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aa02d2436aef71654661129ed2ef0f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1065cac4d0f1598692cfc59050a94456278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a322bea55c551464dec4afdb2f7448dd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28343f4cdde0e93aeb92a191b1a378c3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9251258dce613e622f4cba089b777a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd3eec5a401fb828c8141571fdc70df282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be213c9f880f5b2d76438fcce32bd67283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2d45cc5ef029d04964b2fac80e9db3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32f12088ac3252329ed078741124f19285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70344086daaa915933a2a40d81eaea7b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd539ec7a0fda15acc8bc11928877c32287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24f57571ecda5ad4f36cf7eebf76b67288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bd5ee1e32fb1e369b8b30e1c6a8a3a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d48757ec74ed018288942a6ac6224f4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea36db6192078f21d7441a6c25df33c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e1012b007e4364395fb5a258accc44292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8f0d0293bda9a7af831b70797f2e30293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeaf83642b744271b3d6475ea2b9ea8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7594dfe8f597ab6824b7ef7a05ccd4f3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7322d1baa1d5f4cc1d820939a06f288c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efeee7fec04f70ac6462430ab44e814297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb89080a0625147b7aac9f3be835137298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a076f5b52c1607d6f0f4c32ee1ddb6f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ed14b15f1659a86a9c98c30c1328a9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c9611e2f70ae73a57578f32eac5ce0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b00a05222776b1e00462f6754e056ee302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3735af9a9a9917f80e1c3d8152c7cc5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b2eb46fb3adf715ff1c6ae5d4b5804304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a66a52c3f19675b6b6dd5a01cfb6a8e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9178feb4e8683bc8a32325614b3be357306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3694f62bd94173092b55f93ea176a5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872fb0229577ddfc64649e206ea1f26c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586caf5804bd3bb954b7f05d976e2724309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd5bdc2a62c0c1bac4a9a92dbdc04ad310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4c5fe435243c50347f97c2d17a2bdc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c27dfb622fa31d032329f5732cf24cf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4bb69dc4b335f307ddb52b824ba1bf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bfbf17560b701a63d7c0043d13e657314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f967372e6970e00f20683d54180e55315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4773ddd37254b522cbe76b850e1501d5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75c2ca24c003be3011de1a4bd3b5f23317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d097b35c7a810118783082d6b552b1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25a766526cb137483a6449844daaedd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015505b76de879ddadfd56e6bff5893b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7335eee17e6da648827549ba8ddd708321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7b852118560c5af49d697900771984322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b83d85229a0d706bcc598c687fdd62b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6622a8a4dde075aee3e0bb9dbeea1d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6771a8a38e2cc1ee4bf59e03eb083824325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4a671b451d3767bf06c2b94efb4712326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4360528393372f68a8dda813f60f1769327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d9ceb0942a07712573322103d86dc2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcfd312099d83e6f09ab570ee82ec34329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94136ca49127d520033e63c3573e58f1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01f1971a0878210f4a515782821b9a7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca36e55b579adc8d39e68c227f8c792332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4d6b8475e3108bef40f1d35ad7d225333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913bbb4d91cec92c0c24d41920d7f23d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c9ec2d1483eed639e56c573bd83b53335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70cd062b06a7d2bceb65baaedd21785336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db363bff1a0cd24280ce6c2ae41edd86337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272c2a106b0bef90b7afcd5b6adadd09338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d779f938d133a43ccd9eaee11d4fc7b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aa00f29a3988549471bb247e498193340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9328158e39398a70461f5b6f6090977b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebbffb105e4603b8dfeff21255c486f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbef3a95b3b4e4f1a84309fafd011eac343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d7fbeeca4f5c72a0f422e9a409c283344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aeb03252057b236874f5f0fed50a11345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d701d469e579d8f66f84ea6cc21c60c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41640d890ac6ec905d9ee1bfc2c11c49347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d1129c9bda33b32deb23589aebf7fe348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4469c3c5e6ed4d8911389b8a4a7712349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362db52aead78b76b6f1459ac1a993de350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1cf12a3d3e10de2be197ae6bcb6e65351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42002525d751e40a6c208aff6118688352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf16225090a1709d355d81b990596b4d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f582a5f29601b1e81f492337bfab8f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfa264b4510e6f3e99c14c5b22b88a5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33b9fa65afabba4e4bd065d15b70bbe356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b642f4c80d1d6301537f6cca754794357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a51d0a5f64ba08c9a8da95aa061bff8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6707247e8bd4ba1d4605ba4c8da0a21b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a3f35b488cde6769839a40ab19d11c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2b36d82640aec4dd4758c8063c36f0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640b63d51fbb0fd86f159efd1b27e50f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc1b9af32eb9a7b031be7b884840612363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283c4a893f5d2e157ec0b4eb7640df17364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbfbe03d574e8dda28c6cd4a89a3904365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52edb0eaffd9d5bb9b7cb840322b9c66366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c737bd49322e1e8550aac48451b414fc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a374d5303d8167401349f60afb52c734368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b087535714b5a32bdc91771b25573fae369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a8a857a1a75f3feb2ce7bb0536fb48370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5338426a9c5a05588f92b06b704ff3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049227bd80ce3af553ec766631babc30372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38fb1f4baecb0f7df08ae9c393aa404373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57af3711fa2a65cbff95c9e76beb1bfd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd6352e434e0a032d17e9a052e1b17a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b76a8b7dc58b65a1cd71b0e1b0f95d0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c605139a454040430b20f91fc5cb8e1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b5081f7e0ae8dc4532a791b9977230378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1f164f173e5661e572919026ef9697379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261a958cab4eac62e81028afb29d78b2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec49e3725153aef867fd9ee5ec6b3fa1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0640a45637c511229c0b968456ce8bd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1524ed06377d0c75fb2000393ac28d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6bc04b62cfe03812e91e9082296850384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e96531f7ff50cf7646125d8b4c0641385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f44d0c80d91a8deda8dfe7309e2a781386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3347764dd00a86e05abb4b4b4e0b446387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3017d55dba9b8c23aeb8a2f5d8459541388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d03473a452c4f31542b9eada9ef15f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2396b782e5e6a8b5e995587dfbf9eea1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76916312ccbbf476859b962c66f20287391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6213bbcc61f98cbc4fea095eee7430f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcac5981625cb8eab956eda9664da62393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cbcadb3d51c57818fc11de37c5d0dc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaba7dd1d9a444ea227df361ebb3504395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85088610a9da568e992030d07440a8d8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec31ec654da9f65a54c8be0eec73146397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89edc8066433fe1499a512d46e60acdd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7521bd5e026ce96ff425ee698742e945399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca51159095e3affb7de27fc874e322e3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cb88a27825c45ab1ba9a7c58fdf4ec401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d40116ae15496e8cdec570f40238e3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6c326ff6955c6a9dae115b89dbd49c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f453fec7c0212bfce55db4dab1ceda9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc995ebad32ec2d70e23f01ec565d45a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3885344bf6b6666b829e5f77b081808c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1e7744aa6f983067119c42cc3973a2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a5f73e98be46cab0f7c2291d72feab408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca479cf21171eb112db08069283427f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d90cfc4161e21b4214093436ff6219410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077c9cc0fd1e9e913e3a36980f91ecce411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352567ad0c2ab6e10aa29a1b9955316a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae755ead943eb4418b5c174a4cfdb9a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6339c114b283e94a2427465c0aed76414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976ceb1637f3d4b79c37356bcd9338ab415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266e862422dfd67fd04106491c204318416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4535bc1e197cdce84a7cff0f2f5208417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463401343d1c78ddb144abb0759d4eb1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3806326a57fe985ef9fb34b41550cdc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e805653ef13a9af26baf6f8f4502baff420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5380c10fc7f785b9a1e33ee94fa4d8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861f87efa37552dae53dee805ff8e918422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7981bfd56f7ca73b8359da71f9f6ac4a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1390bcbe08767c38da93435d8f7471e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bf7521a6c38c5e618099ed1ecb077b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a765d071e83d0a13551a570872c42f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4c297866f6f8f9b98273d6b0a6f1c8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79bf150fd5e61203ebc97195ff200a5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01b080005f723701bc151f609f6ed45429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6260bc34a5b17003b34a48d42183b4e5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70df27e9c12865d5eb86efc2b27a6902431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b7582afa99231ba09f4d0b834d1f61432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600d728e474848427a0586e8bff65472433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd266621148b551ee2db5a829ed3b442434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6244636276aa89b2c6871651059e152c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdee0f4fad7c598869008768be76b986436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0b0150a125e6dc1431b971f9750a1e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1119876817ca625071db43a92d6d80ec438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1c7c802441df9db0a49870904c09f0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cb96ac2fc22abe7d8fa35dba0d0df4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618240fb7d9b649670b924f1bf8bbe3f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cf69f195e24c1fabb3f5717ea6f036442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2f2f2625f617f482c2a89201e24635443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4fc97998ab5160c3d56eb4513551db444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af84f9befc94dc47e1b3b85b1887b20445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d19d268753929a05310752dc344cac6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6879a72963de28ab0af3182e0bc33564447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6155bd25217db9ffb257a394e12bffe3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5c757d9705a863aa3973bdcb48e12a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470b1033e88f8933473604b65839d05f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740a2a0c4dfde6051d1f8dbd453b8c3f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9d3ac302b9a59ed0fe0fa45ef3b4f9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1ca29f4d279d35fa2f52a6fea0c321453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab56fab9506480086bfa1d8a93f098a2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba56459d1e8d117b58e15f98bf23f85455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f24a3e41360c2e6199dee46c75e6e3e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac0176cd0698c8f9b3cbab633d5c1bf457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c552770c793f6c011ff0b0ba44581c08458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6327903921aa0bce885765a1e4b7904c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffc1b836f264120e185123e6a7ca1ea460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c63614558cd78818914e24ff57bf43b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ad4a95ea0cf883005f6a4fa0a4deaf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e128f4e485b1d9c75156649a0b6ccfe7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04789b83b67e677e98c01e28f7d180c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eef3a99a2739dc6ab4f00527b6e450465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ad875100d06a4cf7696b2ded1354b9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a709829a85c3719e49ecdad7c24d74467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b7e2bbee3314b071c5be7ee8f854fc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b211b45a0cf8a1fbab5d86a8cfa51c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccb2ead5b8dd3935124620dfb7cbf09470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a8e24e3b550e8fdbe56f993caa232c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf7682682cde49db47ce0ae0991df4d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ab4e1cac47d49f89ce02f313b569dd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c09c6ea274f742cacc508b606a41076474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb8c5be7329eceeb1822c8bfbeb3716475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2306fd036a0b078e03a86a6964fa4cae476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0f3dc87b8379eae354df1690b70b95477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0ba925e99fd237cfb431dc5c1bafa5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ece0a36c74f876672827d51ca2c18b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae38d819f73597795081496eeb9012f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0ccb7c043dd0657766600c1f7eb608481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e7784220a1d53c05e17ca66f228adb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ceb3af0a4a3ce2473888f9e62c0566483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a69dae65dda909eda8b13b0c20f56e7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c038338db326739dfa7d8d6047393b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee8789454acff44bbdc46c801ce95c1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7f5c3aa61ecd7a409b002662aa8df5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0ff8a654b697cf389847bf2169523a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f403313fd8300db1edb9b0470c2e11489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddbde238bfff6f19f5577efbd276beb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eb91d2eb33f218a31f4bce420f2f17491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d247ba997bdff6d05e2510cc61b502e8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d157022b575c5a6cadde9d125ba64da4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08de7ba3670e4531290483c5699ee35494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cf961e83a71576db96c8a5b8d34160495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8359c1be745e123132c78d12dc11627d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec93733d4497f2829408770c51b072b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa7f0162d2f83f37a857e8859754b1c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ef9c32d170c93178536420d683c7d2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f329f9f134d94b0a4351efa19aff90500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5b083205abd7f9a0818b3ff6699223501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b62e7c0a503a8c5c08381458a5b716502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627135091210fb23de62e7dc041d4c31503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289ad9cf667248f0c3896cdf8b3d98c9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230b0c99590fa04a6bfe0369fc7c689d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e95ecdf66c774048999cf46e328c41506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4effb66f145c7a6c976118e2b28cda58507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa87dfbce7fe66a13ccde78c674dc754508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd977781aefda35cf62ffdac54b7c081509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84426275e341c473e4e5126412896b59510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657cfa2d356beb61cb10483ab318ff67511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad97d6bb81a7901f21e84a3ea1b6659512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ca27789f138f9e6477b1d601a93fdc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4462659a41745ce4011502278b41ca52514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff95a7ee586943d47aa09a5eb64579fe515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436afef710dec8deceb24278da6ed6a4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410d5a4574862114fc48b87ce127a4cc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa936ed710788980e40439faf8c156b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd60e47c51a3d86a60fbbf61b9b06367519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d628c2b78138914166c0772b5e05837520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd08a69c15b9a8e59409f696c32144be521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82b305764942a440a31a4fd35f67b8f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e074cfce2122ef34ecf2416f942fd1a8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fb52e7a1a0353231976c6bd22c2b73524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4509da5e6a67775ec75154c72f53a8d5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342676466d6f27dd8bede228637d3119526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a0cefd34726c12b0ebcbb38002ee18527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de64f7ed83dfbe097c6cd28e03001c65528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c1a5a821a65caaf33b5183c4de7dd3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2121160594c74e44493806e0c0eef124530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f554465b7c57eb7312b300c463cb3af6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aab90fdf45c07ac2f830c46950dce22532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00511e18842c1ba633e7b8b3d269b59e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8780914227bbe1c63a812105f7b8f938534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8662e916a6dd1ac281fdac535f3e3542535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690d7751dc16edd8cfd888d737fdab5b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94efca28f569abbdc2066a3ddcef9799537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f1682905184d6f07399fa7d37636d1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b364fa3e713ccf0123a236e9ce7217cb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a1f4ab93588e12952ca7de649509fc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9aa7554fb10883826ad383c34d77a8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94bcc30ac9709324fea87169e79110c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563ad9face6166102bec8361547008cf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bbdfb59a0892035eb0a489febb0d28544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f144976aff7d84535e7e7724a3cfc24545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c60ca68a74c74a61d1d38fd40106d67546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ee839cd2f22fe3c259dbc11585b44c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98036a3b2f168f59eb4f03f932009e50548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89acb384883d041806e6e2b3498984b8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfc626c1b215d7e88d2f10446fd3006550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f6723c1ada04de48e8b6ab2246c39d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587b7a4242227b0add317b75089b98a2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e7347b68629769f2e9ca9dc291ab9d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99bc7c87c7643d1fdce11a8b4b5fa73554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062292b661d8602135c4dd98d9174995555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819627adc33c7dd5072dacb0d32cf5de556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35df5e24c46b30cd585d1d1617749bcb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b31600b376331ce2f246453fe0d207558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0486bb8590f271e477deb606fdcae5ba559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a681112ffe2ab487ad0c190c2efda25560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fc0d1d5b97ba2e00fad529e74c0248561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11a9afeb4e8dcc4275ea8021f4e1c71562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d45c4ec9607ec2aa35b667fb36275ed563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f07be497ba7cbb68765d5c6dc94080564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa238c93e86bb4f7ca33a6c4a34eb94565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae1019001cb225a58ee8531ee01506b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11c5741d7c2e3f5642e60f2f1a56557567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfbd671138c4a2827a59ced34e23c2c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0815f08a6f35383d11b837d170b87d9c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806c0a049fabb3f1a7d3aff94c3df25d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fc9a637cc61e902dff1a2c53da90e2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8010afe67c0220b03c300d90ed28770572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aca15daa0d25d6a2d0ea814b126ad53573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9a085b57789e30d5b73109d4d38064574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e405b4e0d6493c4a77b696191f6732db575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ebcc7f86f2688c6bd1fead81231a10576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef6364ddb617997697a307baffb8acd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6023abd37b871349974b4c5833dede578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b260f736008a3c550cf334c18ad00a91579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2c1fa06d52a37d04350c95719a0b2c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555c06479b61ff1c47a70ed2fc54099e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662d667dad736e96d67a658b481dbc07582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e0dfc043ac5a195bf88e07848183c4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053d3f6ca994ac63c80eb41008b41f03584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bece74cab0de7cbb54f7e4e14122f094585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3c89a5a2ddd112d966d3907f12b86c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343748f0355f3253ed41be162564ba97587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab4066c7c47d7bc0841dfd55dfbcab6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21315c8c030a3ba66b6568993c5a126589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204d9fb58d07b3ed74d908623ff74305590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1446b26ac5cd1ba052a97aae298582591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b262f6471b2e645eb25ae70a943109a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5812b3cea6c4424a93e413c1cf983f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c7feeb1c5a981daadacd227732fe1a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76666e711761ace77ec66f4e925925ec595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4519e823858d20ba5efa26f5ca37813e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6dbeb3e40737ec4bbe25ccfc8ab15f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec0fda6ba9b03773ca553e3552f5993598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4881f454821a2cbc607061904c9e5f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b957fc43e1a8cce2ea145957c96360600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1130efd2a9ef742311b661eec951fe38601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40068516271edd526ec96ad2dbae3e0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0775a5f9cd50cf3189600960df6f32603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd82720f9ad3ba82edbdc6632870c4f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bdd50c6fc1edb95e8003a45400486f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0feae9678db5e0245b95d67d06d82d1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd013db114dcb9ffe9ac3035718451a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4644faf8fb7d380634e6a2d37729ac04608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b14e37c438530ac9467cc73c52c6764609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe649c9b63ffe80df83af1b62fe9e4d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bec2eaaba3fa9e67902982521cf51b5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a07162dc055454205649cca9e8a0d5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c1d7948939052f3f464c0b62c69e1e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a93dd4beeda73e8211fb89e58267e6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8381be339927b1226240e25d6b3057615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6f188d777895f729483f1a29d6449e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4311b91b108fb4dc5db356f69647ed617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5d4459942fc670aad0f824bf222d9d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bce2ddac96286a4ee90018d8636636619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c520836f2ef2cbdde6cfa72027601a41620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11920aa8a8adf56941f25ea4c477ead6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65749927cd826b9445291a1f742811bd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca0c4ee627e076c47191b7f3884d3dc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de75136aa9548c51b03b17f4511f55e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff89c86c3cfb51e0e7afb4b874ebac0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4d0872f10507d1037e40b4c13ae1ed626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b464022064ed6de6f164fc1b23b9606627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85842f773a68419be2d9c9865997b6f9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dedd94c47d3931d4e29b0ca3c55eb5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a625f8df2827bffb8ef297a5e7011a1b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7537eec06c2848bb5eb58120506c17631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d733ad8fddf44a1abe2e99fe90eb86632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcd5679ba7511b88b9c9943c4500b7e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93c5d885f93302d3d72c8b9d7169c51634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e7e1500dbf05567b2b1f5e71d2de29635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69a39a265849acb777243e9ba2def93636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce8ca42aaad6bb644f6febd6b0eb419637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40798cae5cd1846198727de104715f9d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bd17da1453539ffc4b75b0d7987d4c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a16a14c55f98ce9016c7334ab4ec6c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc1756c0c927d91d7c066d6aa765f57641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddf1fc44ac084cef5ddbcd5c75e4db8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae5a9285502c57dd5f011bd1c6ca949643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6406709edee929c867d7a3469f3ce68644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28abf4be2687fd1e65685c9902f88715645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4207240e2adab20fbc6827ed8066911c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6702c9bf721509a925f8361384be1334647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187922c2ba873407ff94de2957e25845648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14688c7dac5e900165fe6a7a690bd4ab649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe89a5924e065c8016aecbe5b12bc70650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258b54447c543a0ca0390d0e8fa41265651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e09df6ff0e15f69e8a1f7f2edfd80f2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0719254516ba1a88bfe2f7da5ecc617653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581203b4cffc89106a9b14a90c63ace9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6537d8c20a80272c616c19dc0ae6383e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257226a56bc34f25c0a0e3fdb805d636656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e47ea983212a484354602ac3404023657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d470d300727f9981bbfbcd2a75b0cb03658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207e4582620fd9d55a78e2358009d3c8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1521b436b5d1e500a311d0fe6105995a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cee25ff6fc5fef6833d91286a577500661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aaa787608318c692d86a1e8ec36feb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c1774473d1e2d4d83c8af5fb16469f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abb356faa014bc8237cd2fca0d20250664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab833fe5dccbbe951adeb90f9773646665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e2c08cc6f2f1e6327e15ce2efc0a07666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a95ca77acb4bad67a3f4649cf93f12d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4a1195fca04037c910a4d8c0956750668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32726c13440331c00e7963d315d2086c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b2e398691641e8cccbf6db43199cd0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53efd019ba6f26fb676ac29ce17d7906671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c616f6a25491d3e7f5babf23c3f3ea672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2587f6a8a7c01bf432d620c5a3a9973c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae9335587ebfc9c4a245d1e49ce0a56674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc29a123b567476c18d1555f0e3e8e8f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865293964cb5aa6fa108c3fc60fc457d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c68b3bc65552dc5096a48b98b915995677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c373518f1f44c26d75a9bdaadfcc1f3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff6a648b7b36b6480cdd1dd7a17a4f9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a97107933b5dc551a0bde429d4c4bd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bf83771fbc7e097d5eaddf7aa273f3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a516ccb36494a15270719b1e1f55172f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9c0a23c3ee89d9b14a5a144f960aca683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1450ebd2f981a46aa2b57984cd6c187f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975b73afe4b4cc959c34244d9edd147d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee00118f635368fbf2e484a1275cc58686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f3d0e3cf6b8c15ad4148a27d768249687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47785da8c33f78858b4ba5d20493c277688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b2a93a994c056f2db23f974e4f3a4f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c4a5cc317b6f52d1a0c87ce3d9504f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc32de8309586c4581b67e1999ec8bb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ef204cc4fc5d055787273a91ab2683692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811fca25d95e321e04910e03851ef9e3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec24ab6c87a06fc01880e2f041c8497694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc0ea5ff897a238c1eb0b3506695909695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd8e087e55fdcabad9b7967dcc3e9d6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59f73ccda16a0982253d97e22f992ce697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcdb94bb1bdf41d8ab0c840d26f7584698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893181c5c4c487248b6d190614b51365699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d56ab6b47f5b7b9d0bec36c3d0bb68700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ad52da866b91c13c6ff126b349aee4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428f7ba01d67edb8f524efb2f004d86b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd3a4a1d7a742a9bb2696aebab4c673703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345f979813df2c72b6f0ce7adf3974a9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474e70bd7596fed58a58453892b09095705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accb03df2d4fb34084ceda79f6af8b44706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7f0e785ef0f5cf8e9fbe5132914dc3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1878da3b9fc8d1d5366147880abb417708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07128eaceab572bcc851b1708a371e8b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d220a5fc0dfd2b8684469c1509f58bab710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137c4df44841fafafc25c49180e2db9f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea04ebae2dc081cc302c726afbcb7ba712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e685dce715c8193a266d0f713df645a0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aa1fd86244cc37590d1f561c5fe908714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efda3ed339d83252a73bc02f2d65d086715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2dfa5a657a2c92f737afafd624f07c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5792d003ced31a939f0fa08dcb5349717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f463e963a8572b2323214c982ac0dd3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b368057e1ab45f970a795867c7be7245719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a372824f31466a7e36b726011348356720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62cf37bd6d4e580551b57244abd1be0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8e330ff4fbc045b4a0461976b626c1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b318c09b76b29f524408fcc801e27635723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211e5ebbf63b1f5870564f19e3bf7ddf724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac5b88ca5c03e200e17a4faffc27d71725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18355b51f1416b0d9cf5aba0f080277726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee44b0967caf72e7f89dd8e3df5d348727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3563aade4fd3c5f3a625af845eb5cd9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dad1a7ab06239a061ac79634fd665d0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ffe6437fe38b069288c5a6e3e3bb03730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9e95d3f1ccbfa0992296a7d00115b3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b853f2a4d7785caf44b5f903cea2aae732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8028270f168cb2a694302120f38672733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6337be101be9c2c609098fd380fa14bc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c745515ff7c1f7d2b4d17fffc1bb4862735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02101b6f08a242a33c54cbda5d18eb1f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3087cb5e62cde982118e0f940bb99dd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3562334d00ab0f5ab1e749eac7a5983e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7160bf7aaedc0dce588dea88e5c41d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e010b99df07d0644b379aab97fa44c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074d461147294deda2cd04722c6da239741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55bf8832b9dc936a8aee8ecfeae6771742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7d18f93b9451ec1bb6b448beb31c3a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b851bc6c0f86cc424d95a2fd21bbc12c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e3b1937726c626310e619f46ae5c8e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7a1534c25c2afa0f62f14c2f298e75746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e0759f044781bbfb9da45456d22f85747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae541ee34b9c83ba512d93d5946cc19748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4c84e1c96fe48052d1818f7119749f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3872a3b876b4678c16e84e5c50524e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b9c1fbb1263c774fb88d76a7cdc3b8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014e23157a49c6a1406959d2b2373ef9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4535739767425a96047946b778fab2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1d59153bf3ed9eb7edd5e9e814fb2e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f720edcc5ccc7640631a673b96c99f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450719886df32d54b63897d903a063be756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039e3b13d64600bd3c33b6d98e3f4813757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e435d48ef1fcea106c51247a0fd6b7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3378480414c551cca61a51d074a1a8b759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875478263d85e50e51d3915a978b57b0760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad89d8a6d786dfd78396eb9e2959ffdc761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c973fe6eb042371e411185a351151d04762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ad3711600e9f9d132e9248bc876de9763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eb1c521ac89d92a378364a903c8e64764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54032dc1af225512bcf383978be0af0e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab72949ffef5e1afee55482855edbf6d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8638205516329a88f991d6ef98794b767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef6ac23d677907599cd1b3a2f7a90a6768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2686e3e3d4b130d63557f7364d2b73a8769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b1d777d09601bbd3fba866a6320eba770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce2df3368a01d2a545c29ee0c272317771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96587c5164f9f17348917912b6513da3772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043301ef3d266786d8d5f38bf96a69a3773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a556d9de20dceb13707838977c638a15774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f666d3c0c625fe71fb8ddb56a70e9e775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc576e70430796c6afe8dacbab34038776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318616b25e169fa4378ede4e5ad10b75777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f84ec949391c885a0d8ba85a4fe973b778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaa1afbd141544584be3edd55785acf779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322b0dc04312b17f098788b33d71d2c6780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5495d9b2db96360bb1f268e1d8d494781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02418e6a5f1d2ec15f493c87645fa747782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd8d812ba34b7bdd020b569e7d81801783.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>