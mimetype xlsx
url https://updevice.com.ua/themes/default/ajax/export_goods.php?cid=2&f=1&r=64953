--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -3565,51 +3565,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa2dbbb237a70650386619f34ea0ac31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0c735f883496d1eb571b70ed1f8c932.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e5faf4bac506d677f361a4c049bd923.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1725845291f43bbf8e19f2690927f8244.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f304907ed662d8fea58b6d5f0b6ea45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611adc16f3a43a4882ccecc1d28c64056.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4566e2d000d3bfc6d0bc7746f436689b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e5c3719702a94f14e678f51f7c7df58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60005d78471fc1856424a689e22e153e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86fc63619c645a6abec847c745cd22c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e20bd41a422d22768a3616e68fdff811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d07398d732773547009c0951d52ced912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514957ccb02206eff1aa0d38c32965f213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8116424ab584d54f487ed374a184423514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab036c36968cecc1734376fd278cb8015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3b89c4b0973d09f6b40c671762257a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7f1d449c1046a51a019fa3dfef29d517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccb6e879c1b6e1616d5bfcb12104e4e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d4d3d91933c40fd3edac67793584e919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8c130c7ba58b79c87ff9da9335d73320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec5ea0612dc01d7d4e74cab3100972e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0243bbc824a8913d51232a5655b25b4722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536929c43f517282279183a045207c1523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ba2fc7db31978ccf5b14ffa142206224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e18f8896e8796ba55e7af795a00dcb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1a2bdd2cc4f1e161241d180fd602c826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c51721101317a307b68072a99e0102227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096960b38019f62880cdf81790f4cd9528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaf374421725436bb7a6cfe47f0dc1129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1700cd2df96626fd1303be617f33b6e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551c872ad728ebb042bcbf1f75c3715c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8568990bd638d3a27ef60ceaafc64132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e2425e8915f8c448588f2db62534c933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03a231fe6d6f41b31dff8ec78f67df134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1ae60f347a012915bde49a95ecb7e735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cad121ac8411c40eae27f23776f6e236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad2a85277c0cf5ca904c4b3ca81d89237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf8558b1797229af0c4d9d5b6aebebb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c45bbad8972b67d141453f845be77239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3df81da4a47658ca73407dbded1fb240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a264cf8f9bc62e472046a212c20afbf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6557dcbc1e7f477eea62426cd0c0ab0e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f9bc7181ebae0f6707f4606dffa98543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa42c0e64dfd634e9f7ae5ff70cebf544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8774d8ce13290e8b0a83878c819271345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6681b58f12fb1d1581f1523a635b739b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7725511224a8a680c92ce151e5268e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceb9d3cb5772a36146cea0e50add56b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99005dfecc3a76840423525e47a0ee849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516f415cd2571777e11080b13873293850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4106cc65a7bf39049fd8e1f9e30f8b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93729aa9d67df5774011a06a0fed7ff452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2721c2826a8cf613b5d914d96bbb0a4353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c51909e2a2628682fa807cf0fb0a5654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ecb0f324ec697f861d43b723fa46ae55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aacb9a85b3b0ee77ce9f7c1bf9d22f956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabef9a687972e3b90214deff88d3ebc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8785f422cb1e0212cd63218a7727bd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa49c7ab8143faf1aa139e8688cdb85b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b6e1c50f056ca8fb6f9605eee3bdef60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f70fed13715bf3e718433990186833561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83201d6f955d2cecb2297d8a8c7afc662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1947776d35c73bb5cd040bf88a74199563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e32471c52927113bbf59b648ffde16664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444c6c38baf762dbf20ef3b4536c2d2765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e4731b5a4b0b5f39d45c836d80902f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1139d93624fc8a3f7618d16bea802ef467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49293f0ba584ae892589fe91fdd2d31768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9c1274b5baa571c7d5e2a564f4181469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a94de7fcfa938cb4041376f9777cca70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c64416f01caf0b9b4459ef5a8ddcf271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2d5a4b1e8531daf405b6b860a350fe72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4c3b35555f3719dc36332c23c4fb1873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60ad053ba90575892778d161742ac1674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67600912e33180a458586d583a08ba9975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3173508fb11941d49914c25888a65176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5d177ddd0fdffb607145f48a24e2b777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25841f0a5ecac528d49fd68b4b3aa4e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff8c7a2dbd3ef311359e1f07375bf3379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd73f63070ef4225354a476a3de7c02e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339dd0cf2af6faa9e959a5ba73f44c1c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d435730671ed1411b53949df88fc840982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78772e142540d8bd418ff3235291490983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101b2ca4cada5ee53a6fe73de5417a3c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab625c93e2d5c2e14f930a985a2bae785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f09845304485b9dd6dc1d837bdd585d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1141f54482ccd23b7c84043e47a0ac87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483e9cd365998f989b44c56b0f9ed52b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54be6d87235bb882b0701b0da7d982489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afe3391a3570a668afb19ed576967f890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63d43480a1270d987bf9a30ffef538b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa3b0213fcff9d704be5780b5414d3392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bee593a6ea6b03f591514417ac657693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f0bbc5094fb05455ed1fc08855e2f394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6854207f4782e54e69a2713e80de9fa95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0ffe2dff5fe9033b0886189d65016896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e84091cdfa3373c9584d65b3f2089397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894fae776702a8afbb8bac3eabd6dde098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521c38aeac001afd56900a377bbdff4399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07bedf7f9f868f2d4dc56fbd94bb4ea100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040443e21812d7f25bedc3ccd1835f0b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06974c6938cbc1f4a46ce5a47c5a1bfb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6e7802e25b95c9e6636f3da462a665103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796b6e641ea02b3f8113b086f5ed1cfb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb29301cefd77fad93cbfdd58aac21e7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d049993b30841bebc8a338c3c73496106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e86c008e4232c048d840ca586f50cf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c5baf8e27b3bc48081849da24b82d0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13ddea71912a43f9fc2f44f4e65590a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc2b18fedd4c34ef471615e6e33fdfd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2df2db7a911a3f05b74e4c92aab21bd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afa191ae9803435cad9c278d4b0a28f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0dc3e3e796c8947bcbf270f6b4c7ca113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff26a0e4f419974bdc583a8f20abff48114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077c9ba64893431a79076da26b300468115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fe16a97ea9e14c87fc889eb6b643a0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39c5e1cf526eee049c42bbda8ec790d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1435ec0f299e3069b0da882d61892202118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943f81d9c7f8661fedf9c9f6c0be9ecc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c9a5ae5a5ac4f70de95c1ca9c1ca74120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402a1cb27c38b5c91e4fbdfa54ca1ef5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed66d90834db5a652e08dbbdcc1ded33122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e1253a47e831298f4911967e8ebb56123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccd5b1bb241fcfff05d682f7fc55220124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419bea511ddc261c2df48799f3900b2f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8a83f48263547af27761fda513ec02126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7aa3c3a1dda4e19f51fd4839e8766a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a926211730c111a4ff023544ac513d1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c958fb90b819706e27dd71f49b259b99129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4672cfc59ef13eb96cb3ee5a8efd724b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5a3d15355559c277c874aecf7ae3a3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d985493d2203be3291257509ba544912132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911909a9104a6a27663aea5402b4de29133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afcfa7d3c02b3262b03799721820e81134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525f1cecc3d9ba9001847470a24b3c1c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64128815206efc62f423d28ed307d4d6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3194d9322d5bb617030ec99c3b5b2b5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1ec606811acf26531d4bad7e8500be138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a3924a8064a360ab0574d71480280a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab9f138f26adbf75a58fbe4539a39f6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9055b3bc3ec720761552f2ed8f96f7c0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ea88cd8f678735c560a0bcb8340419142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c56ee2f5368c6b858b9be21e293c212143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbddc9557feb75a93272002676f4cf1c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49953be38cdcb1e6bcd25b3f4119e734145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0a47990d521aadc5a1094c86549ee3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d729914b33c35f8aede86c51c3f89d7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce2f93ccce73d6ffac58b2b696c55f8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9977c476eeeea6ac3052d2cd21a71a05149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb13cbd68bc595239eeff165259491be150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9056f528d21a6fbfb676b181518b9a7c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833e2241b2449a3afa5f3c254fff7809152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0f43dab11b2578273eb93d7a04fcb7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b1bfbc3cb37bd0bdafdeb3b4b6ff83154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce2a79d5b144b350f6f338a0f5e9a20155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af661a39e51ca571e38a4376ec1b261156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38685ea9440b82779908afe0c19fd54e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d402eb970d68ce22ea0714cf0f620afc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9968d3bc2663ca3737ef03c8ed5ed01159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134b6b65a835343d963976c4e9e4ab25160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa65d254682ccd1aac87b824a0e241fb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50d3b00c6447d894c77e3fbbe580e49162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ec0c372c69967412ae21db76957e2b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644e3478dfbcfc084f42700e6b6884f1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65486bbe8d73c893ad45569cca568e9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697816c38c988d6f5789ad41901be243166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d581e54484ad0119ec25adf0c4361683167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dab7a40e178fffd4e218355ee4f503168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb8052fb61898780a0b7e0530ebf10e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249d7fbe113d1481e472065329ee64cd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5d81eaf2e7b56f17811ca6fffdfa8c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a424eebff938b8436b1c756d154176172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06da0cfed5457affb5c7522ca63bb8ac173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4c22f51ec2a75746b90bc72931a929174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aad0ac1a86b458df704b5ece7ef41c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44416acdd3f8dcc1527e25c5d10630cf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953aa224d56ce0b7d1b1cb4efa87c6dc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c684eba460a23c79b8bb662242166226178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf37526deac71536e56d5a2e7d8f469d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c424227d0af4c852dfcb7aa0edff9a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5402ca7ae181c7aca2af0b483b2c23d1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759564b03d501b96a436e7e8b516df48182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72498fa2e244d709c6a3cac9acf94a7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59ad21ff2b1836a45167941f1cc52a5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582d0cc7faf2aca068758775e646a891185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a1bbb6c712f0ab7d53e085d6989654186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf82517d8e9cbd8940f8381c13e1ae21187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c42d213c9e48facba15dce67478712188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f96b68e318ffc6055a23b1233ab9e9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9f706693a6a6fcba65cc6df0052d99190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab7223c5502e300fdc493568acb819e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28d90069c89b1e59d8c3f99cc7ad601192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229b246cee3d87a84362ba6016f1f6c3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339f3570420d4270da752335b27708dc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834e496a6db3280ee0a9e592b93ad167195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babb16a9c0b76a3c53f59f7a18ff3575196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a537db1aa65cbafdfa6afbc1e513231a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51992636add3aa88f599afc32dc3776d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe40da5a2a0c9291f5da71fcd1a4b6a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67daf4666dae564218c676d18b62d44f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40709a5c185fefe47d80e5da285e39f9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e99997b3a8b6c52fed0462aefed692202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2786b4626ae5f9253b5e263ae9afea53203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265fbdda3791f1dfe3e293af87443208204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d8e3b53b638d9b8c0fe473cb01bfc2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aff6bc0368873ed0cdd495dcc1cf0fb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47a00318480349d6897a1b24444898b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b80640a557351376646ff1d370df67208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d667ea063752693aa50c5be2005d56209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ea03d05f307d8843d85e57d70c0ce0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ecf5d3d10f3601e0611bf69e5b940211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa97f830b19773437efad61bb17eb98a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20114b9dbe20cb43eea6552dcd937e90213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46a5441ff046562085404fff902e62d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804ec805ad7ce4480386a56665c9543d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad4174cc7ea3f232db08f7cdcd9842b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218680f5860b22be84dcfc327bdebdb7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7356298ab0a8370c0f78a275fd15c5d1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404feff545327c1f3f3b39362dcc3f02219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dc9eda15d6a8ced5cff6e5ad59784d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e188489e20e08baaca61eee778d442221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a9b19a4b289ed0add17cc7baf56cff222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8ed10abe1ea0dac1f447d91a44ada0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766ab4f4469890bd9e85f9d61b5d3a0c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b44459eecc919680d62a483b229399e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f07e87b8e2b01c906744dcdfae05eb9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ea689554d49d1fde726158211c5630227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbd1106c57e7dee43291235e44ecf3b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5aa609680616cddbd76255cde8c617229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d920fa7ee13111136c1cf60c83d751230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9228c52a065ed9e899e86237818bd96231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12aa90d2a6586b1bc73673b399ac8e7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b80825c489f5aec0a64967168d1e298233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd486269bd3d951cf5a404ac3bab28db234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d2ed8e0d51ac939c0a574125e7c55b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba8c41fa1d5bd44a7dc4c2c1e448ebe236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d183645c33fe730632d632a3012ec1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1810af52027fe88ea0df47a364cd384238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c07514cf43394701b0a9ffd1350885a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f901531f633a6bec3d5b8c5a97b14bd1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d7cd573db7f49130875c639829faf1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7bb0b84608f5a21f2ea2ef50a002c2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb413530cae364778d3433b663d4ebf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a260871267480fecaedb897533ea19244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3245357a6ef06e003f7252a1fe0d70e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1a9686feb4b99a591d55604dc972e3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11868622b472838d9b3fc333ebe463c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed10186a945fac2b553df7a48bca35a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e22e6dd7d6a80fb8714d0e98ad8332a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448d95b9d8d96e45a3105d08544f5053250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a79341d1645098314db2ab0d2eaa67251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0857ddf78cad87257c448b5ac51fbf5b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962a1072942ea2b7618a105c43f02ae4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0c9e16765eaae62b71a7efa3df11c7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083f262e92ab37459758dbec4093bcf9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fba994b53ca9974cb9b8f691693b28256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2591ce26ec1eb3256e9ceacfdcf268257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b07b855a3906992bb4d0be6f6630876258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8a518697c23dbf19aff54e362c2d0c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c4016befa95323f3bbb648a8edf8b8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c460c4f1c2df50e40b6a584a49e384261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d731bdee566fe292937ab2288b43050262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20676b30cd846789ad11b58f0bae70a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51af5cbda8f55df0420e074e13d186e8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0941dadae4178212f5c5d03f6fe57198265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320a6d67933efa64d68a012a401e6ba3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd42d8e78accd4d44e94352c32296a4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4261a99b6b9d1cd130f998539ccbd35268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d65181b4d1ff5a0523d05ad8d91e6b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520fc66dc46c7fc1b87ab314d26f9540270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72983dbf50c6410d75d308be7211d47271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f144c9e66046f432fdcd8db1bd40dbd3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65b8fd5e299b9da3668f5e706863032273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e882d2b8c1a266fce813bed4d5d6c9d0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2adb4e2f37785917d05b14065722581275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cd2dc90ba81d6965a4711d48e0ce6e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57fbddfb9f382c92befebd5d2ebb9fa277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec987d716fe5a73125d3dce1a3413cd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c628c22827904c75077a1d787762499279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c5efdff802a079318362ca8c8c801b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083645ec4e1544c1e33d66d4bb945e88281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2299131e7c3968f24b68767e2964c6ed282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3dd62f2573046f604f10fddf328547283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5471f7a3de2af6933be689dc5ca0b12284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df95b14cf386059d088b44ffa2053005285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c64ab4adefa1db17648ed6860551c0a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babb8776cbff1b3c73ce0aaf8db9a31f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876c8a51c65e0e6001a842bf2d9c500a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb30a2490207cc54ab54a5d757e7e9c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5451c840c628625c426e2ce2f274791290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58df8e9bbffcb40d4ace56bb5bdc0dc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3483b7ea47522702a9680bd32279383292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca2924d68081a9f96162ba38035af4c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6018f68ba96a7d5e20854580d9d8c364294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72c319f57f07b3d19ca918e3e5705c7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32241161908b2fccc0b18c28a6d71ab1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b164f5eb7ab48189425c1a8f72514a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a3ecf84b701cd4e0dbca59ae8d0460298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18408ff8b79db6d9dd66477da8e1101f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe68b72cc218c096bddc9032dc6811f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb05d123bdcb66c690b0ec802bd5508e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee88ce254742e1e6c84d767de6104d0b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b63902ca78a8b02a0b7bc85e562c48303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52764ea0ea9e9b2863e069a8f4bd3dc0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17ffe7d230967f22b290ee797cae66c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e76b0dbb01f355da514f23238ceccc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4e1546153a6454f520f6f13b198c11307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbe1df5694e21727138346df1458169308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a12db0aafd5923f691f1f457d3266b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa86e609b60b7d95bb173a56864c75a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5ab1037b07384aff4c5ffc2b1428a1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88bea82513f8b06de1ad1aef7e84cd7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8afda2f2142e3a6c336c915055bb8c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe419b9ca42e6a207838a2a00ea7e57314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625fc9f685e17e8a7f4b9fb5cf13e978315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1577b3e1f29475afe892316e1ae2257316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee838691c747155cf582b3e8f2a39d7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eb8a7406896e247878c84330c276b0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211d43f26d009f29dcad773f766bf9cb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dc01efd9b6b00ca69dace61f978416320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e271d82c280755b8fd3742ae4b37ae321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c86bf210631936b9f45396c8c248c70322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dfff4d01a0bd76f1b93c1f8f269235323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3671b1b098c27bcc61bebf07fcce7835324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d040a835e3d5a42b2bf7e7d0c1729099325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0ebb17fb3466bfd6c86ef42305b98b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb24227634b5d8165660f6d695b319d2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7957fe8779f33b183b4ab0b31f78ba328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8693ee99d4d6259eb4abe51f7d7a4e8d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5611c801719ce0c81c65feb5a4d4c512330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44406c909b1f2fb94bc83c83edad5118331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c5e128d58a7c7e87479f1f08a7c194332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ca740691d4c86a761b4c20d6be3ffd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b4424e1c01bee8aa42cc5f9a1bc748334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6832ea476ff6b1ffd3a5a7fcea7328335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56bffaa4446d517370d80fb8cad85a2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec11ea2e097119beb1f98aac62296d8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9491842c665923416b79596a4503897d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6d99d2fab6b00118a386c1435e07d4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48d500a5ec6eb19c4caa38d3e8b4e9d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5b24550bf512dee272a4ed180716b7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5e6519ab1e4ce293b2b2f717bfe25b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831ddcc4027c80ce691cd1f74cc97575343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611ca50aeaaf7c6945d5ba4b8a09b383344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e092927dc2ee5a5c5694746ca0f11400345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2910adbbe46806de38bd90b26a2540b1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d4c4970a292b7bbfa0add6c35471e5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4de03be2c4fd29ad2837620abcaaff0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f19503f20cd59f45fad72d6e09db53d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb894cde5202178c74ac1587eedbd4d1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eeb93223626498989894812bd38967351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b732027eaba7f2e0e034dcc93e4ad9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34a4f362e2ac99a3537fc4fc8cb572c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245031dca1a4586fbd8a2fb06c7a5dd8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2df8936e6e5967eaeca166b5c39738355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a01b5f22f67811579fd16b809e2c83356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d05907bdb2389709cd6921461bdf2a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e3dcae35976edc25a7b1b9c66be865358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4462d0bf0366026c2ddf212f809875359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958c9a47adf8bdcdad7b5aa7074f29c8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd0bdaec948ad71675ec2cce891d7dc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4613e15f8618b03d7f887c4b18a9f441362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46190b2e3afc3c7d04c1836e9f42231363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33adafa2ec86a46719788e86f1915739364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fe17d13f7f9c758299bb1b6c023ca8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df08bcacf26891acd49d4ec29927afb3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a1ef9cc8962a88f5d3fe1c03388b38367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0a62224688875b1028f181f9557c4c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda3e9663c27e09ca6b3b8e8aa07bd1c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3a0e7bf72a7ac5b63349ad523f3679370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3373ea998df3b74a4b82b68d0450f3c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1211f716508e0cd7a50b3eea925c8a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636a133179354bc72e8a19804c9dbddd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749ee88a08f82044f4e361c416fe35a3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2169174851afb5b70b20b69e7b12d2a7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3636ed766ed44cffb0f8a0bc9291456f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade67563e5f9fc392832faa2a23a3c1c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b0ef9d7b91eb816b760b0d84349020378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419edc86e2481097e2e9a60f8cfa792f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6325c4cb8bb816d369e9d05db78d66df380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b38c254e229ba4b7d4778553a9b7c01381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4c1fbf0a9f938ff079f5fe32b2031d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9309b75d45c144907e267ccc59af37383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d7f2a073ed9087cd6970bacf63de56384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30794347f24ad58a3dc16c4b2a84e3a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed45f35369f5a9b86210e9270a324d1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e65e51d4b2dd04aed9d7f5220118ac5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abbb512b60661d4197e3b37480fb874388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96c8e3c79daf19891027276e836839c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f478b424773e19f9b4c4dbe8079b81b5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d08802a50438e9bef0e3fae681f380c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a21892cab64429ac4e05a92484680d3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168624e849b3f53eae9b2b1c9446a5da393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2756e6058caad40d30062e8e7f4aa804394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145475bc3742cc8b769396a890cfa94d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb85e16980a19a3c7ae4b6d2b47d66c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934a1c41ef9415b4b57cc2b671e3e52a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ad288d3bad6655db6592069f023b56398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c22a9b237fec8044d987366f655044399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987777c25da825525867c2ed62955b05400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aba4f8bfbae40c746159b21a47e610401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9aa862f7c42cfe02237feb92e3a3d8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f3152e1f2877426a62dcf795fdb9b0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d3ab6135816ee973dce2ec57257c6c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322d7ff31dddb823b312303706eab031405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f2489de62c2df4d5f8b86afdc56858406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18132b460c8e815f04a9f52ea073858c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc1a2e96d95e7672cc8150fa5f3cf28408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e5e5bc17e823f11677bb5fea8ee38409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf642372646793496d579d3beb5db3aa410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de5f9c8c37e9a73e282e52ff9ee3471411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0efc10c0b3ab9e74cabe2ad868b09f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e25a63533eaefab71c49ef23f68dee413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691e8c40b5e902d7b664417e89d35126414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ecedbd60afa1304c9686aa0d034877415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab57e1e7a5fecd8937d9d571e042678416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedf04113f58226d1ca5b3ee35c3c393417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f792c8d3ff3d2c1f4f8f963a3925810418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dd9d4ab735c5ae7d45609e0a678786419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1923741523c2edb0a7774875e4713366420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b145cf9cde694a3875c8ff1d99e70ac421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce7f157740cb66af3997b0839a446fe422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3252ae8326c3a4ce4b7867d5d19de073423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81b31cd9f71fe8779f2e23538deb0ad424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4564baadda6336eac3c61c603cf233d2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b720bb637e9d58bbf6f2aaf556a37e44426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2809b46773892f228bd8af3dd59fa0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3481a2ef98e82ccf717d386deb084ea1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d055228dcf3668e84a1a95152a1bcd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d5ad1e0dbba1b1bd6affd5ae2fbe85430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26be9e51e775c46bd3dd1bcc20dc633431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e13c07efce570ed23512f8f7ee3396432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c5b8ee9521046e4add56958f1fabbe433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc5abc30e351ad181590ab63ccb4893434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1401b675916029df081ccac294a4beef435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f808d6a4a7fe9ac5b782db6d7caacd8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6de2203f1c0d76b0a19dec5243f09ec437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36afcf331cb8ede63d6853cf136ef00b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9654cff9ed9fdeee84b9fb20679e5f5f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaec03882cc32fb5fa7687adf991d93e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44da1b3da8d7209bb2c1c4ff4fba7f12441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb36f822f040e9a3de0e810214b8892d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1152eb0b8c4b0d6aafe521668519ac08443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1927d83704c6b3a070e60ec1c0b90923444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ec95c0e3cf817682e5bd8c13508112445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12be412ecc506efeb6b1a680bb50a6d8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3910605767dd432d3d42b9b22c3c32b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf19bc5e76a5c13b9cd915b72fb00746448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043358034fa0959344ab7abeb0cd03e7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f1e55f4b5b85ae2049dc6b5ce9c19b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0145e9fe410961eeba097395e6ed736451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db7cff5778d2c5d4b3e88f19b899b9a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac70e76cef7b2e1f4c41fc72f9459f9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a62782b971716d9301ac39aa704ce59454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ea0615dd72afb9ba7ade4a3db146d3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59795dc977599d3797a8aeb814a5718456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7cd460f63739ab6025a8f4aa3f39be457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb86f4410b6eceab2ce9b71808a86a7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd553a594d5cab7b45c571bfe8ef88a2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2994fac3646f9ba44b0a04f4c433bcb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a48f2561ea98bfb7b1c40438630b76461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c89a15f735d150b0d44d7a4e5f9cb1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326c0ce3499eced452c8a3a35bcc9d45463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36277e1b4e671582d64256179e2af41c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0572d860398395abd31dc92a02c61204465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5862d1737a1501145da74b76f7625b98466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8f9d0fff1579af1c5cdd2489153b66467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f52d66a264e571bdf7d03b684364b1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3b8133fa7c6dfcaee01c2cb3dcaefa469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b87908bccdbce193474477d3eca944c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ff0209f405bf688c26dd3a45d81e7a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b652930d6158d502e105b7b32b07f2eb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c144f0e2e81e2d00a0f07269da356c6e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509f9cb9d1c06909c6fcccb61c4701c7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eccb3857e90242b423766296446df27475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efe8dbd0aaf50b999b925860adfcb5e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2555c7b2928aec17299621fc28d60a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3527fad3c1f7de127ff9293592d3c0c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ef39b2746fddc05e6f2722ebad5d86479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1d5091d9fcb3418fb5952527b2b9b6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9897d42a92e8c6df08cafb0ef1a8a0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8258793900158f5c42347c34776452ee482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9989f823cb40000e9ff2c16356059da4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d993c7e3a14ad096b4c05fbd146338b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d935d51f8c1db7978e7c08c3c19e4c0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf2f80f7a694cdcbeb1ad934a2bea5d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef136eb9fcdaea7baae1ffa3fcdb3d23487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1aa19af444ffbd41fd8362ad860e23488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e080997bf9ea55a67cc577f1722d4d57489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dce992380c2e65dab3f64058d76d965490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6aa525a8f7ba24d8fbe98e94eaab32491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95091c6d541cb65e173d3dfee9b8a689492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba48dde3180d8abdd4b25435b8f60a00493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ad37e52818f8f83f715b2587c549db494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c18dd5d269a1d16d40415b32251db0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebc5b477855ce8628d1cd56b69ae760496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9549257f3da7ea1cf69a09428ad0e4b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540c7d0063a9f3af493d909ac4e9aa8f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edacc3c28a14541b7b7b65496b802bc5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe5fe85930f141a600e506cfbd1e356500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9170c9835e3331367cb0c8c9b93e0207501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e47315f13a42801ac231e571a8c0ec502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9bfe9aec3f183171f77bdd53424efd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d50c7e12f96c55e0620a966eb3332f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec225b4c20ea1563874f7a98876e1a36505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c998180ad4a6e6eda6d1092216fc7b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f2c616f3bd7c98e56ef07c3279373b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ec7893847b261ed275fdbe149f72da508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e394f1b2800bd2fad9933c3a89e95463509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6baa21696fbb5f3995bb20567eb56da510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da78d13f2b8cb0e44b4dff4008aad8a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed6f74170468f212ae2dee035d9b4f7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3cc3e418889efc89ad686fef001018513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa36669933096c864f18c400f850217514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a38367e2e4be75e5489c42a1d6e540515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819029d24ae299d81944cdccfde84231516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bbb7649f4e6861e2b00fbbe8c1f16c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182548fd44ae92dcbbe92c55f547a984518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d275b6d3da2977fdb36baf07d5f4fe519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85128fe8df370a1fd95a748d458dacf520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3d5ec1983ad24376b5cdca28358e46521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faedcd5d9314ae1d6b13ac1660b4134522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087983bcff20350a83559f3053413376523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4121e423ccdfdfc2b17b42934c8117a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dedef680dc64d45260bbfd5c96cbaf7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf669db29aa960247abcb2839da108d0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6336e2f93d0ad7eb6969ef0c65f49334527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0ce8f01d5a807185be2545ee14c8e8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb59fcce3278a6075706d43d934d80b9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5142ba669ec065d2ff7c52e40110d089530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aac4f4db73ec59811ae86e3b5aa6f75531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3ee70c2d779b7377659ca4dbd6afc2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe5908562933d558d666cb76601683f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351b09241838bd22b6db27ef5644b4d2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e490f615e91ccfe8064bd6dd2f7819dd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6806135789d5459000df60ce6edf4979536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7101930795b492b78c72dd9e55cd15537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94da51dd1925ee51e056dcd26230e214538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d10697d12739e44576fb8c01596cc6d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f80967b34228df39432fd5d0f0e0ac540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d05d7924ebeb0d6bd555569c048987b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667be3999d41a9c9c90169042d8b2cca542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e80a82b7803115594c36866ef3f8d3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20c03049ec86ae79342c324b3662576544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd13d618a332d004c8b778245999da1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a046165615dcf8fd9cff5074649ded546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bd419f3edfb125e750afc9c455e999547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff869fd141fee86b2e7ef9fca36759a6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc93e4fa5591421f04ac4cf7dd844797549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2887aca59b760908af30de308dcdbcf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfed7f8c27bfc472387f29c0b1e2625551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5100e2ece66fffc763a726229dc5340552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c244c6b6fcb12e676001903cf100a7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133b160c30d9c5357c2a6ad86c4bb9f7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e0dac56a29833652720e72db6317c7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfecfd8acd3dc1a7fc1f8a6444bd2063556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb28fa386c557c4dc7f8cfba862a73b1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0496fc55d72c9a5adeafd26b07c4c6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef81e4d93087e5ef674880991811ac1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a92e9d39dfc1796471973efc80b3545560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b86816e04ff2a1127778f9d46cd5b6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17a16cfd48aaed3fef151572f8b653e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6464330dbb72b080e32d33abb400217d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80880ad0855a3b3c7f730464e9efac46564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55ae12ea8fe8dc0220a69e9f884a506565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12468c74830dc6a68d693ec0d220fb5a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1ed7f0b5b329955086dd9cc21585d7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858b50a6cece46d5a93a7c7fb6566463568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ad7fd673c8dd4f7e538f26af370522569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e919159c79cc8959d0843bd2b39c6bfe570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be910c28e84ff2547a2287dc1967170f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb1d9d109c780e770682a14ace6f6c4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff7092ac1576c7daabe5b07ee1b72fb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9265fd1cdcc21c4df476647e9a30b897574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cc53b89850ea656112f0e05702e7f4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8d2f62815c1dcbfb78339f88a4bef3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c377c994a2fab147cc616bceaa174baa577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299ae2ec723117203626801d981e2539578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e93bca7e7a92aa5be2ce51a50dc4c0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1aea171f9f32d6c70e7d0ca3cd6750580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca5001f3df39794adeb2784beb5d698581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a8f8cb3cd230bfcf4e79ba3981bb38582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f785161819e4240cc715d5f4e61150583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98dbf66fa5f48cbd270beed41a0b76e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592e375d9e535af4f1605981b770d684585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f96b28dca00541ac03bbe5c53780d3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4f3c16dfd463218ea80cf3aa469a85587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01faa2220d84d1d502b9d694d6de95b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595df3f58cab20a7dc79e68f1b4ebd4f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa27a29ecb6cc416464b88538d200ca5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93221bf9f50d9174f1084ad13997922a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdbdfba52b625d0a5c67b98ded6b23f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38774a3e052480b38dfdce08a5747007593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219e9adaaed64aff00cf71d2e290a64b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6357f0481ea51292d390a1c4d36db4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe3294d75839a74618343e905696bcd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4886f7b8cbe10428b29c1e1be9b81139597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179fcc66f9f9f1ad5de1beec4a85adf9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1683f2a2e78b28b03b00b63eba0e1e8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a739ee62ccaff625555ccd16c64b69f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c1395750866a6f14cce9a432d29509601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bad0c4c9997dcdaed67622f07d0f82602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac4ddda433c6abbf6ee9de64436f949603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a008f92210846be7eb22dc86bd43e3fb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498c2723d00aa876eb1df78ee1a25116605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4f264219a74eab10b3d63ae0f99d30606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f3abdc0b693325492e43e6882df6cf607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d61b87a6d845ff22bf81c6d54e662bc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb40561af1e26327e4a3152c91721b70609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1774be9a8bf2290d693b04edeb8d69d9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aba77332f5ed93564f22714884a398611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d2a908015976d1757c5586d2e9d099612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480eab56dec30a591924e541a7c89cdc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb677d19eebc2197a5689e70a3aaaad0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34281b680c8f5005718a949fdd2221fc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736161db7bbdd145f60ab9022303d87f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5152c6bd53bae8fa7b20f3425d6b58617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bb586b3462275a1943168b00747a72618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f289b4f82544e79f34e5c21b6f6ddeb7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ba87ea79fc80912b394d173145e192620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c21eef086b7497f6b71bd8bda0aaef621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628be6496424541436954a89de0bb236622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4064eba00adfc9eef2788a26b6f21955623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bab41d4120c8e6df8082e2c59587956624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82e9a31127f64cbcabb494e8d325e90625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66b8408ae2d96f1469a35468dc48b85626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef81d2af6d6b6e662ac3aac76a1b3bc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221e892c8b86bd97cc81bd2856d4bc98628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216ba3289828a7fae52485d5285e6e0e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3804e6cd39c37ef2b0b1257ac95bffba630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17374fa6acf2a77ea76c0eb26403ad14631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2015b38b9e73963b9524dfff2becf7c8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70450892a2f4361a30668beecf524d5a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d4eb662d48a4b07ad07143cf6c1415634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ee9e7fdf2cbe49a067b5157debca80635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd19731898a1a4f8f70441a9c5e829c6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee92e98c68d577484bf106c594de800637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89ecef2d4875cc9b52c17ad5022a160638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2771370b3b9e3fa89946f3d73b28e5e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6da3ae5e56639534e24ef8bd9ba94de640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254b5524d4689f686e9eec58d157a5e9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb7e35ce5be98112abfd83a58cc1cbd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4ca2420d86fc1034d5bf48e5557856643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cdfe66d8d56576d1c2921262e1a86f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce25ac7665406c969ba2ff4cf4f0e8d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1ad1982e111dd374691cae097c90eb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c66083172acbd08eda53773aab5b492647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764db8a22846bfeb7ff0c1ee30f124ee648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ebc06c271bdf4e65f0f19706baaa57649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4dbb297100dc7031020e86910d73a4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ac1ebb706a0505f099ac38c3953683651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1624ab60c32cfe781dd451abfba1a286652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a57f092f62f07a265650535be2e8cce653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d08e15f463359e027ecebc71c104c49654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3caf31fcb67f1341280ce44e5f6266655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d581b8b6617003bdddb8619502d180656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9b9112f5541d342f1c1020f14c1c0c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da57389cc46a6ab29800d9b077cedee658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e935c4bcefcadf733ce73a521fa6db659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feafebd3c027ec2700fc1a5194707130660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c13a50cf5e459be42ebebced57c3e2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac83ae68731b07b2e5af166decf2727662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b8ecb5894f7a8f492a73646bc74c84663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68ef303c5b89655a9739cc02320e3c8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2ce44f6cee22980ccf42f82ebdf758665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8db80383bd8cdcb58dc22c03e731427666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8332e87226edb0f90e033a40e087cc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb0d2eb275cf5bf79de226c681aa271668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579a8e72e05e63634b556067db5090ec669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce750baff9c850a6968bebcc7501bd7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12532d716c881c036b8e9b6fb330e25671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb281d2be18ed2f52834bef19bcefeb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1174b74c22a4e93aa05ff1ee840156a0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29641ad48b9fdbd07aecc2a55e456a3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7334c90f8ce5a99702b31034235aac79675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5339e52f0833d464c67c3ed7ab8db3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a19411ddcd6df6ca57b44da0d6fa150677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2ef1b0135076f2d43dfc05fcb2b3b1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c69ef8ee0a4adf2e48f0386cd945e37679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e69a9c5c1e10ce1d63a3a6c65644933680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f80635789a5c7f676d949226601b25681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e208df9e2eecfa8d7f4de8655df98e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925ad845e00d6d387af0a58f1e97f49a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c73e815156b24be5a508d2391ee3294684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4125552531872b952caf140dc0296553685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdc328105e2dd651728d2137e9f8019686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed40b5514fa29222c2227cf437efdcc6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef41fc71b74a36024a86deb993447a1d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe209199a877fcc269969480f723bfa689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eed873235b6ff34678d2f07c1485ead690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab4c3e6d7c831038fca9ca7e2863091691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c330a19988f9f5f1969e6e5234c6ac36692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2157ad30d9d0939c0744ff47f41e9e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f82da7ddaccd0810d8c1e4e06d21d04694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4595ae7e4902ef2ad59d9843b09a604c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a4f7ccc480427d8f089f882b29247d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4613d146a8d1a705ae0bf33615d6e854697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430c55a9514fbbf0c74dc4b287d9e92f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feab6cf6f0ce8a6a42d5ea07276b489f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2401858f42d7cbe06b87b4372da7e3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de61544446fd8f4d151d5c17cab44c89701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f939565d546dca49becbe4cedfce6d1f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71f9168aab77bdbc39fa084336fa623703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899257da97755790bbca12e9d466af0a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca1a82259c6fb37c8ed7eec8eac5a38705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0c39bb27efac8db3c4a44d616a0cb5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c11be1832773fc3f3ea68cde90f8f2c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dcddf653d559eb0ec022aff886a5ac708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b888a048adb2224b67b751ab1796585e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5e377025a786bd39d73c86f19eab96710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca4760f1b1f0c0ed67fe055ac5488fd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a899d11d968be951c1705628e7207f3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcae11b12f7a08148b1d44f5c72b9fc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb247953714c6d19f2edd0331793a24b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee412e99ebe025acd8e9895810ebfd7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5646f98ffd68ae5a4af198c73801d617716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b4c84e5f6d26d58c2df4cf257afedb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1b59a24aaa7e7f828fce0db0b97db2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d98b385af1193986dadf8fb285dd64719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cf8af0997948dbef3c6ba725e7e703720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed23fca872268dd9a475acea3fc477a4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433fb9f410e5c77617178c0df1564f53722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c9b993c658bb2b14cc08ca0f64becd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6365fc0be133f1e843ae2eaa171f30724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2463594294f2d152dcd409b92a038138725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b03b695edd3f9ff92ca8578df6acd4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6000ba2f2c5babc0c8542f7c34a7e3fd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91376ffd8e58b2befe76cb368db34b6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6220e461c847b29e844e40c479e621cc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfce4159de0bd65e9c1d4ea10364a78730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596f61d0818f31d13aca4915e76f3914731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0685b4ac6e30ff5d4b6de876df074cd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc17a586b1c2cc58d214008d34200925733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf391b27e5d4d1c66bb9ff9e1a8b77ac734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a6c37e208e9f618db7394cc75c9b55735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ade6d1add6ca694f97d4d3db87bb822736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8677090c34d437379dc4cd9fc4ed6db9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be469b56815340c46740325c69ec5f3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97486c15945b0081b49772ce6a108189739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f77b54d50bc374e04332302f5832969740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9947612f35ed6821e7f9b1e8d5e8bd00741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6fcc01014f6227c0c5f5e199c6ca3c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5d1978e66729bd883946cd4f2f3d33743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770a0bf0c3b29a0944242a26661c595a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bc61cca1faf7d4afcffa2fbc509ab0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7286f4d4b6638d4546f7a38a214a585d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893a5bb44bd9a3db43e58fd371b1dd37747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87546a8a37e27d9cd1cc23597aa4b4e7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0c0151b5852bfc3ecdfaa24f13cabe749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e982e77be4b9d1184eabd9672b7f9e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91492685cd762e25143d28c8825a9fb5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431a9f9d925695cc7f176091a194819c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01485e5039e6ec3e7f763d2e176244f2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68015817c01df292c238cfd22f13200754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29d5a322ea410ea5fd24be5a41703e3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cc5411e2c80aa8e7341e832926525f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec40e30abe11d297be7da4e26af6d17757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241f8df935e519f6cd8f1a20fdc3718e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b20a2532955192e97fe9aab0c0b4fa7759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d6bbdac813030e001e52d3575da757760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a020bbead2be0c82816278ddf8e0ef761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce161546c8a3244c1da2e8ffe831c51762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de54ae851eb9222063b6a08b4a7093d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014401deadde5a6167686ea048d3d16b764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6773bca4b624a4c57a8be775436b2b765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66ffa3e469e957ecee60b2be1c4ca88766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48caa0bd24e9af3aecdfb92699018c54767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080e1919e6fab807ba576e00bf7809b2768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb53ec626e85e702d64ff161da4b84c9769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68575a4bd8cde7e478e6ca06cfebc13d770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5926ffee3862caed361a914e789b70df771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87af7f1a3c4490ab6583b3483688fd0b772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709b3c326d9f15b1c30dee08627ccf80773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106fedb2a1d92054a65532338a203d56774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42414162d95a0a9c9e7eecc445645787775.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c20d27ebf0a6666a74d5741d6ef75c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2939913bf62a6313f7db38f0d7bdb7e82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b846ba3e2d68b438adf9903eec863403.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498888760bcaed6971d95d2c429afa634.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287ecf60999d076e0a844fc8a04bd22c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95afc71acf5fa5829ed4a9b7981220d46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9506440d6f3daa037daab5cbed8cff5b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36db4b72785c9ed435f06645dc6b8c58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6626b29b798f8d1b0c6bf679bca2b2659.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968edfba104f197b83bcdecf7f46efae10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57337b11c003bb387f9e889d9dd949a911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbb6f2e81a0c285a2ea23b090c5789f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f4755e14511db79b99c0236cdb0ff213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1415fa1e83daf75da7bb84061c36d31914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bb77e5231e42cb398f0e5a2d8cc0a115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86135df407e334139049f9faeb48c56216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6799ae93413f21985312354ac59bee6317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c2c8f51bb7f1fd7518eb0e6968ee9418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a8f7623dd87f298820454ee225f4c419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f09240d024a9e2845d14791fdd78ec20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b71d6b9b6dcb42583256b45c30873d621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5bd416d4616bf23859ebd3c4492c5d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3f49058d12eebb2361ed38f4cb3c9b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36249b54d67fa621fa8aadfd61ea635a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2822ed16e36a5865f3976c69affb8e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d1a82ea462b72f7f484e567be7949126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a1febf85179a352b33338dafee39c527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208c65770beafbcbb73dfc0c8ad6f75e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327cab271194824ac1780ddff7b9e97629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9190be6481bb20e981ed15d0c1b291b230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7742c5ceb5e8dd8ce7701b6c7be8e431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8752ff8993c0a09c2e639314bada2932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1221fd805e5417b33941b58abef0952533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2c0cf732037a83fb7a7309e8f3492934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f132a8cd2919a2cf0c7dc532687410935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe929a4b2c10ce83861d9c6b8c0dfe136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bdfb1e335e8194cbbc2969ae6af1c937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910c8e5c92ee02e979e2d62433f5cc1538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f503cd6508a178ff15800db8256b5ec39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23faccfa8828a5090a23f8d082eb9c740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f587b726e492b037b912c434498cb141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dc3ef02f1e938389826bc626f41d1542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f941946f99029c54565ec08337608e143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29bc0a895ec6bcba1af50d2bb528ea444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4001ec5ad829fb73e3b2e7401caf8a1245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043cd751a0ed1aba878090828b1a332f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9636c9de530c2804ca8835f2bf56114347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da68651361d830816dece7355884d0d948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404471a33d704f4177f21b310a5b0f0449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe57de5c0c5dd6fabd8f93b7da9aa6ac50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e477e7d461ffb0f60e1f9354aba14cf651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88f362dc776c0befceb64e7a6649a4552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf22854843ea911b1b394759a6f841853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0aa22158c7389210d04e1693c38c0c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e82aab519ee82a12e4830d04d67904b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ab437a4e8562582abcb307905de27056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58395a8959f0a0c813ef49645994c60757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aa9d5a3b5a9dcf3981f361093e0f8c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99de67170433f82628c38aa718ba2f2b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0c1e39c3cd7401da88bafbbff9b42b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d36643295a3a53e671b60212b1031461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6829f1a19d28d7469fbefac76bbf56b462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3d8f9f033ee9122ed7434945db718863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dfcca7780e77c2451fb3b7cc5a5ab864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723d9ac304e8bbaf9e371ad9798774de65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df819c96cd015a9b61a3374ed71147b966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5422cf3078dad64db69e93e3eeccf6f067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103308f2094063098cb9593ba06b0c7568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739e04e13cee71684e72902fff9ecfcb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe4847cb21fe1bc792b2f2b1f23644670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a97420e737f505e6564d6087429ebd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6731107e6f8f98d8ee224d394f36e70e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb031c56eed89498bc09e11e4ac4a9c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d39225221affd97a535421fb32073774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798e1b2d572cb632a3c125e3de90ad8c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4438e9da5c26996d8809c754cbd59afd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23feb25de605aca06299df3b53512e9b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d28d81004a2acfef662f6764ecc1e9178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3005b5401e6486f8afedc34be04486f879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a2f2e46cfe7b17ff5f84ab7a73650280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb78b350b69f583889d96ed2a298995181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd1af55320b6f8f79ae6d8c471b164782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3740c722520b87528dddebe613672483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965e0d19cfde46a09988c58bd9cdad0f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd6c882fd1788aa183291251bb3878f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a90bb957af40a0bafbef1d8f69e72986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530404728d94787b082c05b9fdc56a3d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b48ccf71f56bed69216cef139adde788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d80817d1a71a349026fbd1252b44cce89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3be9a80659c3d2e6a5032ae6e743a9c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b03d2b7977ace8d3f1f04bf20886e8d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd95221eb2cadddffa7bb59338da068992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad8922609dd66eb5432b8db5a68ccc993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be67a471a56d0bedf11f62336d1942e994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1239d63c635dab14a96cc69ea38dd40895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1d80c5405122306911fb0e92be5c0396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d173d839cb1b86645f9aa9e7420f556797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6ef9c2cbda71dff63146acc1dbb81098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ec6c58f4b9cb6aff6905060c795c3999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c11419e3cd6c31014c60865dd204d2c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f695fcf78970b119ea0614e20ff0603a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfb84ea40983e9723f0453c9f36cb2e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6ca3e683847a870722ca1f224f1e6c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0f12864a48970f79c074f79950ed15104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1736f7d7d68a5858771ee937d447582105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319050e87178d9dfb1b1f533de009084106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86ab75ae13a3d92698727a45e683283107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593787123870c8fe5fde350edcb91bff108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec4d1a3f348240c4c91f755d7ce610b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6865c7ee49070d0a53f5a80f2e2dac13110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a1952f8b5f1b6559926fa152e39ec8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e74ba2c19d1e8aee97af385ba378d6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3f85367e2a24dc4d0642d3c71bde2b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5766e090f916155600dca50004bc6c8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b94188e04771d5e286c72c31959c5f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1c45f5bb125ff7acc70a98b456bb98116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a2cb91ccaa651f10140b6765f2f3e9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b9233603e19f53d9183d065989407f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0602fae45442fa120ef0a656b531ddc1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105c565d9d0640ff700f6009532dd556120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6df54d59c1ac9301bd296d0c22ffe9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7279baad122f8debb41246fe928f55122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f007479e7e1d8050631fea5af090b9f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55e1f222f47200043cbe303cb2306fe124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb3e0d5725316f3eec27b5e5a88e73b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bb865e6e51bf3cd472da9ed9801f7f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9083dd01d648ac63643d653f7ee32565127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbcbb6d890537deeba74e2da1c8dad8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1661ca2deae66c9f4f99b1912d594f1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabe4eeace9d8ecceb542114089b5ec5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a050b1a043cfd26806daf8024b9285131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779ec6c493f09e036cc952c653cc9434132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c5c33d21ff62d2e0e45220d3ce7761133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec46e0e83ddcb34c7573359b208a31a4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75c5f1b9d3f4b2b33505631cb1c463b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1593d536f58b346bee2b1be8b4449a5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4b062155fd7db094d2e19514c30269137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a286090c3bf3d94f0326f90089ac16138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb13d8a3c4e2ca310f90c60d33a1a9c3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16722006851f0fec3f76512f88f2546e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df8756e21f08938d7aa60483041a98e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a77f5efe040abc512b4f77459467bd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ccc7a10db00e49f156777311a18d7f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de976671aef5ecfccb2c9c2549ae7c9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231cd441ca807e6c3cf4c61b03001cc7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c22bd5ecfb159f24a133d2cb6f76091146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bca741a71938466dad1c1f340c14a33147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775a37db5f752a7e93d39fa432d95656148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a54d826c62be3359bd9d6e5cae1470a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c07577378e44fee1403aae0b154500150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33325a3ec1b16245ce39a1388d27e47151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048e86c69e3f2fd947a244008067c6da152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1148bf3beb072c7a82402115fbea3d32153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c538daf62722f3f16c55b39ea5cfdf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03162e1791a6c4b284693c768ee9d3fa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9499745ef1beed1ba833d7d9e85bd73156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084973ddc2538f2d3b475c372071da5d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183c600ae572f24a27da1e98fe16eb78158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa4cde33777310d550112f124833850159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c104dc12f2b3b5345de3986cbff24b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487294c4638782fc2669157bbfc829b1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f1e873692497e84718205cf9ff7f84162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb40edde86840283df2b9c9336cd1a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ed7e274998e1ad8dcb82907f6fd53d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd824dc6e05c3937dc4bc2f0e041c2d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e044275a72d18e265c25004dce9861f1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0db36d28ebb54357b366e5faecaf2be167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6528009b54470fecefc3dff10b4809168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4098d6e332f57a6296b51ae101caffd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7742eb9ee3d3a393e9cd798f6c8756f6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895e977992eaf749bc4363c06befc065171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f94ff17041f0b8bc918dd234c0f103172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a4663d1b82b40ae2f8f579e837a8f6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615e72d6d30d6895fce7a64c183012e6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5d9972f073e2e3d4198bf31c8ad85a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de96f7c164a815393b41a727db314b8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8328ad29e191969b8cb98279a4d1e81177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d33d34b0de212a9f08ea2ad38475301178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d7a0641a885f5b17a2e05aa304a10a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3839e3d2d74b95dd3fe235d36c0cb0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a702750e2a6dbf8accf94066678990f2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9a3d58c5239d5e3323746db63137a9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc744cb10d0f880feed96b72a18c283a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8030d0d041bbf6ace81b622ba040cf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153162408a4c8c144fe8adb52b9ab420185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41e70b2ed9b71679ba4b597bdee3356186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22880c54e5d0c4df26c9acfe1ae81d2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e280135dd68b237d59d72f2beeea08188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6febd9593ea91ec676aefb93959e3930189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803e377de74b230b1c31488a3b823bca190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b94d7ecbea79de6e1e800274e1f947c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42f113b0d624a6a98c42fbaef3a56ed192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c526f5ca6508413858bd797b85efd09b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806cb0ee9a612db25295b959583e5d56194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60b9b566a570339fe89294ca0af1fce195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a954d60f832239892f23070ccf9da759196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340261ba7fb28dc745045b76639ece99197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2aa4a88322c7885d46d1fc24e2f5aa198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23be9cef69001289c489de24731f0abf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6796818538adc59216fb2d00ee7ed3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6599c4f737e9d03ceafee512d6e7a196201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e2834aa2de4f0c57a0f824fb41e6bc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d440702fedde12c086b0b3f93786d7c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b0778c62ad87802781163ab22cc90c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ffda24e52a30b87999f0f2abd9091d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8d031094af271b9ce1295d635db546206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d440f9a98d71332b7e9f4de5ab8ac07207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f943e90bff4a753823025806b6810d9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde496da398eb90b61bf700076dcf2a5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a2b765452e79705c53712ad7d3fe67210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71401878dbb8686de67dc6438d9c5782211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80df1144429f27892deb3316980555fe212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed73be40e948d99e330e19961b45f031213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ee82ea3f00e1c04bb97c94fa2ec42d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e18391876f2decb23a2152b34468f38215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01602cc651eb8749bee3e579a5328525216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589cbaf06fcc3dbb2979b0485eb9783e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6bd90831b48fdd9d37f34b667e2e47218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe02bd70563c78f7eeb96cfe860adbe219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b892cac76477e1a23444b2d19b1f253f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd5e0b4274651632d356922517c61dc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7a9666cd79becdd3df2901adfbdc15222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737049accb22f13c5e5a676ae1e94c93223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d900d8d8b7a092f89d9e22bf3faf2c5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8530fc65b5bcc5ce5705868f6927a68225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556d9dc3e042cecd2bbfad2f43cae1b6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931ed2eacb641cb0f83c6da4c8d2fa8d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec461fc3d7e153d91e2c80db4de5b948228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41813b6b1f0b4b985226b2568ffb345229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67d7e303b9b98ed222f19c98dbed1bc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afce5dcbc1e1936799270807484206c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a29f891f151c27ac313356b0ca9b0b0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d1bffad85a34a9a3a0b4ac332d42a7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165acb586169fd3d3c8b7912b5c073e2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f270fe1231e80156108380cae2625b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d61c40d98046aa7466b28f0e63714e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d3de4fce35b7861b055ea85eadd622237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e190dda62b53f5c9c1d499f315534fc7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eb4d78fed53ae09c20814edbe2d12b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3113f8448a7f9efca59cb123a4fbb86240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f4488ac41dd5e50e0985f58105018c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515a77c2deec4283f46a4056afd9902c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2e471aa016bb01f9336506e67af2f6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1a5da3eaadd4290432ec97f771ff01244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad29b8daa57219f2e5796de318d26677245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b927c850c75830591ea5ae8aa0a7ab87246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed23538bedac12fb864ee91cceb387a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2243acf6f8790b25971b2eb9568ed466248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd354592c7f41c80f93021c90a6ef06249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe551e06997f4c2e10a8bc90916d512250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484c72ed281261fd4a04b51d8378f3e5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d657889e7772b3a9a1b76d597e3a0c7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcea56f01031e6321539fa18cba51bb0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c053190bfa2d7a432bb235b8b9d123254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefc146ddebd5564e8e422cc368db48c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837fcd75e5a8d0c7a272561a59c1a365256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4bcabc3218310a5b5104f99856dfc2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f40f3189cad75fb9b661e19968bcd8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5a326afc85476d9557f7e93aebea36259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48662cf21ab3b92322c47e040a807f22260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ad8e159caaa5178cf55d983244d784261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b1301fe566ce30c937045e021d166f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa84a3ca3def6850504b95d336624e2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13516b2460222f448733bb5beaa0ad64264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d860b90f80ca36cc6154b272ee9145c6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53446da6a8c0d9d80ed99184f79fb9e8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0630e15eb8cbf92ddbe91e6cd78118e4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f662d860553a7a7782661a13380e557f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b0d96a232c71279dbb5dfd4e791ce7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbc8e3949e883712d113ccee46864a4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafa6db7d6b7e14f6bdb94295edf2208271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7496570d6fa0faad140e4270908c32272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec0dd06ed520d439c9c312f7cc0e0fc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc1b98628050a816f552fd209732019274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b7332a9f1aba4f8407725c4c6a9e21275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19883cbebc25fd26f93ced58acf54387276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8092a6085b71523d845dc6729053fc8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09355487e9c140967a9d96a2908ccb05278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cb1dc3090a7bfb5f7f8ca15fa9c876279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603577a6391341bc86c883fd69fba43f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bc6e6a97ad7847c6b6417f1bea70c2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43399563e8920d24480a2ad27b903de6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ab3aa422c388eb0200c48201c9d8ba283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e26642f2c5be0682ad7512437690f7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee7a0ab3ddd59bdaf8678335c030bf5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c64aa9379df6267c619ab590e9036b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac3f0c19e4935bc4a56f0d73846d3b9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05543376c88f97aec08833265299fbf3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e1d45de904174525f49bce64ca5011289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c8f9990343cf551c3ccd76581fc364290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b619c63eb1de6583c3bc62c55c04c8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740966fa1c2efa5256edd94c830025ce292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5561541a33a0832be967791024cf4e6c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bd387045e671926359a6b70bc9c45b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8cf71e13c9faa866ca76b4faf55c92295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5172319bac566b9432e4c0e14023c1a6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de76a595b97fe1a17e9282c42cccb068297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1a323bb7a84b32d122fd98734066c1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0a940dc140b84d15cb75b137807879299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232a5a4c359acb9dc3fb38130ab4bc8e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3aa99e0133f96c6616a4ed01d61a55301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f76990653c53c2e25cf6d0bdd1bb0f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1958e5e847982e6ce054318450d6c1c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6e6ca2ff8b23e2f7784c5e010f8034304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db0902be86dec117d2906a2148e5b2c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f430f5761398528cd21a3d1a26a75bf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9e202c09276014e9af73edd2a85991307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8c903a8854c2e4133264c35bc6092a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461e8b34d878fe55d854fc74f569ce1e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2383df61cf93bdd4c1f17129ff150b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cbed94b09f448cfb888a5924a99469311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0ae1e5b522b60ba0f491f3758f41ab312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168766c32d5dec2ecad842d7789aa750313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a5470828a0031235f3cd3dae9146eb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fd4b44047836e983449925994936c3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d30ba68fcc2cca341028ffbaca53db316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ce9b261a92d9e7cb514e4761a458c0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d441b3cac01aa7260f15e4cd234a5d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4344c26a24f6656a806b90b6e017992319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25448823f44e62a3318a0bb25374a617320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb1cb580485b069e8c60d4c5d9191e8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144ce9928a8a777349af947d9f1e093d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a35513a9809281d1d70113bac176137323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dd0dc63c3c18dad79a3243d752a466324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8121df6ba19f549143c2653c13a2f06b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a5a90372979011ed496c5f98c6daae326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c11a31835415350bf366cb18ddf4b6f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8081f5f181cdedbdd6a38b20d156dcab328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02142f92cfb2a9eab232c1fa7f1cb413329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d776780bda2feaa186d2fc1e34047c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c531d0272e493b146d87c27f5b039fb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850796e67d211e7fd8f7adc882c9919a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41d05d7e63dbedf9a33063b45070eb8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b076d6abb53c83b9613a186d87c9559e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef57a860e78a8f0dac213b6dac36bd3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845549198205aa170fc91a1e2180a4a5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727b01878295854b9e17275b0a826d3d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6df78c0e9d99817b0f3ab8ed0ae08d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e350a56e7ccf5ab4bca71ef4c3d1da53339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aebf2735aec1a6cd7a99693d9751b9b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57724879e42a4bf831ff73812ed370d5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0948f8a7da9697b351b9f455ea98a49e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e3ceb842cb157cd89d6804a4006fc0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc63a22b280f3b28a9669d687ef45d7a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba117e2b3f98fc10f41f6771f1f66fb0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4533f9eadecd771f3754332e158ee6be346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725c7f68fa12c190f8ad6a4fb0d50051347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7826ac53dcec507a0226b7fa87b1fa44348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfe51e20469d913c648dfd152ecd903349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929614f7950f63d4de862332139b8acc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf9c7d3ba45600b9e6d1e7b82251df0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8445730feb7c49915de209a135575fbd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0070c349a655fb713815bf4d39c7b3d1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d7dedf706ab6f38569212b4686798c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91629e42792b4b66ef4c9a68aef6d47c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a421112d8f62ca4bcd1242b7320b400356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f595e3b03a4becc1ebffc962b19e52b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd85e60fdcf7f63612ae289b08d3d00358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d966ea8a5fe6f17b53424f5748ec3d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc85f17f4c8f6344bd3d04acf33283c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4bcd100a126ff0735eea5c18a65060361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d505ec6aa95ca0faf6b4efd51f7663eb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0381aaefd4eba19b4949cc47225cf8dd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ad343f50f1386ed426c76bc912a0af364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5da9c062a518a38674f5fa84c22dda365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46529a2320ee58b056ff5fdcf82a9940366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d0974d5e8e7e8add1349696b50e812367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3b2d0d20f458f7767bec7e8ee07fda368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f969f92b0a3f13ffb1ffb1b237e961a2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e579df80fde5b61b0e6bd85b1abc1d58370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c92595d1232f9cb196593f68ab6b55f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4603044f444c78842968b684a214503372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c5ea31ca6488bd333054a5319bd7da373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4655fa9ab4252e4b63c5db236a80b4fc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef49858055a9598f72fd3bba7dc1ba8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311c6d04e5b58dd956dfbe608c969ed1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5523d4efa98a5f6a6122e70cecf5fd9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868282a25f3087fc3f31bb50bab124ce378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1565ff74d87bb9a5cbae361af87c37379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efed1283685144f04fd2935704c4e6c8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3038ea15f988cf7365c8e75e10075d51381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c8f1134660ea73e6ee13ff643da904382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88f8153b3734f7a98f7b5c72f132b83383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df6c58d2dd481762ead57ebbe2a31f1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ea427998077d4b23c0207e5f1b25ad385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5f860f7b3bef2e014aedee1ab5f8a7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f273ce91f5bb3c4edeb1e520f9ab4500387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53123ac8b62a7565a21197b6e648355388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2185f0df5081375e6af18d0a250950da389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5185ab2289ba5503f94cb9d8c28030390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa5439a7a1ab8d5ee6cce53339dd50e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbddc81b50b83de85fa6e54fec2064cc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7c60030999ad1aeeee7f37b7f9e559393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e9bdabb5e8b16e7f373ba5bdbb8e76394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aa64e95e31aedba6580395e95a0a6e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4556ee1477ff5f11893c4257a03473396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc4c1c012780ece33c98781c97236f2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8210c202e5fe18587537651504b09791398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a92117e0dbe1b6eb27b243579fa50e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73473c15aec74cc63fdce0b156c68fe0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97ab0ac9d68e2714c12608506ecd0f6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5e706639d3add5cc5d73374f32594d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1926b25ee9f57b8268b45456efbebf0c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97167b52e03889b45902a95bc1cad611404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d9e053d5c859e9f0783ad2413b1133405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3806cae49e4d9552e02efbd996385158406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995adc2a0e32e4c7cb329f6103cd5388407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743e16e2bff997629e77f45584d26301408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f25f64da7f2e92772d6fe7393cf79c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956771b704ffee8e049e0707344bdd27410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0ad0893130c3ce1681cc71616e59a5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9012196bd32dab0a6042a11cb2e2e318412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d642c51269d4d38404c72cba827efce413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a448f361d0053e12d387edffe336cce414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbad5d6d32e0456e73ad1c3f1e2f4fd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b234d3402fd0af9bb5257b2f446595f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca1dbfe4e3cb48e52cbe3d9b3f70096417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e988bdeb3608c0670cbb0042840a9a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9082761c7d1fe01dd127b9de84934c10419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadfd6cf13ab24438373e8eb7048d68b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c915ce32dc13252dfb4f6ec4943c055b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a1381fd7338c9960c63265cc035288422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9a02bbfe0b54e88c61a0f284b52e49423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bffc153b44900bb25f260484ce4b6d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e334c0ded4c2b6aa3c5136a4825b707425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53c52b05e5cddfad275b90f20a40694426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b4dfc0df33a1869ad53020c498062d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f154525117ace3f5c453512bff2d4c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ddcf6f2f535d24cb4a2ff250f54fb4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4091880edb95cfc544cd32d041e3c3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b593a71089459c913e00800b828030431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017309ecaa21d6d3921a4823d9a5f335432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a1cd750f7c15518fae0e0dff1182c5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc17feeb10e2fc87c3220a8314f8200e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bdfb47665da527f68b614d5152d0af435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa91f787fa1af3d7c75c673ec62519fd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aaf3e1072f9c17efce9e9033496649437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03315609339b57aa2c602ffa9c3f937a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a007338e03cea2623a1d20228ae7e667439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2cc927a5c95ee58097c8c1c05023df440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c186bfcdf65c19def48b48e481103688441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19628afafbd680ecb54e5a8968be71c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b78be277d48220ef871bea2e8002668443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6b35b3d2beec1c720b80d95a637972444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350ac14b36d20d26b27a8a01ff907697445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aae5c2451aa49cf1cd3368193dea4be446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e446f7b91eb652baa781f2374168f097447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aabb9cadaa5b20cafb037fb32417637448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa661f57f8093bbf6727c956dd27c8ba449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb1937918f1dfb6fc7fddd4df5a4972450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45db8cfbe8f6347d951b9a8be067981451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f67bc61a95800b558ec1505e4f77f1a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6696c900a8b8dfa1433fb423a5fbe7be453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee96f53b190ba45a1a97cc94a5b7795454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055c36a82be9d432a9cd5495bfbed903455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae6f47957d85df39c95133c142a0abf456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f7e3ab7eb8ec5bace26783ea5b8211457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc68bcaa42c77040ef9368a52e43f0b8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249ffbf6cd53e7b8904da62399fff58c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a435cc7437406b263310f982c7be67f6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84529cdcb53b7b0945a420a0840f1ca7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11887bae9f952289c3e47ad39c28586b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3976a39005fee119cb58c354cec20703463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea14f64015c70f319812f08b4ffa650464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ab105999db7d5648089e1e513f66bb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb7a84de4cf93a9fd6235406d0e4399466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff58b574090bee76e863da248a102e9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fac5df3e311b9630b055030aaaaad9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46f6ba04c7d6ed7de2d86fdfe5758e0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f82ca7bea14db8818c2b2a0a40dc541470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1234d22e42589a79891820739bc58fa6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9f95f48c4339d1d53d74e9304f6907472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd30bc4033121bba9314852086e2559a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f50b68776b0592693d277542cdd93d1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f2f86ae416be349f08a6c4d90ed493475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2558b555f846e0660153cb3198f7bb80476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505ed4171a02ab8f409623317b4a2f46477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a04a1ec58d44bc1b234f3e2c8e78d85478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dbc19e72119316815a8764556f49c2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73b7d076687fca4f5438e693969be1d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1b6ebe7bea8cd860271baf98d7fc7d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6c8d9bc2235cd9c6cc509947267f55482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efa8af924a07bd119ddc9f4f9476356483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392e44ab7ce0d377f8735aff5aca6388484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb93d366f864e1f9f2c142e9008c9ee485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfaff1cc774fb770cbde6f555e6ceb8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8f8b7da7f3d6e162e671f273686dfc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15a43fc396328c745497cd20ec1765f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae11eb251015779f402a963d7ed6bef1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a019af3456c9187b582eb17b3a135f8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c68d9818575dcbfafeb966b060c8488491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d430ade9633b22b3f55751ae8ab74f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405567058e6b00ab7cc5497096ed49e1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ecae670debeb7fdb911c0051f3e464494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df5e2fc5811558412b7657b0265e356495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90555ab59442c13056083f1d2c96ed2d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a6f1e6a2d5942de0a9aae70869904d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3c2c524a4acf09ec5e048b1e65c82b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac53466ccbef4b9ce0ef39d4a876a307499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cb5d45a24766c80a006348ef93ac32500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd49a5dee782b0baa6bf52abba66ea02501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54947887b05009e4f040b8464a83da68502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63ca83beaa041c54d6df194b2d5fa1b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f8dfc0f010d24dd8b3f64528200bf1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ccf7349357febb97d4f251daaa19ea505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81a16f897929894f6ec790c3cf4ccf4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9090d745b3ac8fbcd8f89b5053d17150507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96864e6e9f33351d912a084e90c9e34508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bca672d4364352e71fd696e546d2df509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543198ee2e81579a2b8272efa82da8ef510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e87da7efc464e62279376273edb917511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52df19c5bcb595a409632e99eabe7bc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244ff2cd0d3ca1a7b6fe88c5097d4e78513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b7ad9d820005f9750af7254855c9c5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7bd6140c17d65b0e0940224aa59e98515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54df811d5f5f789bbba32b050e38c362516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a17035ce5c7eb71393cde27032208cc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf390cad762b05e1e42324994c64d5cd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5714a5841b2c967322cbfadab600fc78519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7305541c87f66c4cb24e661b67f8779520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295c68011b6c20c459338700ae966711521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e0e6d3c1c77372bf6a3fd755498362522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98d06063dfa44939035b64ba6c388a1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e2a407dcef7c3fd3ce6419261c3236524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0660ca78faef281c3b8f1daf83ca17a7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d7ad5999a7c3bb6c8f4aee3dceb2da526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5dc331f9b46c68c672fa75d4d8c4c9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636bbe018d9697f3ba77726c09f164b8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886eac1c5d139d4a5df33f964da6d230529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bf37b1f468c7aa31a2b58add98533b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aaf9e37a66b8640816127932572a7c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbc1b3290e0afb13eb50b79dad4d8ff532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aaff0feccb03e4bd7e4951c8f7f489533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39976f86a2d01b2ac21b418127ee761534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc95fa6d5098fea726a2b0e90c60a41535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97abc8a92e76d0d518d42e7c0748b372536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84159256efb9bba2f98b28afa2c56cf4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecea8ad516f391a8ef13b80d88bb2ea8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75ecf8a1c912500a16dcadd25402ff7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2e2bdb422e1722538b04a70a35e5dc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeeb0bc7f16fffa5bbeb1eecf4064c8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9a9a065d5fe15eef67353dc55c21d6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf9f9a9c576b55c0326342942fd3cf1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833beb8ecea6bdebb0e34931f1ae3295544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716885f047c29db90d271310efb6a138545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3c8e5c7ea06640ee97ce10c53c1810546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd015e327b569c9043a9d930bfb8dc8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca22591f6607345b50af4dc87a0bc26548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbd46f2b88e8ce37a057a9d7ee4727c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e4fe90fda442509b4cd418f503643b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9124ad332690da49e65894c3ec382908551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b27715047b392dfe401838b5effcf5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3480f51419f687d74ea1b77acd6bf3a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e6df2c8f55560daf21ea6b29d0a14f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7c9d19b34fce6164b30b7f5d3c96ab555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fca0e29a0548038b7ff788dfbe1cde5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3e25faaa5a8c057b5776e5ad31a796557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7df15ac0f4a0929270c0b7f61e76de5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d692da024b43e1e14d4a8393afedb69e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad7fc926e9600de27e38fa61c7954c6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e3b05d70661684d51722100f40e5c9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2eaa6242d12cf2a27c2142b5d0840b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e051892150e89d1b16141658fd2597e0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5782f6692ba4f77340e855cb65e9ec98564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c6c53f40f655ea3140ffa174630732565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89370d1dce69291c3faa79b895d986ae566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da17b0e5b791c45c04f3aea1d122bf75567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a0c341850b7f324125c4aea07298ff568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace8f7fbf2c7c5132bf1918b2cbf7335569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188d4f1c001d03334604968a5854c50f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589700924c67fc4a12fc22ca055a5452571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f8126d1aaa63b3c344dba5bf5be0c7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb06d1559d4a30ac250a84a8bb1da3d4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb59db644f60589341ebc5a2ccf267a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b900e9fd0fae2c85fbfbc1134d31e383575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690fc281d4004b0daef7ab6b27250961576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ea7eed007c03ac6a063484bd137aa4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386c0343a9b20d434cdb006ee30a45b2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca616e3ae5afdfa65d7a0188c5537d1a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd5c1823f1bbe96ade800ebb0ea701d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661a0da2a68e23f2f11f68afc0d33701581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8344821ea7fe0732c3a8684d513e7a42582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb906993123b68c287f5d1e9d28bab4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5831226972f7e66bd9cb47a8273e84584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7843413215201235103f819150bff661585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae213bec3a2cd6d702ff3df5d3c6b006586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a875c70c0a6afff01e81197cc6e2c03587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314c870a353a797fb16d17ed1705b3ee588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a7b63055b0e51d8c9cb1ad179303ea589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865a8904efd3af92420c352ae5c3ca25590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d860f25f0de44038e99e39252846d53d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d0d483b1b9735a2740b1fa6afe8313592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f686e3eac931de5b598312d2e6401d9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99db789713257c9d4edf94a7d38665d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502ac2336a2961063ebb80cc1750aa20595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f04f7e9c3fbf0623eaebccc4e36317596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1852152c10907fe8ac389b382abd70597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a93b66364d1335cf51a755752626dd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f03851cd97ffac1cf4152d9cec0d2a0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdef717bb9909d0ee256fafc89f5374600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425e0c8f73efa052f6ec8b1af9ff4f30601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd93cbea89197364aa93bbf5ff0ac26602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa5716cfb4c697e62c1844b9c4dc504603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137a8ee062beb131507d1863d480b2bd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0f0ec8a42786567324aea5bddbcb5c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7110fa5d20f8fce7983cc71f50648a04606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821c460d40fbbaee4318ab7233b2051c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c135ba6848f7222505395a45d48834f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70100ccac0a353b198664fadf73f5c06609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8ec4e7ed66ec45dbd176196717c9e7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94405d278a6e4d14ce7260c1fab428b1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4ed70572266335fe591e97979c08ee612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb2f0762a72f49a31635c1a2e2160e0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3688d54395bc9f985b82ff3d7547c769614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b9a95b6839d065c60cf7d8517d327b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54adcd40b27c547d4fa76cb3ad31e4ca616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc34cac6f6522cf907ff73ac038bb822617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1760e28ff6c478aa5e7ddd92477714cd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0ec8b8a6e3ca0239ad291b1fca96f2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8be58f451b4aeafc2c3f1dfd624b0f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea703fc2bab9809486269c4dba4daef4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ed438abc207656c03011272666463d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b62f7cf435584f8db9533dbfc3606f6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc86b0f8e86847e0f0f1708fafa3cdd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039b375dce610fcd8c6b56b4b2d0b2ef625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4886f933896cb8129aa70097264897cc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abeebbd2753e9e7834ee53d2375058b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fc379d830ebff4368d9567c440513f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f512abdfeab9a473cfe7015a89b4fe629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac103da2e87ca7a14c40d747a8418ca630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ad67edd9cfeca9ea1dd9741a13b0f8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323ac122995cd17c2485db7843c9ff59632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d532291e1e44f288d1babae8643865a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a0c313a6d1adcd44d59df844b5e121634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03582dac432685c99042c33106d7bd1c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1c082985a9564cb4f4be71ff5d92ea636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8878505b06582054694e2b065ba613637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eccb06df43a09c340d6ff98a00f0707638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5068d6995b69cd36800183c3a13e95639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db29f4dc2a4d74f7ed1c305131e6fa6a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d29ad09347b632ea6e23fead8c5c019641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11f8b7862dfd901ad7e5ddb965feb71642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d999c295375f02268773db208be9d5d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c7d3867fd369fbcacdb897e197a98f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9017eebe703906afd9b87ee21a96a39645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b285255ffb1ecaffc382d9573c59c0f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caca217a3ad417153d5f0193ef9ac9c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2ccf597eb7e9a880d023fdade6b7fb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b82ebbcf5f6ad9988d2eafa4056eb3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906f1503234b990417f9a441f886656c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ac6827a813fdd6ec1b20424fcad569651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474defd19d79867d7d66e20d2c917d89652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587adfd2735a4a49243ab8f07fde5d48653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2954bc95c1b704f0b8cfaaa820eda0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aa5584d604388750aa84bd696493fa655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e93105861850ce77911c10858d5b67656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422dd812f9db76686cb179efca5b5d4e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf45f37dff5b93bfac000bc1196b1f2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4315a4c38a2eaa1e8330c43cc9d2cb6b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a11c011f575edd302ec5ce37e1b926d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7191ea1b8e812181d7c6c954bd58b7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502e9ba0ef9cfc3c7ba0492390fbcef2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c04341952f51ef7b547ccb21aa3a94663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ca6c2b388d55b597ec7b649d3db096664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a544aca1b888e892ac3451dc414fde81665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500c7edb341c914ae0819e62dd1f27de666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cac9d89552cf81c4ac2d52d8e2ff0c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7f93a9606a0b5970af4a9d8c558021668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c32caf2fed44fd7d45c04083a9d8ff5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c61181147ce807b8ac12668b540274670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600fab41647f3491fa3035774d973e12671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87736b96c9c27f7db7cc225b98ab538d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afbfb488a2ec43796e481bca07e9128673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66ce011e44cbcf06f1c57236149e8cf674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303cac8732a988657f7e725672fd2cd8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21328517605fca46fc27a1f69c13794676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9e33f9e61b445f7bfcaa5a37ab0484677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205ce1b7266953b478f029ad1268c21b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9afbfe79f815b0af2c5d49eb1b782a1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c866f9afe78fa50b1b137750e34f07680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f7daf0cb879ef908394cfccf73dc57681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4437bcf9a1443f386673efdf0583a248682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaf4ba6176424a11adf2492d659ec76683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b653605902806c4a01dee5be590d62c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7bbbf30f11ef1cf41efe8c06df4857685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2482baa1f52350d880a68389d126d57686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210539b39ad72c1666e7d5bd82657665687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b05a734f8e9f493e39addd2c0c9405688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2cb6e191e94830c067267209e5e231689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedacd56f5e4d125c41a96ca61099eaf690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3df646d512151b13014debd9de439c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54f281f2171a2a9f78ae2ff8d4af82b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fcf916f03e00a86680a3871df59680693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59fa76ee8b6128fb23a7e2b5914a10f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee87109a17c8f2b80d10ef9905ad0be695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839b018d992a24820cf1de28262d1cdc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd19ef0bd2ac36f56b616e3d2d1a4ceb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4b99d71e269b1715f5006ac8437ba4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1efa5b1fab2f112a016ae91cc0ccf9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1bf36ac29c9497b9240ad23cfe4cee700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f41244346f3222abd1842f618b4bc5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bac8b575cd2692b087a0517c59c74c9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e475221cd7db24a6da329cfac01129703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616066292eab1be10c86e7064bbec3af704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2beb6ad251dbfe122a5a32831a10233705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e61c271182c9f7b06e1245cd391ee9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776664e9bc90bbbf5c7349f6090bec60707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14092ac52331e202b366d164dfbba02708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222649776f909ba6b66e45a04153c1ef709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae43cc327ef1ce7b73b826d2de686c1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200c8122b4db772c29af2d875db8ba3e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf6769d7c0bb5c67f4477e44d29aa3d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85356e9fd428e1357f33548c5237b5b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6907d8beb627b8e50012f115ce4942714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84b95adbcb94ea264d52d60252b49eb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cb0d61476cdd1133a78ad3804fcfc9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3fddebc9a69251cc6a4c8ba624aba4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446601378bb2ad958e1b0882d4449896718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7480aa96f8e287427c81510ff8b91faf719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20a5d91cfd95a95989a623be18ba3d2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c55cb817ca87de149dcb7bf0c5a5e4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d04050a9bf8eeb57ca6c5151338556b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2770734b331fd13c0e0634cd4b8f3922723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d9366af01b3dac375f5c865a9d8c8d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fa8968daea0e3030a26f863bec6da6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b421ebde83e065d81156afe2929d0d4d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990f40dd9ea44852c107b789c6d2655f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f11cd201c14a9fa069c15205f282d6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16b2b4365d2bbf3149bf9c351e8fb64729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b8009a1de704c7f9950d709f02f32d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a995b4bddadf4974c9e6b305a1bd97d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d897df1c2fd975e1163853d6dbd33c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a903edf9f4f1cfb0259a91720cfc095b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072f62b8fe8adceffd17c0f54c4d0fa5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc9c7ccf52402017733823c842d8326735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3d7da9ec8acc847649caa05cc49e5f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c7bab5ad23edbb08a03cddb4b159e9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5e5cf946dd1ec80409640c6bf16e3c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c063bc98fd088d3fbc21fd2f49d73426739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905d35fae5b22f703f60040731ef29fb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bea5cf1725e9301980ec123bd0715b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e096996eaa665ede6f9e3c4d2a62a107742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2045dbd88dd5209e32b9692d634d4d44743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20958c4b2a216aec133adcc5018530f0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d32a84516421c5bdc6902080a336798745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf11fbb482b1f782957ab2851405f23746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9a1d1c0bcf34b6340ca8a2a08df9b0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444d9b53de1fb5e5f2cd91489a79238e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a072e9ef934864d6600527a9f33bd764749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e36b25921838effc9f31a0a097aeb1d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee6264a4c4b1dcfe2ecc29381fcd619751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3d380d660056cf264aeaaefffa9249752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e825ff6b1e31dea343bd75a6044bd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb5d76689e4c44890534d2a9663850b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cf1a82ab297238a4f1c8fcd3b280b5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f89b676db0aaa44bda062264a3fa57b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1fd8ac76df398bf23854b530a2a341757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f2ad3d4e0771d6e840746ef39925d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af4db8b8d229171178d51a97391f586759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c871d80649de91748a3f30e9055e6ed1760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aea90ba45ec8d584563480aa27c046c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04daf0d429a1848e121838625daa9c17762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02f546b076dddef4613afdc8ff36153763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946bd7bb320d983777ffd14a26b02bdd764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c02ed5d1d462be7401f1fc535900a57765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f022c91c0ea2079104329f01f4ed111f766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ea73bb34d80f6be81c8a825eec4ac1767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17a8adb1e21c7ad4cee32fc7a2a3629768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9399474b07ce3de3d1cc2a97c8ac5361769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cb6ababed131082e639f294d22bdda770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fdc1847b5badff7a520eecde602ec8771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23da1424664ccace569f36f0867c7b0772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec71cacb425f532977b74149bc441686773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930292c45c8472ed6fda7595cd500289774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed0d7f550ac2d9a6fa031d74c6cfe64775.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>