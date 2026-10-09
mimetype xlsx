--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc63412ef6e2d47658551d52abb174d51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2606fdb58944881a6ac56a9d8242143c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccf01c64244f7d3e994ae623d463d753.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8043902ed57190f8a8fe70466e1c02794.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b8d45cfa146e2f72bdf2e3f85e7a505.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf22165198478c41fa58bd21254603e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674592c9655744877e783c8feb7e9c7a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f1af3e9ca56322740fe21cee7925dd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45c7ff485178934484d5ce74a6cc63f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563b4a8d8a73b16342217f7c48b1f82a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca1c8708aac6f9061f7a3ceaffbd06011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc7c1e904ab05e4f97eb63e7cb8733d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac321d9a94937f07c351286de89040b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e352382967bfac14c47b0a12b36f5814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43ff549b95ef69c6111276a62a41f9515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e2b049e72165bff3ffd4781be0692916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b14f9895e88c2a721802ceb0b983ff17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34062f619e2c0a473ff2d6a815dc6a8918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bc46c2b9da19e9969962f76965f45719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e32aa314efefbc5d87279eed21411420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4f93222d9cf9f807a8fb04cf18981921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d372e37b5cf73193ee1b0cc31cd214a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a83f5ba4523a451093043aa810099b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bd26d1d3fed16ad295fda64e6484e924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f040d44a2f40dd8ed94d2ab8ac209b5f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4737c3c40f7a6685fdec0b61ca0b645026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b130bf5947adc62e4d9e55382da54027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2f5f4f09707aea5fbe91e904381f9828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f191981bb18a38ca30cc6f92bfc231529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cca73b2a53f04ababd7c80299f1f6de30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364d4c0263c758c8c98e6f6105b9fe9e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3616fe79a59ce81cff9f859124d9b4932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0032118eb6205597e8287d40c193939533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bd73c439c9d8445de07c0d744bd6cc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511625235972ba843b73653227e0a6fe35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7965663a7c38ab00391923521b4ff8ec36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f0a5b761ea8d691cd0e42e784846e037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe72f85be57244b64b14ea54aa0f872938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90b1eecbd8478a6e535eff455477f6539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d806fb9af40facb65dfff15eba11b33f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bca459ad428032727a7aa53421f664f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dde8a1497cb1f52450e145286eaf91342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7d60d54178dde7b3adb5644f430f9643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63c58af8fe481c922e17c30566d540544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c944181acef41acb14f8d3cdb62c3e7e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9e598971589288eed7067fd37552a346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef86bff29cdddda2eef32f951f3ef1d747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8ee1ac0bb4feda3c3abcc6a38b159a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acd73a94881ec057cddde5a3502677a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912a6886966f5087d4b0a7b63483323850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d67ae29a0c2fe787586797915490a5d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e668e573130dc0b804336c5ca9092852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b152cb8343aa44af5b2e07a6cfbee6d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e989fac0229287b1152660e8f639005654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c29debcb34345a7341ff2959b788f855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf2e8a823d2995c90968c0cd61fe9e156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee8bdf7d23ef5cad4a9dfd2f21e8a7d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f729169851ef34009a267c2d9b2084a758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d928124438cef947153e3e5a5263e8d359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718485b8cc8d155024d0adc6b2372cd160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd1ef2a35afc24d82d681d05cafcd8961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eea848a00dc411496b5f2687a02d4a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c4ee3a80085ebcf037e01225507f8363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26566c34da2d61ac0515545783539da64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793cb3b027d28f67ec843d25690cbbff65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6621fabfb4fb675dd3d1c3393d72cf5866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a99188c740b3cc02cfd7a26e92fe8167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e59f85fa6c8726dd818c7a857066d4968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1594d08730c885f8c7a53876efbabbd269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffab49fcf3fb0df595f6d23ea73ce56770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04616fb92106ddb0b7b2ef73a50b9c1371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9567b7aca9cd43b3fb822f7b0bcabc772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e4e942e436790b0f13fda40f1b2f9f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d76a630bd62af17dc50410cd3ba9b2674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9291c0c4fd30abb884c206d97a627475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acf84efaab70dbad92c513b6950985276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c868c7e9f60b3ab4f1f40dc9cc4ff777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86cf7cde609edbbdecbb1ffd392d70978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8998978073d76fa4ce4646b20d0c54e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c975645b2764d907fc4e1b88eba1b31980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b180094d88bbceb08d30d23a3ea130481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cd030323b912637c98204fd9e6e9a482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8482570358638d7c45bd003b0c6a3a0f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2f7b44551ba5edd9e6219777ff8aa784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dc5f5f1dee3e4c2bd674be2fa081d785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb792e36e8c630c49ee14db9b41aa7286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7f4030699d5a81d5bb0629d8e4311387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce9895da7683a0b35bb24cb29e86fdb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b4fe4e8afb842fc3e2daef5abdc18a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9b8c450a1e6cc94f11530d20eef21a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4c7b7668c4d19fb09cefc64657bff191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fa49d8439e0a9fe10b48cc22b319b192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e0bcb4125a4ce525eeb2912e878eaf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd15576ef8ceea2a8e821a3c4b983b9b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bed5beedc370d47e82f644ef56af42b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e2753a0d14b74f15e4c2f83b49ec3996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e789b5eac8b27b07c6ba412384cdabe97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d690325999ef101c3a6974dc2ad2e20c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b866dd32d6d2f6f18e2760e994ab1c7f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf659b30e737b44bf0d0bd6604a90d2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003518a79c6255601be011bbcda05cd6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbf20a44df701688ca7ab9f474df54d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27cbc8ae7a3ee3251d32cb91bd085ab103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158f2a54dc0eb1c5c53a6f912389e580104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87496ca2ed41c9985baf6b442dd55b54105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b26149e8538b02783e4e4a097ac116106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0916413843d4c1c282f05fd36f1262b2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68a0e429bd83937aa943d645dc318ce108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef20bb67b4bba04828c5a7c3869295b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80adb6fb16b1a297e85a24b455aea84d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac0326f67e1e4526ebb149187bbc570111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9e72c34517d2ff88582e9d80d9730c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59464c63cf8037ce7678f24875fd962a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f933f4eeba5bc9ca1b73d4be7e2bc50114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3187d070f7375691a741e86b58a1d56b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8865987db9c19734331dad5e8754bd3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8c43274ea3986a4cccbaf45907204b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32355afa472d542bb0f86227fd59067a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4fa08b4c1acc7f53f7d40a7a36c7ae119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0ebe958ad71f3b46d5b0ce9df11944120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff1718b57c398bf9990d0ff2a95bfcd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a48a70cf7349ef80ba88f276b97fa27122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9201dd39c8997fa28a4370eee96095123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca46e821a0215f6bb1e8ac60f6e6f010124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0d514f0b7ae160ffb303310ad9429b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be634869fa3a2ba3dfd6454f9b2d13f8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e7831c01abb7eb86ec060d718ad401127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bed15ee8c636e9836aac0555b836e3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73040b146996e45c079d623c15513871129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4773ff9863d59778ac0e8f00c8fd157130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4272ef85a2c482a68dcd9cd5675ccb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a269bce986458c32f32bfda2dac59fe132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511d21b1124d7fa92dfad22c5390251c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3101b058159b5ca45ec1b5bb60ee2b4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bd07652f92729e2f5d60c1256f4b0a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ddfcfb0f4668cf6ce5081ce4cede51136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c060a3223e170e0b033dd1cf3588ffad137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2529bb11f1c7053d2e27164f78474521138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776cdfbc6f8155b18316984ec0c7ffc3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa6d4e27ad787bb7e64e54b4ab68650140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6fd0cbbdd2b6c9b3f7ce69e1d604e4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd31d84813b8dc274b94a24064056623142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af704f48a7ddf46b1f9c0e76bc009ad5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f92a6919fbcad934b5130b14e7fd38144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03ba777eade2976adad43ea7dc8e179145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668e74b51fb6f66abdc4833d879d540e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4724941d56951b085bbd09d13e39b46d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db95c80546b53aed0f3dc62efc1c525148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95c373b7466a78c370143bd8ee227c9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f04f056b3fe9629e2db654c8cfbfc19150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a09d5ee5251f5800687e8ffffa608e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9b2db6f966f00c5d3175d6ed3d1434152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c424db7968d1b5fb23dfb750b90edecc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92db257d70a6a8994143f88883c08ddf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3d6a1a425cfcc71fdc24b22ef95188155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384be56e1ec8dd61454125ecbdc4233f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8625c30d55039cbae604395a07a38e84157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc0013048038093e7b50ca7e2cfc597158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3fe26af215bffc56dfdd46dce0209d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff2a2855efc22b2e49484796d21d3d6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68f2d0722a3b5b652ced5ad118502c4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a648d3eb73ef2f1f2f1043d9cc515002162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d7269073c513c7f04e23b8975e29b8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d567b62cf964ddcc60cb3c577bda510f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3182160d3135d0c26ea8ca016b8a9a5c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8e4761028698d3639e504adef0db41166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aa1d3e843c0395dc84763383c310b0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3382d0d9d12f312ff16e866445f2ca168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9f1f4b131302abd6d28c148a07949e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8061ec04fb272a5ea4c4d742a0c39a0a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17fdec4133eb19d081b4421a53f5d0c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee3e0365de343505a1b38147730d342172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c489c6924158857a0b0cc83183da216a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4caa019401671e2c1dd1c1e25e8e44174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7e670b1dd7960dc698c373b0d60690175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6f1a9e2c68bc90f974157faa056923176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49697f55658b29e555ad1a2d1c021af177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d00b3803ced9a185a1fbc30f85f917f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1bf3198d53634581168b494af6e4f3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e8a4569648b50e764b8b18025f468b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ec4b682010ac63ec66ef57608df0a6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cbfa7c9aa694d1c8987df8e0f5d639182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cac5cf050b751b5817dd0b813741e9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4055ba7f323ad1c8f69d6b02105d88e1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3f2f544b2be00bf3e0980d4f1b9eae185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290ad6843b578d9ab8961f90ad900557186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d447c00dd0ef87c2ae6ab1875d6fde187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532da13920880804f74799bc3aa7660f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33d9c90e82ba7533db04f99cf7023de189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684667605c5a15fc037a9b6856d38630190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0613a5478d82b8d6d44b67db893c2df2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c385f142b23676695837fc0d8266e0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63b51db3f7c69a2b21d67172e5b7995193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0074f5226bb453dc6d1d06d24179f010194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398292a9f348301bd104ed12c9a4aafa195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdab944b5626d0eb6cd073fc902e7e12196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d546378ddd9ba5c4c8b99354d3279fff197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba6219622cca02bdb34575bbce04028198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57abfa455219e9a6791e12ecfdf1cdb7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff38f17bf2604419ab4bb0c3dadf5fc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b54762b4c2b46b0d653f0b7674544f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353b2e69e38d6e26c706ef8c3248c5dc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da7af56e9142193e0e68dad7d7813f9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670b279aaa7698ba6e0817cbd2fdf28a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8514ec3cbc502ea96c3c89f3a63109205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8686bd17adab85a4036b35ff18077a26206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e340e3d2c29ac49d65058c7cdfffd81f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7088553af2a5ef0d25ec5cb207bbc1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0238bd78a020ca8782e7f14b14d1220a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80022b7e7984c2f32d0fde5f3444647210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ab1117379007ef309fa735296c9054211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce3ae12a9609ebd62e7e6fb15c33592212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe74000dddf392ef2cb22ef98edb351f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbadc6024dababe8f2c15919e0b5f7a2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15556fd9f32d02b62c190f147ff609ba215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0414b47086adcfdd08a0f1d32606b98216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48680de5a52c31f36107fccca3205f6b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7707a739f6778e0b666abdc087c0f159218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0021da9d9d721d0417e35da32f3e12b4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5787c6115867a60bc51ec7eb73f2e53220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba87a13154905329c072450e40851325221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5c321ce97bc9318721f6151720ab1d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44e9443fd4ffa92d138de45a00d1b2e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dd9577102948779dfb78f27f5b8690224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca4ef6520940f71b97266f499deb2c1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9634fa302bab680172bd4c7460bd4c05226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3401359ba653b7462b814160e142efe7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8404899e498e5a19c5e7e313fcf8ba228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f05744f4de06571a725bb8f0c5e8de229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457803818e23d8c5a07c6aeb066c81a1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd00e01be1a792677db60054de8f216231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfddc5362a1fff488e7715ab67dbde9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27ae7df2c6838b0eaaaa122a8cab5f1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5676308228347e2718990598d849a5d2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c29f4b8d8f2991bc64ed9a53eb607c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35572fac92e491564dbb404110c9bea236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32f6e14a5a1e5d25bdab5ee54f9fccd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ae9bc1e25c6f00042a90cf30036caa238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fedb94536363729d8ae1d41076ee789239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6b29798f35c949a78313ca3557360a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36901f71ce396be8ef25669de424c0a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53978f2c67d868fc90c837008795b05242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90637f6a8593b8bc3325a81d2c28958a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69262e700ac7bd64b191ae6cdea8e677244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f40340e47a665afa6dc639cfc42b962245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f88ca52b031e1a7e6f0106eb3635b9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505a744e886075f87d94ca9334b6073f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49f70e1a75e6e726c0ca4dfde9c17ad248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61308efc2b8a48e14eb29a2a8f776a4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8190b984dea7d87bdda96ebefa07ba250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77d764b93ce83fc3897d64a0e0fdd0b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b19342b29e8be02b53594f4cec48c7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1de9f880cade96153e1b985abe08a8d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360e350f8c283ff7fc06f7051d41e39d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a213b0600a86d54d5f86a414efe1de3b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd18cb9bd4791c0f19f28bc25c98bca9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e339dbf6e47f8581d09a085c13c66b3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f42df9a02afed6a35743b2d1bc3f3f8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfe485669aca912c53ecbd572ce6578259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04461c98e77c2f4e25e4460769042e5f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef50504c1b32919d684eec452b4e8af261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856c496d1b7e8461fdf1504246255073262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f60d5b0031f9d7d04ef2ab07d26221263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a54b04b3a83e5e2fcb44f69ca83c79f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39807bb8465adec44e546fd96501f831265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c95c367ab8fabe21131072cf4ee8063266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb659b5b6b49546843431a0b7fb62692267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff93bb6cd22ca19bd6fed07ade67d698268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e114a9340d581b1fb127c38be836c58269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7a1ec0219bccce45a967992642605a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3d99b541182111f35373fbb9ffbed3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c8c9b704ce8682fb33f36e2cd1b25b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8b84da8999ccc697b0a9aaca93227e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cda6e9074dd60f45cd9da6d0df95c46274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c115d7b14b8c50267c16ed78781504f3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552489cd6a2fc85c104d8b3292fede5f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaf4546502b29026b5fa0f8f46c63c6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b31efaff66361eca97aaa2596822aea278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba2e03dd23e7526497c4b54937d6fae279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60997140fe62ce76a1e0b4d28ca6ff79280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0382e4a2ff4a6a1d34bfcbf222be56281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60505aed52e67ce16c14655c81739041282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3ac70627dd557a238bdc346f3d5bed283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5289b8bbba5e3b6fdef0d13e865d037d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924b7e5959d9af53ed5cdac07915c64d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471a6a0291771cbd5b4a8724cabbc9e8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26926a4987d306b0a45bf010397760b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95861090c7bf2351e0d13ae90917327f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615f99e4c127d75495dd18e7b74ccc68289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4ca79abe3088c84f7951f5a4cc3443290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd388e4ea3825ee0001c40bb52ce540291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507e321ac34f76a4fdbf834a4441399b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feb1d836b94d7a0be82e93c2daa2ada293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06a8742950cd7df35f3c9df593f05ce294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e8c7e2dcf35c38f8d52e2171b9ca48295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f93d9a82e2bb073bcd096f661d09bc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ee1e73548bc2266400f4d429f56cb2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1af0ac0737941e5c59b081c16f9b66298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149a0391daaf7361ce8152db9d4c8800299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a3bbbc40d28b0e12f2dc36d9ac1f1b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1064fa3741a1dddf3cc85f1994aa113301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89623fd619c746e6a2e426a3b1c79be8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd0a4b0f6d6c794a14f41c5872c801b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f116cae358e81d012f25ed173d85d7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e522b60ad2d08ac681b67b5f92fd2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aead0b1523fa28c391e76809631143ba306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20517c75b379649e7ae76578c9a72baf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a46570a07cafcc14a779efae2e341e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868daaf4f3387c3b4e3515986781ef12309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04768ec248634687610963571c772da9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f434a4b20089a8593426d9963c7fea311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524f0834fd83c21c19955547e50b2534312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989bbe29ee2a6c2700778fc4cb941420313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454b33eb4f0730de53f4b28ac7ffe0c6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b89dd81f371c09b11c7c6587b5cdf3b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a46a3b798f4b0a00f7b639953e7b4e6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fef675f44c2a66c3e3546e99846da7d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01d960b9da60852bcfae6fad7813184318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e552554a3c6b43ea7f06ec3fae89716319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286297e4a53f49cca46545e6ac372f1e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fd1c72f423e8ebbebcf0f9e5720f88321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe976e90db1d554b99082402743a14e5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6169527a412bdde277e3576ca74db0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd3a5f8d2246b8fc38be13e81877652324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4acebd0133f817ba743601e5e972f69325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71324563b5096b8d6ce5b90768142c5e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7ab93afeecd1388291ddec4bc7296c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ea98a013167a4f1e9a34685d11d2bd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed737aaa1ea15625bd62c88631b5eb67329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41f9793546b99916d2fb973cbcfba08330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d798cf9b54c4254830f6ab1fe76e2bc0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19b0762378ae983fad7835df9a3ecb3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346569ebe823ba1593da1ef8213bde51333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d1435e499fcce80556c2462d917558334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af39bd87486de0be0ec662b6aa510904335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aa74b0c79a18f28ca89b786c0c3e35336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089e916de15bc65bf8559bf45f98b817337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b394d2e76055ef8c2bb3e5b4e12de54338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5891c0f7fb57a3d65c22bdd580a6cd18339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06347bd506b768d1192a6f1dd6fd868b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142d1f4a44071f37adaf45fa03089376341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a21f6f78e7e8a35366cda48db75c72342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9cbd56f8dff98674b5d1def2b5885d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb1b9cff4ed33b8572be7432ba07383344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85942d30f932f071e486db33c4cf5e7b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8341d4838ecf56fc8d4835242b2607c8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3ce8353ccdc54afb851e1aa6e45a1b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae19fb5050530771431d45b31659a51348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d1d329bf690a13ebe73bdebbc26dc0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bf65d41eb5bed1e77142de75e71043350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d277b25c7c74ed98b5cbf24df81fa11351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e1326787a774c87b5bce48eab819ff352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65495704f28ee23547e5f8198c400892353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3111f8eca058f1d54afc759f2342113a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191bcbb8242e6b38a556b576bce981c5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4f84a30c5cd6def20bbc4e9e49d4c7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c19ca653aa87a2f2d30aad93aff61b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c85b7b51403dbcc38839d228b496baf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bb954ef8ae5c6328002fc317087972359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f04dece9632b6dcc397fd832904c0b4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1911acca1c98e5f482a583685f1c84e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b5a8ab8a721b5b4e0263351abfffc4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ef5474a1f51648555a33c5bb473bb2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45479f42b20b48329611737545657b51364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e4b428c0a49f8479a39f71d7be1dab365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f81c01353354ae4d445bdaccb5173b5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcaa8a8783143ab3dbfca78d24dbaa6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2124253b5fa3db0e8c380178c215545368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ff49cc433fcc5041ffc66f024c43b0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633fa2ba0781628ac958bac2212add97370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9513361ed56bbdd6dbeae42f562129371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12253b8e54df460a255a2aed2d7d5091372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b145c31b8bb1a3cb2911dd2d9ee718373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fa132fbcc3eac7817b61b0dccb6051374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533317cefea5a74c8b005e61879357ab375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eadc31629860022615d947068bf0dd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af627d9c3f23fc0b29263829b6032428377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b5c6d038a312093bc0488f5aee4ec1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacb727905e4f92df8510a82c54002b5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbb1b2176319c73fb0d135a8b0c2a95380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aaaf6a1b71f0a8a1fd6769b3252fef381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97cf2fc4704578d618571e812718a67382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598f0f5644838866492d8385d2da3e7e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49740a069388331a9ca4681a397db4ea384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd73b2da475d7018a072d9a010bf93a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e035c6b2cfb025b6630248dca0d6b3e0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f015fc900c2c569adf190eef29bcbb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82040d77e986c88f25a6872ed5635286388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eebea91a7ea6ee7bae8c4d8e53a83f9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab751e328ac68ba7a1cb951eedf973c1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21078facd7a3791f2144747230c2cb7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0cf19d12bce2e041b5b9ca63a931d8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf42d6c946254d9a41eab1f70f5eb7d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c1e2971299db31d1fe279a261cc12a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde3239c26b62478e1c9992bf21632d8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e1a63db2d9998df9fad4c9ca810a77396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea394f517d931c07453d8d84e0e5c09397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6912dd0a7f6cae8f9147676e40cdf84398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c674aed94af312257701c0e5f445176399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d84c41b57654a2170f15c6e44ab3a7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f893cc2b31ce8122c3a5faf6e3b52069401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28e300dd2eced18c7480bf2d1b2ea98402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bc858c7945563929bcd28f8dd15428403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfce22a89c810d36e5d4db6ec76c782e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb7c150aa74a374f03620e30e3f0714405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c674efbf39dc66c43a9a1ae479dea8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c312f76c36326cbfd5a9f4cf0518e77407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e7f6c0ee9c749009e558d5d6a7e6b5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baffb76212d490b37c9bcd9f2205f9d7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88919b99d0f608cd62fa5b29c92d5b66410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5584adcb494482f46f19fbff75678c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc44302b5c5ba501b69eae8391eeeec2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f16b4375131dc156480c8da58b35584413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ce196687abc7aace8cbff81b642ef0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30040b9a31d588b848249f31173e0481415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1821e0b9064115ce0149628defc15631416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7601fb290ca87648a6b5ae65625ffacb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae47246c73536b770a97c0a021337479418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c49aa96da8524eda5ebe756839e36cc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdacc7c0eb9446d21f9bab5b115dcf1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e4074bb7677a32d2f092da7feccd6e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78db109a24c5a6f34e268c4c499d24b6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535eb8c3abf773b226045c5351da0c6c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de32aa46d08afa88f73374cabea289a6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5c80ecdf3b124b1a43961ec4196a5b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ef166a2fd9ca1d02598ddb24659fb3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342a44fcf5905d9f631fb9160d58b00e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4973a98fee8c3a97da4be539f9d1eefe428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89e01931df78853c013b8b879c30b8b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba363814de9ed6a7c823a70aeccd21a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e381a37d3d5dab1a1d4ecc8a998917a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7b4dda09dd92336592c7228de1f5d4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d045952524c1e2ba1a83275309e1b349433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e24845d4d78aab55d60756557fe8cae434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea9aa780d206879ef6367d7c8a21f81435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a768f502e0d11c8ef97cd8799c883e7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0fec1104c399f0908e01fdfbc5900c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe026bbe2cd1250cfd19e7ce6a1296b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a5b4afc9c0dc4a5bdb76a7afdcc1d4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c4434741803f737d7ea5e12c2fd95b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccdaf96121392990771768bb3757603441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a55d1f3bb6a8338a3418c81de452eaa442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cd2016b321716a8bc77bfffc58988f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af04ed44baa7c1bbf21bb6efa6bb95f1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cc25da094410f939a0823b634e65bc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0541759f8ceaa404e1c6e3e003f18d04446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528d051798ec9212b2178dec4b5e9085447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c92cad735e30c15a52320075aeb7a8e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2179bc0e20733ea7c53305b78839a263449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cacdc3985a1a3fab0e106ac27bcb67450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af70aedab5dad17b4204852d8ce02ecb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432311e14c8953669946bce954082aea452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aa090595e4b7126efcdca6bd01339f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86fa02abfc7dfae2c1962b6796dca0d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9086c47906fd5f43a656d3baba662e11455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f62d61302a1d364af04a5f1064b1f7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651b4912f701589e2524cf6dfd8f5d81457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ec4fe18abdd782f4bbb7601938b33b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fb48f4c17f980767c51d7483a0863a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f624989496dc14c04b612a4511e275b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c6d071a2a9aafcdfd81c5056876fac461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dded069926eb839270da5145137de1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdc089dad1d5aea92249982c8906213463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8eb74b57c0e4baf8f4c10f0355f9e2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17693df11a906eb212009fd168746f7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f4697d0cb1b86a3c5afca5b7c89c49466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143b25b1c7a033e6b974f25f6a3e9d86467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9d7436a9cefceeb3e37c52f69731a8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2d633bc22a0efd3a62ec5e5a810d5d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a16eb24545b4161983a369211689a1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37d9afaea0392208f43bf472dfc5819471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed44afaf0dd3c373753e12b0ea67dffd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b509dd074812d1d9ca51b94780700e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe5166ffb61c423b003b74c928d389e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942af1d70e58a723e98a37f079e01605475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c554e9685d1d11ae5000aa30c212bc61476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eded8063540ea25fde030258992c5b2a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb8d8c21ecdcdeb76f1e90e209cafa9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ce20c47777127b8f4b76df1cd0e666479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda795fc52f7dad29c8e41eb84801cfd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1b67e2d8699674b9888a50cccb14c5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b01241a71c1d8fed42b46f8cb1442dd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318bdab57558572268904dda285e3277483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a90a41b9f3da297d717205e6aef98fd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecea8f010a744ef240c3285dc3ac018485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728fecf684f1f7306758f569fb238dc6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8432008faa00c46c59bb8fe52de00015487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782d5170f3c0632c56553c13b4a605a7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08786cf1112c26e71edff0db8e4aa321489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693bd595e838902142a6f850b92b0ee9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d47884373b2e04560d640fddba03b9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0518d76264b4f0591c92c2d7e7920e9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc17fe02c4c97cc85fe3d703960eeb76493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c668d5deecaecc1d51d1ee28c4a28b76494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a9e09eb6934ef1476818c65db197aa495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb418f3b5f26853757680fde24eaa995496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0796db42389d0cbee748a7cafaa6d1ea497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a9cc9142d59e108a389fb85498d123498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6a8fd093ef944d837b234ad7273883499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db4917f7453a3671f3866d756fd0c41500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635ca0e25b618bb49edffa0017d84384501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a704282e840883df306988808a66eff502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc86673f61d54e6682989caaed77e15a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9b085dcca24857a652a06023a8613a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afe24e6f3c33e1e0c4ef5536f87021a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18089e2e3e0e3e9dcffdbd7f147b5eb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ddcb2fd52b1a1cafee4ce0b59c7a49507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b2af3d431eff4ed6ceebc7a2e110b3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2edf86346c9d36ad67b055228dd406509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59bad6df166efa617e4e76597fd80ac510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bd2f9bb0dd727797eb951b00e23a18511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c537a8e24f51b99fb1f6aacc35b0961512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf1000c3202a13d5bff3a5768e20e0c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5289faf8a232f02e1c4dc724cbd41ae0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165a55794146c5f710c54e78038e89d6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9167027a03d1b71f1bb3ac948631078b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21575c63fc32c32ba952381e72ea7ac4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdce01743784dec7939c643fe0fe647518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3803d39871a2d202db96651f3dd8705519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa3400aee59b8e74031d1ff315f9198520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47392233ad223715b547497c940eeec521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bef5ae164a67f2dce12b3e820c461c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b95dc9d8a803efec8431c0bb097cbb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef330ede0bbb95100f8b78747ab98f6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71018a733148effbeab31705eaef0114525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fb53235a5cf800954bc432863a1698526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd99b242929438d1f8ce2c9be768f4d1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6e06085f5587b378c10c65d5eb4d7f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86732d73e0c435e6b08398740a32e09529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06870e8d0461a5e93f8a5ca8a9329821530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eee1586cdf11a366034f484e1feaf2a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd4552f69d72d0e11ecdae6e2a969c5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b30aad16fba733bc306f482e3ebf43533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf14d58a2416c5b87a01f770b1e3cba534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5d9b5cd2e7501017162fb97f1e9ae0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90835c733600ca9da3e14763c2b9067b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f64dc4441b4db5aeeeecbb52a7b692f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ad192b03a50ad2cade9b440e918f15538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5681a6f791c346fc91b626be77ddd383539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0842cb5df137e5ff195807ec4f98ff540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9ce28d6d983448e88774ebb32128dc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a487bc0954c59086aae58fc0bf7a044c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebdd1476a9fced3ea919dbb045b91fb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153d4ecdb5b52a6f1431c75f45a25edb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4d6202eaefe802c0c0f2b1f43bc246545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b309f09feedbeed07a8296a7c7404383546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283e54d05c4aba9421250a44668ff33b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bda058c873696cee5b0c9937da1e22548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742bb4e0141c70f22a204266b4fbe5e5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ccb2371ee2606c6d340dc8a020ef33550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0605ae3d8c262c4fc354eab407acc4f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663b51ee288bb750da0de4cef64414e4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e191a4f42dec31b40eb5a7504b48f6c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c545e5e2ceecc7c40156a9ed7fabcdfa554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d05471b787618c60472e30a5122791555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad7f092873720d0adecbe0f9e03a318556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f14d1890f2271c7c99e94a4a523906557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f87e4ba4b6bdc6395f733e3c254e9f9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e5bfeb49658582f205c03b006f8899559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb8f1fba59ad211782be037f35b0cb2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ceb45368eeab1fac84a4a77d46e239561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11316a972a388f9fbef3789fa55f19be562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e643b07ce12829ef39a885ab64eee87b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3554143d2c3ab1df8274f73b2f1f1dd0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d0247c049a8f28cd876cf8e8f46360565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938d06d6173dc91f708dd32bc526846f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0c8546ea703a2a166a6cb48d572c14567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20929b121c80db25b160559d78de0490568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a78c5f4b244b60eb3174d9655f149e4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd868d0cc57b7c428e5b71b9ef24a4e7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a46ca7d06d8f1f525512dcc9674faa571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fea13c5d8830e552a767adb5b80d3b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d96b76301fbc6f056cab361eb11508573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e64b173895d4256d2201bf8cd8430e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac010a9015b076ec526c1e127e53967575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e86bfc8082f1c8975ffa798ea32237576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48248e86d1ffee11d920f2780228c131577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc8408eea60b0573c4357cacf95d8ee578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4373f0d877e24f0b7a597936a51955579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efa4f4634160b71172452043076ce04580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67f13a88b958f12c28c26cbce62ed74581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868601792940342aec150ce010ec0335582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998753be0aa45688c4b0a6a77282bece583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94be8cdc7c25ebe57f605dc6e429d231584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdc5c9f14b5e825b4146faa7611b6f5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d746bce9a3912b771d412920f198ec9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43152d77a7914f99952c68ad3cbc1952587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726facc39dff19a633717aa51e2bfe23588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273e3ef9726e7bbb7d24621e25267d62589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152b13bbd947c256603f2db0551ab44a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13ad3d612eed717fafec750254589a3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6717f22fe3317d83fcfe41f848dee163592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca199ade57a9b562da5559d107ade3a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f1d2c6dc0bbbb86546e3063ad6696c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a27847ce41d3b1624630bb474598498595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79703232461c24ab1e3e7f85416ae04596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6110d93e2c48c18b598c25c1f85ec100597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc70e278c6d5191132bfbf4ce7a10d8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba413e32c714b2c373e8106c888c9a0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9026c86024205847efb76c9a7542919e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eb1471ba4119c1ddb6df0bbf02068f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5b69ed5d968049b48f2a725467afb1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3845b8e3eef97cfb900b8e7adefb4688603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2477cc4ae6cd022a87acaaf265e89186604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed10a842dd9bb37cfe43a22fda0e30a4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8110fcb81f1186c00f328b3d5f95b2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e80728cfcb0a06ab90d0010e7f9b5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39bbfe797c56082b6b7b354d6e7fad4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9462233003ca29a82a63e2685022810609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ec6c8082340ea8feca0582044f1c6c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ed1e51f972790f9e0f6cbac8ddc48a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ce0f79da22af4aeaf958c6c32f9e6d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd10043624346a46e0643e23bc4658b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bade053b8eb930f0d4f763b76a6142614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbc714915a2cd41fe7fdfe08759c1bf615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d69a3e70bdc23ec4b2b4fb235dd94d6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aea374f4215296de4cf99123bf560e0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba4fff151bb86013a6ce1c49a9f5866618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb0d4631f9891d28951bf91f17dbc74619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e345490467aaaebbc7d9ec0c936b1d38620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca75bc276be05bfe294546c21269d05621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45033b0983513495242a99d23c489d66622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019a49375eeac6c7f7ac4be3c76e03ee623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4c89640911603e75808316d13ae27b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af81fd82aeb798eb48b28615f8ba067625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4e913c4c1d3495ffd1bd865d2e1980626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284e5eef0c781ee913107628cdc91c15627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e07a1885ee1d3e610d4ac269262302c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7715d978b759c52f92f95d1339bfcd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687df70fe4e12daddf1217bf99301ec3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8827790a091766b2a115537f7b4aab90631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f59d1c4d6ed3f35e264d82860e39f7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9881a4dc534bd12ed6c7b75b67bbc72d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03f93129de438dd7e348bcf197876d6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4d30dd9530b7e22967261a7da4937b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4b98ec06231e45cc1ce4830a37b94b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca36d3318db15538c8f8ef224c04e4a3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea38626809287c4e39853b5c0d788a5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6b9a16e2e9373a06997cd4dc24cf47639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e804d4a29e96095fe814f3be1482ea7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a96ce082e5bf93a9f6ae76f12eeebfd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09672f7e6f569ab7efec6f02c560c5a4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915e800ddea3c207926e9b9651caa22f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9c4d97223ab383804eb30a1070709a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc526ab0c3cfc0dcb75f8d5270f12a9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65266ecfcf625cbedcf475f0f0be8f5f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b798d2d6f6dff0c058bf7aec76cb045b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2c39138c191a9d75a3b83cbfa31e37648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d946cc76f87a481bccd14977944bf0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03705f490f21d6bdfba8929adcfb721650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aefb01ea90b419674f4e10969cd97bd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b3089ebd3bd9b41d1b2545792c7e8a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa587935cda3bccc48cbcdaf75086d4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf895a0301d4fb0776844e534a06938654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da2d2008813a0cc5d23552ae35e0dac655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fbd9120f03baa8950a3e80cbd7c827656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9683e9c6fe34bb4962d0958f54e98d32657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9535dc05d984cda58c09d3ad60fcfb92658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3997689f5b72ee9820556c6c3ef61def659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f809b247ad66b2cec69a8751aef390c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cfaf3ff6067dc7b6a72dabdfd292fb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15c9c4e64d2f859c5c2cbd65a8b3fb3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d6ca3017da7d7cd493a0c86ea61d4d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33afd61459d561127081f00aadf6d696664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba2f4e71514dff0aaa649aa2d7c563c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cbeb6f27a4fb6aab81a59076c8e34d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a0dcd5d366736e9b5911726149fd2f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992ec3ac91de8f422ff976145042bade668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c713faeec48b6905377091d04e99b1ef669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2201681abf462a40aa46e09f6989b066670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6c771524a5af374a44051531cafccd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02400c05294703e83fb7f375af01c4d5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa68fecf91509f003dde0f3993cc18d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c81ef880875ca8c2ad0e586410adef674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159477d8e76e76814ab26e96dddae42a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00776d4a40d78936089b37bd9104ce70676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbc30bd196bef03fb6533640554f4c8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2f7c81d9aecb722e7c22cc59784a73678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1cb514d7c49dc8bc35e62e47573e01679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d261c9a113576033535fc9e13d4b1f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f222671221ea80b69bdc8501c71a77cd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc39ace4f8baa10a995ac92ad59232d1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84175f06e9b09d96a484316e1c34ced0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18640970ea6985e01b71352e326776e7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ab537e1b5b3bc52cc25d5e3fcc4457685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d6bce1d8fa1da0b4d869fa8bacc499686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568b91ab017ebed4ca6d78a14261774e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38b02f6408d64c5721f1b5d9943e586688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9bf4216fab2eaf7781fa282caaed03689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6c0d210f98e876c8864554599f1f48690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a86fcf282eeeac24310503df449663f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19840ff312388dc932dce92c65e0477692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd461b15d91d5d76eb1a9dbb43a1c35693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75325080b0d400f1dd052a49ce48fd6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21b42bd01a711c346c7f64679808e6d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba72a6392950d75bbfd7e4e6f879f723696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdeb0bac54d4bdba744aaac28f309ad697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6016f3ed70e7b5322d014d1bcf698238698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6545c2b683a94098687270eb56b49ace699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03b0944e94aff860259ec5edc5aaf5d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bbd0c1feda2dee9e4d86ba1770f6f8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3782a92ab4b9e1cea071a89219bf58b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad97a7dc5b6bc5c23eb9cbf93d417ac703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bd68e1e555c3b2ab4f7e01feac8302704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c650912e40e3f43a98d8594be18461705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fe1336b4647aa2b1122bc7442edc85706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed86cfe843636be1fefc2f424788ea28707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3c049eefeef54a65400f97730ed52d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8b18fa8d4b6c16374eef1b2682b002709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fba9530a3b79e48fda9609d13e31f0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4d6f00d2fa755e9688eb1e90112bd3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f883e4a9ac0d23824e9d8f122312989712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9a05fde0bcd6345f8cd7c193be095c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692cff7f8cca3473531d4e7c87285ba1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bac93398a298fd078a3d057b010f14a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e488453d8bbdfcbb7eb88e48bac67a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343145f2851f86638da69c758738bd54717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e32c802d5622aad82e6eefae165e68718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecd7b1002167723d69c16375ab3da29719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5cc169bbac11e69df6a74ebf8fa076720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b4ff1cdc1225d16a620d72ce01c59e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6508b122616c472263f7bbeb1c96411e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c882a07bbab7a7657add968e19c3876a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1d12f5f83c3745c7186fad455db621724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d75e4970833365e3a381540e2fe5a12725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b2e77cc8d228d4bf782bfe0744531f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8022bc57dc5daea813ede6de0c60ccfe727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4bc4740e68d2ffa68425aa246bc2a2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4764e8facc4773ace0236dd49c99c2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039af963278aea8af1a3839f61ae389e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaf97e2cd087fa62f930f13dd3f5f02731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4701a8736360d66c69b66657ed07efa5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b34cfbfa59fd27a73920f1d211595c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9364d7031591aa088082391fc9f160734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860eba3123ebd0b4de87671cbb89a1ac735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f33abbd32f2efc8cfc567aa4511305736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eabb0b7a068a3da3e5cd29806280d72737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa155a6ce772ba276ba179b182860efb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee14645c3fbb22d9d0ac2dcdd1f2aacd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d6639eb58f5ca049063b9083e063ab740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234305ee8d40eb282483ae4b2e933758741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458b96d2b227bc4de11a1862607589fc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9ac482379cf304b3bcd6e40e1bffaa743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783dd7c7918d737d0fa0c7981437a952744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf9d02e1e3a06929251d6e5b338ac7c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674c4f8736a3218a3e3323492c40516d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039ce10bf30b363eb2c35490a5b42811747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb03f3fcc76aaddbf52498108099db2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc76475102453cf45208d568fb3b5c84749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3e900afc0d9c325e23e7f5cf344e26750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9144a7207754cec0e0090ac79726a9a6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b8a6f5a59bd7bd5fdd50806afcd776752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e86efd4670c377ca673502f3c49553753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78e4beb1fd257c3f5955105ddc1e398754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15dc8f5ff921134ab2fd43ed428dc6d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722083129f771116895343b40400c887756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56d341534ab758968f5f826a15ed381757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994fc36ff6bb270bcca613201aafcd04758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8af2b714393552f23feaaca2f53242759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271ad33960a43e2c3039e550f9c0c675760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898c9b3b827dfefdd981c434b0571fcb761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030dfb36fe7a149b500a48001ac76e5b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf9d7a57a9d5d3ce3d6152bbd372587763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5264423fd5cf5559b0da02838690506a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511c149d2ef124b1515cd76204b8be6f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c832be62d2e841f7934569bc77e369ef766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423258e275b2c78c84677487ad4530c3767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce7aa57b1580cf7d5cddb3cdc1d62c9768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9744bd1f005743a08160009987bba41769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0384b9b4e2e98716cccea2fcf3c915770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c29d07b04e8a4738b445b12456476b771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1156ceb0e65ba795d63fb4553151a1b4772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882deff3c9012610f3a3019d62b41342773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553bebdb0b7ae24908ec4e556b265fc3774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3f926c7bbc008ed34774d33505ae2c775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f70ebc58150b15b80c68e0b572d0f47776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a4479350733418ec6b77606e9ae1c4777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaae6df7975d012540c24de5f6c9248778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045379c267cf578d9b2bca2b7d3b1da779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21443da4b5e67e88c91657cd702e9740780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a51903ada8a61af346af853da643a7781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2729ce01fff8541b238e084723d09d782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11d0f87e8cc862d10f337e9976e9926783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c01a756584cd3bd3a449f0e18a979cd784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655b099a890aa65a51378c3c6795e694785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c735f99f0c58c927896c4b757c78fad786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935b3eb7d1143df9ab8777b93d9aaab6787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e53bad90b9e7f1d14356a013fbfd22788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9710fbdb82af03de60e27b530a2242789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f858599bca82748176fd9b0bba5cadc790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737b74fe36f7aa020d0f597b8c732cf0791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166bf125e79ebe2acd61ea10c8ca4c26792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e60340dd6fc2b3ee72dee3543c4529793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6420f71f1ba0f5bac586d76b13430d794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add19acaf1500d2f6cbd2f8e879e4eac795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539e3e8db578a3c2760d62015a9711c2796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed0d51091a834bb22b87c09fac64d4b797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0715b3c103c4dec20ac462cc2cb5b4c798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e660e97782db2fc6267289b7b6841384799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c809b3c0ed1e9b324b140b3b4c63a1800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfd3dd1fecf4fd3003d97da9630e199801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15e3a166bfb56836253b5fa3bfa7a98802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ff99010f7926d2d395afb67d318477803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1785a235988b457337363241ef7b8d804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730c068787fa70e76f5871e5b43d53bd805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eb9c1194796f610bf8bc4827abb7c9806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5207be7934d4c4b7f47d2a1dc133d53c807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446e973d4f4d02f26f30f390f560edef808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2437ab10a0f0a6acbf0986c0f4e5f2b5809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4386f0daf12c7220da923042ba315546810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbd74ad560b41e476e7000e864da770811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8118a37791e5b745e901123450ae2d3812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e079f78d200ec395bd443fdb71b6106c813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d567cb0e98ad314da1ab589ae4bd2a1f814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac79f4a4dd06b3174ca79fb9cdce648815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39e8a7cc1adeb0e390ba99e04e064db816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dd72ef8e29ab4d7121a649b8831a65817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c1bba72cc4769e3a87b455b11bc4cb818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eb902540f99bb78e5b7369c339955f819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf31a6f6b5878dddca95cfef54a1dad820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bae8927ecc51a7bc1000ee3b5350152821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a51c665766670b11fd5a6af39c9ff9e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0da94207771ea1255ed3e54f0faa6862.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59e1c1c942fa271703a3cdeb9554ab03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e60baa40bb94dec06eed11e35517d34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd423bc402054db070d974122affa0e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b1a3b1c93c60a559d8fe6e98b756786.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4327a33ab425df8fbd00e229845011a17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56848f0ded972b4ba346dd938cc42048.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcfba4386d0f6479ac7568b458eb6bd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2ddcd25e6715b27891d5b176a1215310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243e36922e64c93170c1282b1575a2ce11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4de4bb7c1c5d2a7282a03c80882ef7012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aef95c97b68d336d2a60711c717eaab13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352c8de4000c2c098c1fc737276aaa1b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ddef8141500f4efc85f6c4949e3b8e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8fa0279447c51aa7f030574bd746e716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea9a9907c5a681de4bd41be8c21298217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3732f1a25feb2c3371c923ce71166218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbd8467191a96fbb1b19414757ecc7219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6103fc2d0ee05654d5d88a2c5bb7f28820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f4cf09f4f6193caeb4114856b1eb8321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12091a709cf81d7f79438fc5332bc0f322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ff868a1b9e7bcda2dabf10c16f5b9823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dad750fe226cb5c84a45ad5120eaea24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967cf664f915ebacdfe18519180c30cd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322f3e325e1f4ef6d942d8c027d7719826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ac4e0d1174bb661c7a74f014aa337127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b107d905927e8d5f2d71b08c4663f328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b4723c8c58bd9718be7804e0418c1d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859a65ffc9c8bde4d6ba93daa02ce20b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e26e35bf3d13809f5c97de660a6d16b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ec05dae8120f8817786eaa11fbed7e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403cf8cdfead93e5bafc2d4c0975796c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809e9d4a4e11f212e5ea2bfe012735d634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac08a94b4c3baf8527d7347f385e365535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed70d5fe48089fc2cce57c857a97a55636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f42f918439a7ed8672dcd23e861348237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1992b142c102e7ab0dc874b4e7e9441538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f36d604428f7e3132ed1d707c1f5dfe39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d78abdc1756b6edeada7cebdd8790640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34a3e8c6f1eb76f2d9b3d235fd6815d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7065978113a62e4ef308b387b4d57a0c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e02d33e2274803e8b964a055cebb21243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2e1773a7c53da6f6761ee03131491d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e918cac073e5c60c4b9e8b1a5a9227945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa4294b7fac1254759ac8c35149ca2946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0891da99004ec779df717294fcf920c347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1519e6c1f777a16f0bd1203ceabe527a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8396734673576493aebcbce83af701a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c772aa7a6d75d2a2c8a66ff38f3d9b7550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b408e4be21840b22d939b7303cbb96a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d7f7f67a9bd05f01c47009f596159252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ffd448d1ee504c1206ad8e41fd3e9f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81913dc02ba054f02e41649f4c7ee68054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2db9e3a5b96216906cbc5dc585190d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f1e20c5431ad61f74640642381f9be56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59090926173d529d856612244f8bf41b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe79dc76c422b64e791cf6ac0e1ad9458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4c02745190896ae2e41ec4d6f45baa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9752c02f0ed85829f3eb7f7a69fbd49e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b033070212b1fa3b5d0d3b14d8a8743761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1205811a83c15a48443400563a63f2f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d711feec71fbe96ff62afc50c98680b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56beef1ea8fae900282961f68355ebc964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabcc5a466114b29e0325fe32a85bbdc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b63a3449d866d1e1e99b260503b9c766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1727a564a84a82235f8be8cebe333767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89747a12cb52e6e0a6586776cb8019e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ed35e574e329193ff0d66d0183f4da69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b76114ea52accee770fedec04def4b570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7209a4d717318c7eb45ae501b41fc371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ee1255a417c1c54656f4137fa17bd872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd69ebe0e70814288758e11f88699f4e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffca1f7da9d17706de48d3506f9cf7674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b99f91d216b6de3eecace840e3f41075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc20a5363927f39a83954693c3c387a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da35f4f538c20292e4284a9a63e91e4f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3245cb9b8130943ade61aaeb2a696ff78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3a37433a26f41f8df4c4d9f83ec47079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cdcf00f8686bbb160aa1359d7b156380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942dc478d6e5517fe468bfc9e20b14b481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05764cb19ca4beae8bb3c7f2efc311d382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0250881237d6d10054c922c40be78e4383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a15b62471e701eb0c44e52e0fcd3b4184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13925412d98e11da99d6bdb983f62e6685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11583080ce88f35c3afe5764093615a486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8178cc5ebe138d20059affeec1ba803d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2383f3e2f099c5b2ad6d069314de8a5188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06d247a6cf2f1838f0d906a260dac1989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baa240d8143f4fb2772c97840ef061590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a0b6e0508f597d5ea05b9ad96f65f591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664d13d46608c1b851c4e49e2325bf9292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a93e02ddcc3c52ef70aebe6c0f54ad93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918a61db575e5a6ba0c92bc27cab25f594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031791bbd93bd319c5f55ce3dcc6742195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f5b4a9eb1fe8838f6cfd075696030896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c266d38769bd54948cdca2979421d797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1cf634f4cc3339a52ef3ba2191f50098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c441f80d29c8c3cddcf071bcd29994f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec1a17535aa4f539273ac52fef9952d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbdc3e3acc551cbb1011c1fb6e105f5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ba528d68b5b394cf9834a3ae13d7bb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667ef446f441ac38e25baf55cf8d52c4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667e3d8d1fd3e095f79d1991d65304b1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7d608ba0bce013688667a7310b43e9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca40a34871a9e36bd946203fcf2458f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7082b891588eaaa02d2fcae244bb990e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92478b9596f59bd26f4e91e52b2de349108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a898bc7c950eb1524eb019cf6cf44346109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63810df51e2a73966897f907c2a252c7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5d7eb34708415e70f2cb84d107c24c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f6f55750268132c58db425ccbf153e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00cb1ea97bc32ae4257277450a5157d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ac2fccb0ad63e90f18ff7504f3174b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a12a5923c25a6e954dcd7cb02586893115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10154323f1c60104ffa216a3b26487a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0121e9a4652925ff782437c5fd6bab8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e662378a0c35e4dc7957c68e2fc23b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf975dd9e27e967c8cce731f03e953fc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527dcd6e3323495fb29308cee9be86b2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532e88b7960864bbc9eae10a96d2cc9d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26997ff365ffdb7260142205e2af2d10122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2063eb975a28999544bcf7603bbec4ad123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46102b81f40213455c33ecaabe316d1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4edb659807cf763a5fb8658897a3d3c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c032133f031a8f8b56fa3eb3c72784126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9929e4480b7422285be26d56610ed50127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fbdcfce6b0c5fc2f875bbc1365a8ac128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0891e1c34290af1ee7f01b33e54fc4bd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305e88e912a4b0ebcee3991695e54aed130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e41ab8084673844904efbc8c06b9b8b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98a34e3f09fe50a8a598e94cc3f2fb3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d78d05f9f167c8be92cf69a68846632133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9df538fc5d75a8df9b1730f4ab8b694134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0240cdd2dc8c71896d447ea6c57021de135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a724c3465c76f6143750b4953f6650f0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d62450b2302d94c0e9636d69ae7c7bd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5b0ddd46ba2af1e3124dd3a9dd3aa1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9fc14cc54703a25cea4f6eb5986078139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fe2eef9fa69fea76c00c5d260c0f35140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc659362773f4b9ce88377da35a35f6c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389a86b9017a7fa222cf3032fc7369d5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789dd288fdacecb0ac6e515c5cb99f90143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c4f5818745c47c88b03432c229fdf3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f05b755b3f2a954f868648651c878145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ff4e27ce07bf201801aa385b0e11b1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b708a3d7d82f2cf79ba91317f4962f6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765bbe718a0771e39a76c210587c8ee9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cb897c5cb8d1dad1cc71a5de120e8a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c467f214317110fda1aead8dd23973150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7462483997f7ad28f4ce141198efc0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec7d49cd478ea5d6ff133e63c30aac7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b99937134b9f644704beb430d1e22e3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237321f436199e7d909ba751f4d931f2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb5c5232b43b42dfd7b56ff216c324d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a43d693667ec8c8db7df38afcb5f912156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9ddef03a6b4e3802a6044ae797dea4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189f8b73ed4fa696bda1882b721af37d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e15603693a7b2fbb83c3903fc2387e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc61f3b993b4035f5b486abc3dc97fb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d146246dd86c961b653e2ae4e6943c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941df17ac20e0f665e4f502066c43679162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251c864ad4c51b088540d91ceb2f9027163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd42b4e6cc3e3c58fe74be39f7845f0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db481a9eb9c3a65e74b5c50ea6929b6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c3f0485834316c8773584b7afb3e29166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100ac5338fce44d8dc93c614ea2bffe7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cfb4c86b770c5bf46869ffa5952052168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a3e3d12e2dad2a16cc5c0c18dcbf0a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7055f13ad5dfbf250e9e01919d777b6d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0128544c1f6c6250cffacefd8f051f1e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dbfa3ba9da34a66fcaee71501bf644172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dea0bb965c377ff93912087c5dddb1f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf16b0d87d0729c32d39e8842a1793d0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471daf81244a6d9f2a41dfe7090fa18e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db99abc91b10dac4b49a946954e3937176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbeea01e6a435164ee9ba06f37e1c92177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ff98c8c5894538d5964835876159e1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3723bd782a19f5916a9c0d95f2bbced179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2381002d9d396a684244748f8792de94180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050218f1f9c78f783b362f725425ae1f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb2d9eb073e1ccb745bd9a322a1f8b4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210e52ab8fea657efcd57e3f86143a5c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e8ce5b66ce38dbbf0c7dd7884c0787184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30cbe5766209254dd869c70b6e07c86185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7e6226e9f4a0e3cd72d0cd57ada373186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf4950453f786ca76e3e03320b208c1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bcb2825a300e0d926c19184fbf9b35188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2847185b86d82398e29094886b180b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a83408e106cbf85b0c98bc082018ec190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eca865b7f5dce86509036f78ead5ba1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eca04a7b7deb4db41ab8de645acf2b1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649e8774948fec81df9ad8cc366fe23e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764dc95fe166a8cc3b448ac824a49867194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8338c9161ae7a06db8e2fca37bb247195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed0e8a456b680ab963d7cdc7e1a7a09196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b174fc4d0244ac640655f097cf942be197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adafc290d6b60e10b41ca5a783bbdc8c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437dd26629941df1775e440658743b1d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd9c6bc31674d5bc391e16834e6a260200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae532b5bff75665a13d39ccf1771b01201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a884568a11ed39f8b4acf2c2b449d1c1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b518472ed879f88f37234b14d5c9d1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ab06e964c2f4c49fcbc4435d594431204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e169d73c09184385161f5703b573aed205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca30d3aeefa3d93c8862e40e0a64a3ec206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b095dcdf83c4b48e61cdbbcec3b215207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a540bb862792b10a980190d3f6f5950e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0d36e212e85510ce899cb7a8f5ba85209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f77941e407cdc8bbf4c2d7b1d0ebd05210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f9a61abf018fdc77922eda9afddf02211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe9ed87210d6e414a4f89dc2cc75166212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bae803fbad76a5235c97eef808480e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab89253e19202d6438b705c2e62733a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5363f22509eaac4f175516f9cf0580ea215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30195f56cc23e3365dbc72127d9ac86216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff57e68e32b6ae55be3d8b7f9dff137217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531bb80edc355766c57f51244c7f9458218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5424fb49a1caac3fb9bbcc50dbb92cd0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6771f7f08344957c554b2ce363a0fe6e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85186da6f3c92b6972dcef4404d8533221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17f9e720cf28bf12edac8d05f03e62e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04442da07dcb67447787be07cd9083e9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775969d4bdd012f333a7bfc017303056224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6ee7ccc8d491239f747d48b2d841f8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1f14a3ea255b877e22413f4236396e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4152bdc7616e8f8727f793e814f4497a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f135ec919742787e6f5b0389960a7c1d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddede8b111efa73124b61a83e5d0701f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f10956f09501f7794cbf24d3d913d2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ae72924e901eaa3068f26399570930231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de071d3f5ebd81065e0c52c0b6fa636232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95470d96c5af788e4a2f8a6c52b3048a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa790c667d7ee9b213f0d957b14e57ef234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aabd788d182eb113fec879cd151f4a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66e207c73a630cd007973b84d6331e5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdce47226f08ad3963919de32069d98e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050c31aec3e0c77c0c7b7a98cfc66ce3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2618f1ab2ddcf64b0fd865bd85339b64239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bce9ab35dfb1f1f374cb94b0a121362240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f3089150c9b280a1b57bc23998500c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d3e289d6dc54343ed04d28d9f1b528242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08307b5a31a32325998b28703dadb170243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac880f3929df2db37d524f17aedddfd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3533314a48eb20f3a5c3ca4fa146be48245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8ffab6a2d74c2c12ad69ab2adbfc48246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f271d42f2f2f20909baf0f2b94f397b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4e89b2ef4d6835ca3137e7dd753112248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04463c4afd232e8cb3f19233a6e3891249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19140ec9356ff4214047b70e4181c8ea250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa705d62e5c7ae6ff8fabe40f6986ac251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295b38ee3cff19ecb7dddc93c8b607ae252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47c1278ba80e7695d7dceb75fd47cca253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f824fddab89f398e998a2755c9262ad8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da64e116b589b92815d50d248478ef8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ee90b0229ebdd0347b7aaa73caf2d4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b319de0346547dddfc2fc0644a9d1f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad4ae0931e008360cc227e3ce3fca62258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c731cfd967c3975cacf10f58dcd448f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dbb88fec8f67c99322f01440e8bb8f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e2d23c7bd8901b7174678d2157d799261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d31ec37ea50208345a9c41b41af45d3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4def2269247eca4f8149f558e310371d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43650d4ae3ef6d18f36f5b21142caa71264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752b43abf6bf70061f83a25c5e32bc14265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d66f6b863aa148ace798e3c60970b5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cdc7dd3f2e92075bb81ba8ad44ae00267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe8a26a14dfd2dd57db955b304b044f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774b4ebc3e441a290365739fb535dc93269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7221e28966b45610f0cc8ea9173210a4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071ee14dbad55ce564013276beca6822271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4436340b669a01f468ef8787275ae0ef272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aebfbd2e004a938f97e9c820da8c5aa273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dbccc11005edbdb56c48f3dfb9d8ca274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc1661f90505701b845c7fafc2ce5f9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c77640e85d12e7bb6888f371b2343b5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3a0c6dc8ea01077bf36fa2b82d3fab277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec398e8569dade15af5c2059e59ce6e6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815ebd63a111ff4c3b33be7fb7784aa6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebb8f33a428a048247382eb85691628280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b5e8f06b40a97789fb95fa6d86f525281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec896e2032d33718cf0315d60434a0f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd75dbd63e67658efbb2b0e9b49ecb02283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c17ca97f82b75e9b08a2ba3b60bfa6c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a11c6af5249526c7e8b553632650413285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593886a5f26304879788c86bbcf713b5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0116450dc69b8869aa1a820f43e74ce2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905ed7c71f86d82d4741b7704e0d03ee288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d9993be1bfdf8e95440a6b9d77e0dc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becdffe81c1b810a944f6fb46e8b72d9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e9d612700e6bdac7154e0a08bcfa5f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308aeb248a18002e5dc878a626bf03d5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fec6a515178b23bdfad8f9ea6b0766293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c51d3b7bdc5913d09a14eb1d1874de294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674993b7e46b2f6a37db0755b3367b6d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04e373caad7ac96f4aaae2f72a9fac4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb08638e434ffe6379c68ec3d5ed93ec297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d405c60d0d15ec8158d59617a431b1cc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d043daf46e36a36046056e17759024299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5a9d8d58e76183f658afb830fe09cb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0956a19300600725dcd6a240096215e3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2341a9e43d03be4f0d56658df227334302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c54ed9ad8ecbcdf4c0b56edc02d36e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ee254de2bcfa5c16515bdfc8c6bd0f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d30f8debf0633849243e22b8d55ad3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0466482a04501fc7edf1df39874af2fa306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50bff6bf4d35dfe49e0b5308307c148307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1ce65f83c85ab6852d88bf2e859e38308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2af1351a1349e9d87efbd3fec28dce5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5feb274bc92b19f109e5afeec46ab5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74a5eabe013ec556f04ab753d212a09311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263356cfe5d2274a5a3009c3baa6e33b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f238bef085446e4319e612e0fa2641f8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67bd420fc53ffec21e41c10b4d9bec7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe93cad8de0ead25055115ad7067957315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce9ba6a717fabd961b620829e49bf05316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135fd3688ed0aaa47b3b649f9a368769317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d222194688ef5b9364b2d7b9509a33b1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b0edba18233e25e06f7992b2508d93319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51086211874b29f10f738448039625a2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aa37592d4f583d5753608a9f1716eb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f96bf4ccaa7da5d815e5bea74a24588322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ec78e6d302003f7e42fdd39a3a3486323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c298398c5350e8514e8d804528ff4484324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7576cdfce6a7c0de568b841ba55622325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92370e9f5d6e4cc1b16fa4ced7686bdb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ed0bbcb1b6d17965875cf40c09072a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a59785da8f7bea278f859df60b343e4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a4e117ccd7207e20c05921ad6944d0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e16a459e0fd7bdbb8a81f69302f3146330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7553a760c4ba933d8ea87289b0545fc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5a1c68564a8b9ac49508dfe9672ec1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dd6fb2ef9098ca020b4df65c485670333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769c79a37d20519446333b7b06fa3bc7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a1d92f886b5fb0fced514591d684c9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d123321b1c7b65debd3dfa03601ae7d5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffabb64d70d2a34be91394aa8c008ef337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c723f0e9eea758daf9e4a9641ae689338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69d9a566df6e5664efce9635a488df0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03db78379828fd21c651fe1fa32c573340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febb62d3d3107c422a6757be4b4f5022341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95208dd3d8ae27421b685d8e64e72a5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f12a1fb81edccbd778d590c0c01d951343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c103727fcc0b69e3e54117c7b401be54344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e8d86686b2006f17c158f066884ac2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7ffafe46c66e45f4fcf3b898d47fe5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509e58d0a70cbd07abe78349b7057ac8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9ec620a105eb21418a84d717605bd6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43da51bdaef5eee4c9b1898eaaff7170349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732c02155b0b7851e00db4e7c39c7a8c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaa98dd5a61c19668c24cea277f24e6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4c9fab663a03ddc15beabbdc71b718352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e68d5facc667f884cb43878e0227f6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46872d5464997aaaefa879e716d4e30354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bc8d954f1c1522d0e9ee81b777de5d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cb6e0f964efe484702d88e3154c623356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db07a138ed5fae6eea86181393391fb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87668a8e9917ef8d1cd0db858e13d573358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4a5578fba58af7f30cc8d29e0af590359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c7d945c73a2d8143466e6e59e03238360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba8a53654a4115345855be73b8b6fb7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031efeef62bb6c419c3eccd846f5023d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4d148a3a86beb64c0c549bef8c58a1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df519a463e604ebecea1567949a19c2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6113b7eca3475327e7f41b367d4c60365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a486b021aafeb38404b1f06bbf89c6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbec8c89b462fd47a8b4c41cfe66a036367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8070c0301f34e51fe9a56c60de6611368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5837cd1afef794534cb0cc8c038ac13b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d14bf177e4f4bf745325d356478d09370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0292b5d9ce8687592cc41346a746de371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bd17122779a52ece7d8a0927016f62372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31af48916aa4f58e194a85068958d3a9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9807f93078c1bf5d5fd7b96ee15f533c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01397c6a814284043416c9071847f0f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb0266da269e4add2eca066bfdc9c99376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb32b7a9d0a3a2e6da984a21385b2497377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830126059c981c6f4885f73eb6ae0ebf378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a26094340eb63b3aed95dc94e243c5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb36aab89f21d83e9afe1c8e9ebe479380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8489b23acecc6ed254af99f4c5a4ab16381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1543143d467fd37ac91c83a94912dad3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5395210427042eb4d1e1f8445edeb81b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5ba45dc04d95afcc06020fe827ab7d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afca34699fde97a9993d151178606416385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d477fc51731358a4137cfcdccc9f4f89386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117599a705400e85249844f49bd4babc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996300ebc4da8298e70f141f910bb979388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49033a649199f23e03d7ac237daed532389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c915ddec7f84942b9fb5a446e94946390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82fc1f715a22748e998384dae1e81a1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfa29cb37aad3c3d7997ddf29ba23d9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46023d690aedf6149fe796d86b3707ee393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8855a3f2d0c1ee0fdeb586434e276275394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74f3e3b3c415aa73c6f504a50d43987395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433b8c55828124c2bd48f3c40ddfc8da396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b960ecd15e97549084121768ea716c02397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa984d5dd373ff46d211eedb8b9b3dc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07db152614e2e565a69befe053c8a746399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa6c2436c23f7c186bfb46a816acd1d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57db687ad6dfddf1d15f01592f202ff0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3221632db5804789a4e0d6c4edf1e3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8cd514cc55af54a0962dedfad394eb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca71e9f6ddba4767bdc8e84b1775281404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cecf93dfa618e79058f5bd6a3002ec405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e91e8e564fc5a4ecd4bc1c13e58194406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c02a7c4494915af4daa5a59abfeddf407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9310b4338bce29f125fc17f0eebce7e7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5222e3889737c530025315f6757286a2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ce928b8fb9d19856f409a1196ea50d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beefffa91f3acc47b1236454db4b257e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac593ebe0cc015e644b82011a13c02c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6332dada6f7b88557f2ec8973d46c4b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dec090512d778b07006247ac67a771414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0529613795b46e4d7d22031c101354415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d71887e87104faf8c39e5d820d299bc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc240cda7ed595507750c8679a4c758b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97db333b69b9a5b6cb7c123ced445d0c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7367b282b9b26b737934e25e0583a0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184ee32ea0c587663624f28a6b8cabca420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936faac81c928053d67ee5226c2fd912421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fc793186a331ef4a081d51269fda38422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e781b7061d572b876f51ea9c8d36a4c4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f605e48a1d4eda894f0797d6615b54b7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627d0b91658379fbd245c858ec50cac1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9846bc1aa5defe77c082c0317588bd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c34fe77916c4677f88ddd74b3608d0d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50fd7b41c9e2ed06dc331f4cbd5b805428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9268e61fb2f6d765e806257435938f8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4781c77c94c9ed605296fcad0eece8a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752127edb783e93e90973b59d03f2568431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dba56591bfd390cd102bdeda0923ca432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca82a31a95b9bbe80e22026432a66b1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02625c1007eec5ce9d4c05337014a020434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd9133d825ca229933cd9036eb59793435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45012ff999c1d5c7c8178edcae53c5d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dfac9d2d46e42fb332a1e75c0621b9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b7860a59f2cbc73adaed2de66a8bd9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee003eecc4db1b00cd80b5e186d348c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5bc198a612554023173bebbfe88979440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba66a5d9c2bb6978f485aee238c76ac6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455311fd1d9f155124cd00ef63be766d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff00710659530c1a6161c8f63b2e5f7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f68f49cb68992c3b9af30039c216235444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ab1b7f2eefbab170ca8f41c4534ae8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d7b823f2e959921e47b0431e748d49446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4472d41b2dfb93f04704b6e6025265a9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635ea78aed8b26f3095cf0e102278d8b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263a69e6993ad6982c42ffe4914b8367449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782ca104ad7361c90cb9ee3f5e6a9d41450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598b5650a0272a522acc459db79c698b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b46dc82bb230d32f18de81a82c13c2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7f5328c90bae4f674ddcebdaf13f89453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786411db441bb5a50400cd1fb7f1f7a1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce863a231c6263b3e11f2ff3c6719e2a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac97f6b7dd2612a0638c6f7329d64511456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975d481dca205720f72506d212abeae7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf0b450e05fdd2ca7fd45ac0c6e3b53458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af3efd9178609886cb5251493209fd8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb0b47fe8aeaafd78de6e1c8b77fa7e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49247bee0b2e784168df7a30d6aa9a74461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7b3516cbcc307adb674758b323eff2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f648d64ee8e95e4376f44d168300f491463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994107d05a6d6b394f4e49c149c8fc4b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdf36b42c3960000850a58f20b59e27465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d20d4b50a7408737ec285852ba20f4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696ef17e39445d6a0109f90a7abdbcf5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14494a2fe062f05a4e165a01387d37ba468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb60725a26318950692d9ad26effa6a7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb441593635e0e6f31bfdbf81c0138b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ab3a1219fb5c5ace415c95fc35af87471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2bc08a68167f20c8acec6e1ed5b8b2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3419eddf1871e2a56035eecdf658fb5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa38c876e886c5fca8dc8d753fb29f6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61306f6b15c6801fd87fd608dd552e17475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3b9d1e497f31e1d0b02706578d1971476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01644ccd7547e46f9376540e669475d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9658fa8befc4238d20f998cd6b465d25478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5073cb53c3f20101d4b6853dbcf6bbe1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d22712b39085fb42cd4a9fff9191727480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c433a487c3f2658ab7d45f517d6c4d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210b3e3c399a89c3987b809784c2f933482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c61b28a08a64181e59fc7b956aa379b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e52600080fe141c41203d7c4ae15a3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac47e361ad2c4436147031868fb9c8f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada1c77ec63ced6eb239b0029f1a4e6a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9441fb95d985e1234a6166f6760371487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75db085538bf2dc0b8e09a4773ccb169488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8094b502ceb5d2bb69df5d195d16e08489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cbac2baea238e4a5b00fdd68183aa4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e636f68645fae7d40ac4cf0514f04d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee58e3707582d04af0c7ef1fc17cffe492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262bb5be937c9fba3b7b281154a7db71493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd564aa791c5046552c3db34f084804494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fb68e0069256b17aea8aba11a29dd4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66075329c9c20b830049aab70aa3b901496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd93a15b1d5559f79814b73da6cb69a1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1a60da769ab0040aa5e695cdf29a63498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf5983a15c3b42ed57a3ce0c372d790499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836e82723c5822d4e0dd7c6ffae2c218500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29eb2004fb5d55b0916d57afc7193cd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02746ffbe54b913b60a53aaf68f6327a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7af94268d7252f2df2e137d18c8964c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449fc053b11b1479efa6853567bd6b60504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54dfbd911863096de99552f56361a8c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10bb79af89595067591fbe91ac07889506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5473ca2591a996636fc01cedf6b060507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b182482f6c9ef1637e84e39c218793508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a66782429c9a13faca167b476a20a0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5236c57a0806f432401b6a51dc2d474a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cb12bf7289006197e27573ac27cb91511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0573c20892d8f6125f46ece9b5bed68a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b66042f3668b202e47738932f5d5b94513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f20ea28e5f9b8b87d894be6047567bf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4149924ba95f0eb086af9a9f46ff1e2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d73fb59e48c9066c4e60920debe6a84516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16339822d8e19c81db46a3f79a33e0de517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df690ff71fee89f4d96c1915fcf1dfbf518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c127e717dafe701a0d22df2c505b8c0c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ac1675a3e872bf09761da8f9654ff1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f843dec400a0c214f80c8564057b959521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf779999df376bf835159cf78cf49ab522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb5f0d3cb15362d6fa0d64dc1ae31c3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9504650349361a2857c3871f6a5588524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff53111dbb39d9f3e3b6367ce7791a2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce43ba6ca8cb49a5b7d713dba484920526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eba7f1b51dc29999632a9f9061e7f3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eae668fb75c8d899d61e431f24ad8dc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec756464ca7cf9368aa85a5da43a066529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647490e10b7a76b3e379d051e77504a3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e5341bc9fd8b335d6a016192c32761531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731be40aa3eb2de5f87e86f16b7c7c88532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55be8d04f0e5d0b6a84d5e036fb266c4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ab44f311881a7cabfe28015d44c9c4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef6db041f14dcc01e1bfe7dbc825f0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ca0afdc99223f4ac244addf3df4fbc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8cf2f4b6f587704ca9b54c251121ad537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9c26776a42d9831e89447017495872538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5940898491217b9724d9a5cb8d5b29bf539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88da348555034df7ad0da76d3d75182d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4302b0fcfad9b1f70e5175231a1ce3a6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee0835461cc7375af3f20ff1d75ad29542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2caef72d9ea8dcbcd8f4af05ef8710543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bff29eea612dde35b81dc6f19a405bc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5258b6bdee427942180eaf176a9cc821545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1eaf49441ee9c96016b39abeb1a971546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be621486cb8aa198cb2c3de02c5cf2b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e55bc31810512ea4af69e21d870a0c5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410388f280becf1b0121ae9049aa3cba549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e204d4e79831b2a4d98279b4901f663550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa51ba9cc8d4682b8adda71cb32b285f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bea58d4178107e886f686f320ebcae552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b109e82f1ba409359d668a8a3d8b9b4b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1199415690c28f28186b40c8a9396cc5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6b433cd593c8f2545794ff38d2f1be555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1514916b7aa0caf1b0ebe877d90be7a5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc77d29bebd5592a7867da4eaec0f674557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c46beb5a854423177bf5177e157f3b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982ddf6aa4a1e3fe7748c9a52352798a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07283c0573c60b4e1ebb03fd7a0602e5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6f983a562a81878e170738f33fc15a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dde373d8b89efec826a867dd1254743562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3674a1b9eb266d8020a5966771bb697563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d1cbc2414b86dbfa615296aae60912564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df987ac36a56760d73dd8a8cc09d6d1b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29dfb739d815e3bbaff2567fe5bac02566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34d15b669777ade6a2004441b96951e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdd1f6a01c9a8935c197935804f7a92568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bf89f081ea5fc53b02438e22654a24569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c63a1ab87c4876f42be50a93846e974570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9903a03280f153993607fcf0cc72ec36571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f458b5aa2490d1185510279c3f7b7f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e66ceffc24b047dcd7f5b5f1902c81573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae13ced203e5bd917f0cb2df7197aab574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c5b77d54c358c14efd154a390ca359575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3270fe795485914c1e7c9a7a09ffd3ad576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328309feb20876e33b95a71dd2ebe3eb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d04b2a2ff08320d2446c9e3a1cc41f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42843c8e61b8378c24521698f7bbe66579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db108c80d49af407c038939c4cbc6c6c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d316cc0fa0e435c7a7099b40ea1b4c7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300bbfced91a27141d762fa543cc5540582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b16fb2c7aaf4ac5acd44b923d3d0a6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1a705855969eb4d52de8ba445f59fa584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ac50400504a8a7b5e6bda706d39f32585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9570990edd6977ae95871d372ffac7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13facaf3c8ba7cf68fdbe658c1b423d1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75e566c914903fc0d98c38ea8050043588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33595da1788526a36acb0dd8abc4f046589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b366c4797a1cfcd5f96a13dd8f5ef9d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31fa0f5694613db73eb1bf9fb55478a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189cf0bbb9633524c162a359a4dbf658592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e39d581303e3f9d3d80b1e9cf32ec5c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7669a62e205ab7ff7d204c8145c9bd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0e20d7d182d08691f09e730fdfde3e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d076cf16d1b4a4d172244db972e5af1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accb217e4fa1c49b223e44cfd56f73d4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd746cd3dd7fb8787f7524d810870e7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890abea1bd5a68b278ffbc6167350954599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e52db1f7487fb72fc273b187a988de600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d79536f5f09e35c39dcdeebc08bab0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe94c31dfc361909a88a60099d7c25e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6751c0e878e0a1e8bf7690d9ecb43e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5299be76a6327290c691c1c4a0c0745604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe76a97b7d3ddbc59bc33b17d079ee8f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e74f5a85ff5486cab8f36fd5a7f1ef606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d9626f0a2680fd75199022673d6923607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7eb3816505a11a3c9aaa7a192385fc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd51f33e85611ac4fe14f0ecfc73a4e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fba16f23bede30ab33f681039ca54a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f3ad794b37ec158196e9280fb4737b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5438abafbea56627365c2e478d2d5965612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc6336d450031cbb6654213b3331679613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aab52b69e7c27b10cb31a327703ee3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2026353d8843b0ad7886df2a328b5558615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5ea1b9f000524179806bfc42150844616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc04ed0023b61380e6ef91917f65b21617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad76f3e1b4a0c01f0d0a33be8d63550618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ea6bc99165418a6357f4c8e90c8bb4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb91b13a785e7afb63d49df3821d4d6f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3073fde8b4c869b306007e94a88fd8c3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051d28af7ed4d82bfe31524fcb04794c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46327bc16abd6a68ccdee4291af99fe8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8be9dbe7343f2b030f55eddd7377e30624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4a1794794dce8e20707f81700dbb35625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18bdd8a29fcf759279cfa5e1b15a099626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c28875f1c430e577e9c746c2c786ed3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfee675689a0d92909cd29c100cb0042628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d3fb57b4c701870f138325c6fc568c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0f8c88106bbbe6fdcab18e63483c4f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45e3ee844af42a7b71a36455ddd51a3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd06246dbd03e5335011b59ec8c345d3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e32290d9c00b5910646b703aa986813633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1158003711236d83ac82ebb6310884c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a3e5c38c8deb64614f39ce5758563d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a2e68177c17850b4b187a214dc3a00636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7ee1e89d0012e438723264faed41cc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff59962362b0f881c245bde9a43e0e8c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73d12e50f80e87a491c05ade50d7fc5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9994ea331120597ba11d0b84ce0cb57b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdce85e39871bb0113ec144346e7f997641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6951db22bc1424a3ba8c920e1c9fd978642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c1d37e3f5fac80f5f43f6fafa25d40643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf84dbf8d1adc397aef9fa8a3a138660644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8ccce00dc28d6d757e7477c9a79234645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d9251b09afab47bff052609ea67148646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fd425b6a2160e923ed392ae3a2df8e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5468f36c76611ad2928f1ecc6a7b69648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849ac053e7e03ebd9ec127ba73fac4c3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eefe8203e9c0250ec05603f0a14e2bb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2504127b0bbb3cc81193b975a9f05b0f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9951fa636c8ecfc03f616a8298f0d94e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936dd2ffed55a5e6a9f05b7647eae07f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f56b254b183a66c9c4471f0ab0fb40654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949295675209c2e832f976bf7e20a294655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b1636c92916174b3ccb27c6278f4df656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa197060c766739a7c9409bae8077ae657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eef2fb7fa5ef6eba8c8bcb398fd8f4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0fd2e075fc443f6f34f514a08061a0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64e0db39984b0bb074f48c54f4d00dd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b004a030ad3067ce491c77fba88b021661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f0492e7e906e33533e47510de713ba662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb46b3bf2413e5744bac8bfa6c58fa53663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1db490aa1b5b3ceee6cb96712de825664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4892625065875986bd1cc4c521e602665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26507df58892d4c7a426f16b8d620603666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcec330ec13836bf4fed51fa6108d387667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaa0c94e9ebf64fd1f65f6ffd55d71f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ad78c948e922c9dc377ae0255d1e7f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ec4cce99590e3ae27f2edce1466d13670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216b88ca1df203dde9cd6361eca4a695671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52fd289a08b3b49952e9512a44bb337672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d6b6b2c60af2044cc27a34acf2ab9b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0371939ed48aea0a6e2afe679259d0c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89de0a0bf2b2ab234de899ef00271650675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1e9d4acca88a3f29c6152cb214eee6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d8f9ffdc7e7ad169634c8c77a02419677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63589d03bd50f83dde987fcc31a319ea678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528c7b21da960dfbaa87a5d44f12587e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e41b7f98a33974f00884869823a6b86680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83368ae26e71b896217d9a0cfdb670c4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f753defdb50e439c3fd8781f5ac59c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350e81b295a08fab0bc70aef5d6a3ee5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6a4ea93cff9cd5503b679767d81c97684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afe4c5933630d5eb41e610e0446c460685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d6c6a92db0203fac5205c111f3a5db686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9993d0ee62c87aefa41346864fa18544687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5fa39dc6bc36977c8352cde7882104688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435a76dcd7db894f74981bc74106faa1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa2d0d865e477d9140f74f680e42bb9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b6ac5a0f9aa306d0ecda2a7bb32f26691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ce217f932dcb4e5ec7367364267dd9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fa44ef7fa76f7312416c001ea55cd4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37147b2c1af8e31fcf9db5958b13c38f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5dab8e886bb986951c26ceed396298695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd9a048f0b1d9b0d8214bfdb817c6e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ba4f6a8a2c22050ba280f7cee36d94697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a257ecd6ee55f9e721cfb8e18898f337698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2477d032b00c907decf73bc8574762c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3e31b80f03526aa23ee41fd11e1e96700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71d181df4d5f30defefed587cd9462f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c143a7fe879ad72ef32f9a13d3caef702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892f85a32bf5c80fb5640de3a9de4bee703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da0a7979f3526c69dd10dfadfe80442704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60d9d047283c148fd5e07ddcc24d493705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f22bcdbb30d2fbf183c47d971333339706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf22935f2c15f1dc43a434b210314cc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf8d3e4315ee844f63b91dfeb65a407708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffdf724b7b4bdeb7ec0a8fa7e36473c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab83eed7f587964801b16a7895bb8e9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca8a08bc3f53a80bbb5c9444e7feb7f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3ae668ed62173a7dde41db9fcf6ce9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406257b6470135fe530b68aeb790d4f4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c429c4128bbccb970bec0e4bfa745b7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148f68b9ba1cb0cce2c72c0d51adb124715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e71a47c97c8bb071aafda86547b188e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31056d15772b56b0a7ff70c02e50bcb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0407217058246f531141624566098a7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76f702b43f147ddf79e952df3217355719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cefc2f80f9c64a59e863949a41d502720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01e265aa4ab17fd7cdade76ebf375bb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178a51ee5c56225d310d35891f5cdb57722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad30ab648af11ff78eb0261b4e7e640723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef820dd3180f536bd91dfe5dce09b33f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b719754bb815d79262e3fbca499cafc9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569c7f994d4ea845c13f423867622bc0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5064555873dd8e7fdf022e7a67f29112727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb969fafe99aeef41ce25550db7928c6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb80d905f1a62fc8f585aded359e702f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42bc5b1bb053739a9a7c54ec69a89fe730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c94f9e32f7a3604d8b31adc7e04010731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2f5293d7306a8645ee97ffc915f0d1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a215028da1d24abf9e8f8422e856222e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87283e24322bc7a8170feeb1ca2bb566734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aeee7722c39166420bc59af5bd1e09735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b560993dec9d60c285b89d0dbe8a92b5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2d376d2dcdcaa04c0999cc7891d500737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcf267f283eae2ca5dccc83c7eb10be738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebea77aca438becdd9833df158002bf739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16afabb36a79c651743ae350e0a44062740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0145262639fb1abdc693d5f1b9b72c5e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c9691af312d330878b52bf98a583ee742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dd5b538b829aae622aade3fff93c5b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9c7287b580acc515a12dbcf44c7bb2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6de7c9781a5143efcb65e05ab54cf27745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014c131aacd0a182afdb92e5b19f03ba746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17588e3732543b10deea82eca040402a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a11bf73750ad7ad2bf509c0edbf117748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67da4d05a5a45a74395a3b067ae7d34e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61b696826ef7114a2d9d4e146ca1227750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d9258a411d336781590a505e3f220c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6fd30f743a2e98e6b26db221ecb084752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a77b963fdc3693621f50855909657db753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9409570cadd1090e515e3d746b52f8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4552c59bc77531d07363a80d186297755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa824fccd99c738e1554a41c7cae09c5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b835061279ba9e447fdb3451dd138c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e39877469b33633892da10e02fb966758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8700668864cb78381b82583cb5a5f2759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0006a5fdb03e16250c4d64168a439956760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195dfcb7ffe5789c599a80258a38755e761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83ff1f0c4bb84988025b59b2e91243d762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cda31c5df77afc81ced4a1fbaa8f01e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd91e18f1d077e77c52cdc44a9265c3d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5102a31a228688a5d0135d2c1c751c9f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072ff351d89d218346ffe04cc352a0ba766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c66445b1d16ab60b8bd9b13521c2d0c767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>