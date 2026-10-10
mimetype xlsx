--- v0 (2026-08-25)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b17d97114ab657808e71ce940267ec1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2377260ea436ff766c0527c5b49ed9502.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e0a8d74a871312948b3b0bce4ed1a23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731e34564959bea6a99d98dbe3d297eb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08275aa353fdf11b20a16c1a9484e0685.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544875bc5a2f31cd508306ad09e4190b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0567fedac3193d454e707058ff95606d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305a2ecce078c706c935f4d64d48df038.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024ee86b86a467ef1e86a160103b2b309.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b177c4de56729ba90dcb937c17a9405610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d43d1d6a4066f7b8698d7f260119db11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b67a7ab8b8e542ee14281fd3aff78f012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763d339e488d367f9297867cba49a85d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a50d90146f1e32e512e4625a4a573d414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cba2e24ef8f12c5a5e7031b8cb686f915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2216098c284906db1c9dff75a2e14816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0787efe4f304f0188c1a25ebb4f2721017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d33314bb979240523cd4c6d27f593418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b3361185f2acbb73117a3264156a2c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d057c340f13bb64a57a03cd60a234520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6383f84477d99552747bbe5fd18c61021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa36ace178fd40562481b4cf0e69efb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed0531396cfc8a19636615053a8208923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e448133607f059472ac36092a365448624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d713e8c0b6622c5e562616f1cc5c52d325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529e20d5bb336837afbc163c8e8eef8826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3a4f7771f3ec622ab263a861719f4027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8e74f52648accbce3219aba16cb1a728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de71968e7b17728c5bc961f65f8f6b2129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f03371086ec0305172ba63b821c5f930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23c3d27c4a7c57e8da4dd3e7aa8d62131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59c074b03ded04da02d39a390e5b5b332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04fe933ae934ca453925d48ee1c5e1533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f7f3103ecd74be64486deba04a48ab34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb3244cfad850804544840f98199a2635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa947e97a4fb7a968afb0ba666d9d0f536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb3c78dbfc38f027f170c4e38c5fcbd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179e665fe02979833fa41022155fe67538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe9e5072c397c683ede0b75bfedb10a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9066813fd764f698e6d85e729cb7dc8340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2202896cf306a714a38c3a6f20c0594141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b816b98c3982f70ecc69602e4dc7b48542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a840ffdf28acc0d6e920a7271ef0d8ce43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ee7bb6a813eef89ad44a2cfd011f1b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4242874a8fe4e96c4ffbfd9e8ee91bbe45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ed5cb3c93ffceaddad3559cbeee23946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3396334fa84f9529719ee2b818d1475747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eac3ae6fd246e02747a20c40f7ef68d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603e1287376b7c37b7947a61041f818d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dd6d5ac1ca0060089c48183ae5ad6750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b400a1f58c7c5fad4a086edbd145e951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c89b2f1bf760fb9d569193aab502cba52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496b880ef9154badc51741ea8492054353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47749e6667bd1e516d53ff66802046cc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8816dc96a79c14920f79807488a38a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70404677e2834c50a685db5f1f3059d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfba8e096e7be7082fe4481c98afe8a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daec75201943fc4968aa2a0c0dda22d758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc83670ab9222b64d2b630b68a6c85559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4504641a422ae36727e4e124d7777460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44a8ec9f09b77e9bbcb003dc8c9ab2661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aae1a9a60c3856109445e598be6d3b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51703335b9805fcd434a93965a1a891763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90960599c53aee3281ca797c9c2e0b0864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2581127ce5c5595198c24954ef046b6b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddce25d4d4e1cb0ff6e24fbfd24baf166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876fad7fb31822c50ad90d69c0fb504b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9157ebe4f54dd186e899d9bf31c8bb3168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80931aff67530556d7d68c6202eeb6fa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73eeb77288a7d9fd004e4b7d1cab00170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc18bb4dd2a4670909ba052ac302eb971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e618ff8e3ba559aca11e87742345ca72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238667c3b7727f261c0a78124ff01f3b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53909bf6bb0357709a77bb6fcf9c4bbb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9cc9664e141861a8bde34afceb38bb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f8bc83c08bd742d4bb5f5bf7cbd5ca76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725dcd03755991beb8797499d7a8be9d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41c0fef0b9b3012ef0e8c92ab7b9aba78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae53fb92fc8f87a196de491f40b0ebad79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffedfd3365cee6566acf8585c01139180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aad11ac3e43c3c7b46f29e79acc180181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925c39cbd5430d385d240723f7c8f3f382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d14d650b87015d2dd359cb9feae20c383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545a876e590190000067717d972cbef184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91b3faa34e0c9adce1b860ad9b26fdf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5194068405229ba0a0bb6b9ae371a8386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ca7d2af72be681aa70517256ec3c7387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aac35fb02576a2adc39162510640a8788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279308fe8b4d03eac8468238d5e636a489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5079b360094d3a3b3c832364d70d77c590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522806a1efd00f22bbeb586b2925088391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cc00c40e46e296dba807c637d3b7892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14231816be6c56c98385d578201b224193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058263c08a2655a2fb5f8d0de2eb411e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74089c51d7adc7335ea564bf5fd9834595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee492942028d4c2e878325b98bf41d896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c4d01402a0240464aba228fd582a8597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f5e9ed5b96969f184612936ea415ba98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efb0215efeea62ffeee9f1a31a3ffc199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca76876e34814e8c15ce4368140fd5b3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc2369e07cda3ec385d3f20db275e83101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6cb46156e6db0df980160d0b3e424a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9891001e9fd8fc6b217f01e9ae393923103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74735d78aaa4c800fe1b760b2da27be104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b90241831b3c9234aba949cf825412c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526a284e0a7e0313d5669bc5a85d0900106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad73e122123083f9f5e60f0ab6fbe7e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833cdb4d1ff423a07b5366b12a347d40108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce04df88f139297d9df346803934fab109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59daa137eb6b1c8bd7004d6cbff62a03110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1dd2df8edc21b17af31062853a8e2a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847e671850377990e6dce5b86211c286112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f573631897f21b9b5cf5a5813a1ec0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc7088b2d9271231fc4d3e5f663fa93114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de682bab0b0d08e2e77b447a067f304f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e1d267adc6d77a8028fd5c17c66a80116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b199e311191a453a73528781d85f07e7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf0cfdd6b670990019c86e9b5be7af118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218bc3ae16e7ee8e09d36666e4d974c0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3c66d1b8f2cb7d815396db80c42f69120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95815f78f9f556101007f12529318f4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104cfd916a238b69a947c9ca337b6724122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaa5572cde55b8a0da1dda62dd41c4d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4373ca5289bc43ce79d010bd8361029f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505de19f8f1f03a5b6d29708c93d761b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c54eb933ac497d1821b066eb5d5b107126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d976582251574f942cb3291e5352288127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a35f9cadc8b4edcbbbb31367ab52947128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b78300b0aec26a20ffface280fca08129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688748eb8444c76825a5f25cfa7b6f60130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543b634acd023bed3b5aaf9e45330345131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2950557feb683ad3194bc6e49ffd22d8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ab8503b3559752257c1224f9dadcf2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d018797d7b77fd54c479244cfb39915134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eef30afbd73a97b57dfa7e2ad7d4cc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a454eaf6033c5de6b723efbbfe950eb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ff1a077e68bdfd410cb9a2737ae449137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bbc5c9f0d603a0f7ae8c373c0e9727138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327f4ad41517c5b67f118151eab261b1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5e5351ae7b7c655dd631edc2efa6f3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eaa3cf7c9f3b7bb3ac37c0e340aeba141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccb2dc9fd842dacd02eb9cb3bc69cdd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb172e9b2568e69a09b74c93af32748143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba447a9c8127d6da199babf07d67fd6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd0d9c2ba1540669c8a4418f0a8680e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454e94eab1cf08921f449b69f4503efe146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc00335d7c9c461c36fa15d1b0594ebd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4b7f23c9071672a8fdca70296838e3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d26fad88845eb455dd4ee0e65f3b951149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489940b7be5fd3b1c534e094c48d06c2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514defcf50e8bf282cbbec6fcfbf163d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92137524cc198c264fbc4daf03d1923152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb715f6eaad259682bfcb1b650b075b0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f82c20bd6b5f0fafcb3e9248d37a693154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4807b3032eed7779dcfcd50ce03e40155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c896d156afcb40e105390d858c224cac156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721578876a1a4e458e6a574b87f67b07157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef2ce21a5d746d7993de7a160624058158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd42923044c0aa46addc446a3292cfd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270d32224214706eb1df1447aafab083160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ee2b241d9002e9b26a279a411eb5a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ec3b93c9edd06befe9356ef73b501e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ab04dd550d3caab09f3a723abde87e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a16c9f4d3c91e99caa547f15321048164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6448194360ea89d9d5ef79b7ed2818ed165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a432f03016f175084b2556cfc09e0f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36c23dbdc83597840ae56ee14db235d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e38263b7e9c086540e072fd6528f24168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab98a68648878f3c678d0b29fb7e230a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5d892513911dd8c10c1a74caf52383170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a41be926497ab4f381df0e25be4cf8f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8efb771cc0f4ce19f31be86a086329172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931fb8ae6df6fdda8ee29014bbced58e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37a6db60f3e352f8a09b41536229111174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2bd982d1fcd2dd9aa1b8631568cd37175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fa52159a8f9d8d7f3d4f10b133c0d5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8977f402b75f9966308d7db53455ac13177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3227eeceb679c084abfca4747d199813178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425a21de40c80b7c7c64f84fe70485bf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15087a4cfa419e6daf57322c16cd95a0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594f0625cb04377fc4197f808b330509181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb8a0360674fb0ba95500bd07f13def182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e1a7485fc5b491f1e8ec638666d8c2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951be0bad822c58bf0e1448d67fd822b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f81adb96c31bba76d7206f6249f5c60185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4941193b73d11367c0b3cf8f7248e130186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edc6048f50366a9c249efcd1bd720d0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f4672b242ff33a6d680ccda735791e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e88f6c98f4492ac91846cc16006339c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f156369ec663911ff9d89522718437a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0335f0ef99d42a44154491a9552fbe2b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e358b0eb5375dfb3af027bb9d1ffdb73192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24949a0504b6138d9f9373d20911052193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb44b4b345cf1f3d53d651f03bcea0d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c5f2027038f83c0577a96b04fdc034195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2924099e535ccc54e9ac630a5d8dbad8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0275c866003d7ccf193135f4335c3779197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9846c1e5a2592d7a0c6b958480f6916198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f45c039adc6ea90094160dabdb7773199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606f2dad8b970e52f009a3ee2ba97e71200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aaa37305098fff140d5682d0e41a3b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9593c637ea956280ebb66b73cff7e252202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7848e6c14287cb27f0db715e82f1c51203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08c9162d75a25a131eccd87a61abcea204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116f647a2488a354406b8e00cd23b887205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0715852d748070846c13092f236ecccd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fb353ecaba6d7cbd8db453398373cc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d0695fc0c26f0fbe25d6bdd6842bc3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77791adfaba2395fc4c917f739d70d2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76b94871c43a81444d55529851ea287210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4caf6f1c192bc2b6630610ffdfabf8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50841db093bfd8828c72fd1905282bbd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cf01b0c323c61660384b2d7eb0835e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea8f5c48c870a382a5c1091360f722c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7a25e9cae72d8747bd146cff7bd006215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1afc63400d00916a295ff796736cd2d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c57f6041129c666fdf7a444c50065c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d4e344b8d7d3f6564b8a49e3dbe730218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8706292bc906a9499aab39c2fb245108219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953b4142c2236f901bbd27dc156e8ca1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fd7372a54a04f0b74ac22cbb2cae2b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c18b757742ac19faa8ec8d92599e9e4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b0d72be04ff33283e7cfd7c9ce63b8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15848cac448e1875883d4f07e5927cf9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83253b4077184e5e19ceae7c92dc46f3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5e487300f59254cac280e9cef2ad4d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48c68b70771924b7be8c0c14438f10e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7877017f2063a7e4a8f3add75cfb18f3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe4f61cc86cdd1e28d7f8a957a1167a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eb9079e421888eac78b42cfe0db50d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e7e6d7dccb69858b190cf7aca79f16231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102101a5c9f96917943f38e2e1f5ed34232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec95c6dbb075e41235d453efca23cc46233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b33cb1aa891415d51a68116f6142d8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e209db7e6f8891bf3effc14b7e7535a4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f62836bff5c9f3d808ca09978c2d2d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab969aac4072b2c75c3d9aa0c8b58cc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c403806e64a8552e155a021239caa2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f3d37810c0e9ec4eda3f7c8b4b43b1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f72ec3d861edd516574b0d50d2ef3b4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d210725b2401c30287aa16b190aeec241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a740b02843a2f35e5cb95e149d159784242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597636438a5e4f11f3ec7205eabff016243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4eeef632114a39326fa80fe6281277244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c808cef7d84d46ffff60a74b5933411245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702b32d10d077406904a6e5e341341b5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ba746353302ec980a24bc85f8d2d6f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7577428cea56c75b8eaf3d15659ccc8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0c47f55ee2777ab90cd16860162657249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa681d81c801e780dbdbe0b21e5b5144250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e19076491021c6d326f8b89f020ae94251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6228a50ae663b61ea5d22976899f6f46252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2d0e157a50b29091f757a9d0b96895253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adfab9e9928b63b66e2d16b104038c3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7c33f45feebc023dc0c5883194757e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b4592484470bbc80654b569db9e191256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc90188f8b95d495d58974a2aa5c53bb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee99097860764c9394685a7da23928a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5f4f2b7b214f4fda68f8c06c81d813259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cef0ec83a0d218960f5f9354c515ac260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b33830e378e6345300c56d03acf289a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70260d4a67b75a329a185762ea110401262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b8cde21d1291dfad73b52e99ab9183263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87145d410736fc0cda108dd2bf656af6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aae0fcc26ec28987a9ea389418a98fa265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53521d30a984554fa4336a20dd5f2ca6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674994bd2ad15b283eb6ac2393bf777b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5401af447e76254e9a11cb891bcc2f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668eafcd30a5fc7df20886018ea397cb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680f2d4bed376213f0d34dc20a7ae963270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f805f7332511ad25f406080bf10de7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8936786b8eaceae7a0e13b37e1639b3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae4469ba0c74072d07100166e358fdd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafacf17e9426b2d80b7c9f067e04bb3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a8e78969a9ca031195ed435f4618ba275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8848d2ff18714c2ba6721a8d0a1a6dc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48654ef82117a19bb3b245da1603224d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae48a87f76dfdb1ca1618a11ccd73be278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a14c54ac258f8347f8cec15e87b7db279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8292fba93a14ab0f7fa729c6f03d2ea5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f478a75e69b26fce87f4a52844a54149281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f837e41e3604dda07cc9b1cb1e852c1d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5b6fab5200947ee36fcb52eb6b81ff283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d19a718cf544f9b1ca69e9fd514687284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2517f02d90fd72922a8fffbe14b34b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a0c5299bbda419d9df6041a81de3dd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f64da0b15d030d823498b11f33c5c6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37939334a3f2ac333b6940e1e751de7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa07e8db869fb8fa1d279109a5b78e5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7915514675574b17a105f1fdc4e321290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde04059359c525f0851b8548eebb9d6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe4b206e9712428ef0ddeafcb3e8722292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcd6fc10dac98807e60825f88ba91a2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb870179e50a8e3024f00f7c9ba3424294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e22a1950b5198abb7faf65b37b492d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd10d6d4c9b25d5cc9aecce5582a0ef296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692521c25846f19ad17cdf34ce68bf03297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a21a62952a66592546d79de56d0babf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327f912c6a149bfcf50c60deedfced2a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39113ba83796cfa97b77e5b80af8f2b9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9de8e2ef5dc778394d57b8319f81162301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef50e625d4e117d45886f6f92cc848dd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc95924e4e093debed52f1a30dc79b38303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233b2e06b4c58dcc63ece917fcc70272304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4064e9057194e3fc7509c8a8d471436c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47033aa2913a1dd3885862a764c21633306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3e94f4c67cf01ce0963118aa075d8f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8fe043d97261b15a21bea73810c9d2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c77e5cda4514e8db631989009abfaef309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cc66af2779ebdbd442a62bc7d6090a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03751663662820f0033acce8952bfa21311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aba3474ed57614e3ca088e65c9f928b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde067ab1146c9c0783bdba137b2ba82313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b25ef37f81fcf178e4e078b59f52f87314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25ac0382ede59c5512f08c8214d3d13315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8510002c35267db3496e5cb0dcb99086316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d944f8fa2ce0a874f307bce35b6f4c46317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241b8e43b35ebd02c029295fc6c04e9d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff6db44a05f0fdddc4d0a49f592ae51319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee434004eb606a33c45cfa9aeba05cab320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d82bef32376e4af10d993fa95bb7e2b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751d626d191d921951366756bfdb83b9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10d4f7a95d0de2e668dd966ee83db6c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a192628991e1ba12f1c517f8700abfa324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5dac7fa4517895c99f635b264a32a4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bc301e66041d83c5ca61fcca5184cd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcd56fddf5bb251dc0fb49dd00be52b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02f2d0af90a4ef0e613ff3188a8bfcb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787ea028bc6415cdf9f156d3b88c61ba329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac58c81754f9128e1d032d03a928278330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6f493e225eac57909396455d946b69331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef2270190ded92f5b04698c10bf8142332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea75c64dda336c0c25702e81fb7db54333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982ace6a5845a9d405d0e15d319b477c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6143ee42fc6ef7053d874d8403b2c2b5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c896089fe4e9882bdb1ab5051ede6a33336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9664d23ef74b9201d161cb29e9dacd3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d874e3e5f0f7be54a7533d4fd9f4567e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fbee60fcd0639a2af25294cf37fa43339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6248cc84d3136b40603852445f6291340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ffbf9cb3f0d67583ec7e20547bf1db341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54e907f174eb961873bcc4c8709ca5f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254d8d1fb2c29ff37e6fe8f226438319343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689f7bb7be50e5cbf43c02ff917c4346344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e293b7cb637e43fe9a1e676067629650345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6b8606e3fb1583b2b7336132b89f67346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2132a5b27d10631b1b534b1395e4c6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeaf83811caefb882efef5efb1f519e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714661e93daed4e7c379183d380bc74a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81a089fce16493bb9ff306919ddd311350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970de9b3e8b97abaf496ac35f095548f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c78a17e5de0b898da1ffa0a72c94d1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56fc55d80b4f6ac9e8876ea80408383353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97446c1e9c5a946614b1d785d2728073354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122e9628dc1da7f4c4877b0be649596a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd4377802a74d518a39b57af7e72541356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed7148490f5547e94675fbbaa9374ea357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34428b93801e63e24beec5c5a5753a67358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bdae8feeb1b176bdc983575519c9bb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b915dd8a32c072c8d3ab8c2302015313360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc65a6af26c235e921e799c5dad3643361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c74d4ea75c4fa519c8372dd76a473c1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4b1000561a71da0286911c469f9c13363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6e9cd28c377ba36f97520564ec48b7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74418483a19c8560abe2aa24deb57fe365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f95e966511f7d4c26b9730982974be366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9746439191eeafd74040f1517f732c4c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51398b1b11ebcd5416fc8ebbfff12bff368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48afb28c410fd034a9b410396020fd78369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2765fa078023c2b2cc4783de52a7dae5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916a0a1048f49336fc46f0d56145db74371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90203556dc42f8fde26f134e7334a4f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b7462e60280f8f177d324966db4042373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f869f21bcd236ffab75e1eaa60c72f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96731d7b71267f2a24eeeebb3e57a6d2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581a101d3b58f683154385d9fb7411dd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf33ddaf74ec1ba0fffbbb480e24b5a5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bbc5ca8a849cefb4a91ce7a2dc20c5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7224c26601c56a70d42d86d82c60d37379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3a6a680941b2a7109d16bc4040601c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d9d76ebe71804a394388b196db7ff6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c429e536be0bce1b356885dd8b2b33382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684d8d2e91aef875d0811f88cac1fc2d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d69ddcfc67b575ae82a02ebe58f37c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3326a90af4ce42faae2adf275f65c9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d320a74c97c8986fb866c3e902ac8322386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458004dfd3066c5cec92339ce35ea0ff387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a496553496376ec5f7b0fe3599b29964388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43313be8d3107fdde946ec38841236e4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bdc2f4d3a8e08aaf58866d0d692f42390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870188438997a422eca0ab19d1235131391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3d3437113f40ebef082c6bbd134b5e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ff6228d004407edac3828e1bd16750393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598f10cf3d11aae3e736fdc4bd5a1acf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2364eea06655402406e43c4639321e2c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba449c0bac0010748c0945779c88136f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc9b6e1b383c4281eb6bee11fba9016397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8325a89982f6f6a853288a52e380ed1c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5519b1ef6c6bd6c6ca8b12e70a2cc29e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd6c44574f3d18f35d59c32186599c4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae912e451a2878bb68adfe8e9c7bdfc8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611274a380446299651e044f0fd730ed402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be165c42650184e377cf90a999d2205403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cc3cf6341fc940559d418e18a77e3b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c17c87c72f452f1c281d73480bf883405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0bc1d76695e76cb3fac0adea7ba98c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4523b878e7a0d725cb3452da5946786d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3807e5abc2f86036a617d98e86206bca408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5e4bd7d572b476f9eab3a1f3361150409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aece2aa0642f318bf4a3142197f80b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2982372774d746634607b2c77ea2e5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d87913c50eb84163b298caa49954b12412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa9d224ddc096902ee0510610783d50413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5237f6ab81021ea3e3da9752409d1df2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781c8e26c8cbb3f728dfcb5b4c6f3e52415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f612d131443421260f7f0c7001c6cc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d303c98be5fe2068bc69e996f5ab3215417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2c65feee8d1510764e3dacf55f11da418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb270cf3c5d7891f43ba017f099819e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60739293d3213b57feb7a68ed50c6610420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab458e7ab90dc40547d3bd503920ebd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e39bd8d1498fbd66ba01036d3bc44aa422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242e5f69cc110716a336e1beac4d440f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e231cfa353faf5ef940b02439d5987a3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db38ad557dac4dbb7c5fc7ac9cd19285425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621fb89aab4ef15c8236df7d96848f6d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f327f6016d9ccd81cbd2b9abdb74de427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807f3b341b05ef76303464705e6631b3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ebc8f21bd9236ba2b949a7641df96b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d133da512e70ba65a57f9dd8d9766f72430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7b7d89a423bc0f8fe5b336c7f8cc33431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687606823bc2b57883f398938bbe76fb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708c3ff7607f7206dfc061e29c9970c1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073ad41fbc2820ff527b1dbcffacd07b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d882235644159bc71f4dc21a08eaf4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4b5a35fe97590bd4038ea330213c36436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ee86ace9671caa1aeff4f604e14226437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b112ed2a371e075fd3e3904f0bee804c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2aa6c30df816636c34d72e2d6669e9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b4dc1fe933b52c9e2720d4d909e845440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830f3d5cbcae26823f213d860abd4d4f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00287c1609af50089f86ccc373cbb7f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aab2f9eca2b2af287bc36404468ba3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822f3ae92866b9f034d97157bedcd5a5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c774eacf227a551229786720e7049bf7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ebe89eccb9f9716273bbf57f7e0f94446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121d40c2baba071bd3e2cd0f8dfe67eb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efff93d7e154f6a2e1160660db407b9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960532ac044175716899d5bdf675c76e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a6dfc3d1477c6ba6baac498c90b59a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f113fc47187ee64cd2eb32c9af5cba27451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3425f7fb23fd1d5f0829f55f331bcdc7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8085dcaf4c4bb196acec89fa63f4580b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feaf18572cc45e94f5c473a1f428973454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd1b0f985a46b701f37665e8d70279d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fa91bb541f396cb40255cdfb381729456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1635f625a94d7a67e317fae1750b0d22457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eac5b8f3febcec4f4af1daf2e2e956458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605aca368187b4fe814c754ca64a1f9d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb60a994f7add69de7b8e5bc6359b6ee460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d34f4058740cded0ccd9345bb046097461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880a91ce5b60f05efa372c31890d2606462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ea88934996f6ace0a2621521a9e5fe463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69611d87909ae94170a1dc2ea44deb8b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d392dfdd1a5d04b1bfca8740416fc9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556f08f4dbc6916482cb2ca498d4c4c4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9bb9fb6e716ac591bc25da24f800fc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9353e0aac1fc447fdfce1635b8959889468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8f07fcf498162b8012e9a8afb1cb13469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddedcd299da574d75a14760ff190182470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bed4082285813104d90175af73e85c6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998c577daf16a3bd93a4344ef7082cd7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4c25b75d79751887b1b41db0cbbad1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f8b99da932383255e6646949f253e2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea4051325c283cf099eddd3f8910cf2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f637d39e265fc772b4f04a5714c1d5a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543c299fc75589e4185ad98cb4213ab5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c03854340a81da6a1b8f514ac9b05b8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad79e0730709c21d368e1f33688e1e2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79faa4aa094ea840e728c9047db387c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525843e3a057929301a57df0ceb13a52481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fb9024fe3e0ad8255cc5c16a0eaa38482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e21b5fe60ba0a75c8f9f84058d16755483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8ffde28e1397d078375387c3c8879f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54a33efc9941682b21adbf8aba4cbfd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea5898b0aba0204a36b9ff368f35b06486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889cd08318b9828bdaf2523be3009f2f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55bbc7aa2fc90d0377fb16fa2ccfffb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1c91d932d4c4164d837ba682ce11ac489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dd6236d08f2fbca4824ed313fcf3aa490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4de478d7b58653abe482df76b95db25491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c68bc237e94d37859418e48827deff1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d5f2ac005a3d3abbb52dd569592889493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d37564f6403f454f6471cb72a4eec1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227862fcfd81d6cd4f3a685f8a13ec1e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d1f7e7800d16fbedeb510d813288cf496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8434debed363e2d22c08daf9ba45e5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702a02fbadf5cab4dd5e08b3e3f4eb80498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ae5aa27017424d8ee780c597aaade9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ca9f59bd8c6c71ffef779c08b8d0ac500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a10b7c8a0a75b0253dd0d26f99384c4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde2933693e8dbe71787fc67c0038d0d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec4510739297e90665235d8c5f26e30503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0614ae4bddd2b379288bdc7dc56957504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf56854b4468b705b422578dc8ea5ce0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74261adc3dd1d60820b6bb542bb05ec506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758b8c4f0e5afefba5a6bab1dad424dd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1989eeb5a5926205dd16c0e6a4c56b4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc8ad5f9341acfa0cf436b3843267e7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77865320c931b30d4bc7f9d964a418b3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3c067e03cebbb353290d4598b028b7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143200164b9219a37848fcdab4df2b61512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38a928a88856fe8911df88257c762a2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dff22fee9c06fcc4744787ba670bda514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585038e923c3f447ed87dadcb12df04e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8295d6a6128ef318fdebf23aca2b3827516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb6b9fb84cb2262fb9454722a1c79d0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873f03b893cc158c40582f4c05e16b5e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe27deec04b1ac6479ce2e1d1b8c3228519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda964ecf4d14c2ee35f657e61fc2740520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071dc90dc4b165243d1c1751806b6e3a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6505258b584bc024ed5c9186243935d2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5f03361657b0c482eca0f8841d2a3c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5cb374473e78bfefdd6bd2eff711c3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6dda2525859b497b047dc6b59705fd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61d0b7df98b9f7a05af00a4acede2a7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8170275cd42cb59490add3e4efe4015527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336a560812c1a4d9d6abaa59c2cf329e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7481387aec5f8fb9709c019b4b38a9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3cb81b69fced1d3a4ef3dd22256611530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed65a9012f337324061ac780a76e17f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14effba88f478dcfc64b83d48271e00c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b5ed7df604036554f1915fe6b8dddf533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e78c3a94f13646d2d6073bda404c267534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1322b20c57c1bfccb3b498a32bafdcb0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ef203052a70a65a12a6bdb4744340f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d536c06e9bdc1e49e915a88e70ae0013537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1753a7fba6467f8df9da041094a1993d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4315079ed986117f7d3b52800bd597d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eec9f7e9ad144d05ae0cf8e4c6415f0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc440361fb5e19001544dfd1932a17c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e418ad0458c031b9c5eafb29c36edb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d396b8854155f7edc7238485660f591c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f253c30ecc7d989544d2e853bd32564544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953e02fa7dd4e1cb55a831f7e0907e28545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd6e53619feaa3dbf9df178123f9feb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaaa90b1819a511fd9d915bbc2c36eb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c7262bcbaef66699884ef6e234e68d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0e79506feb1ebad4e1048842542be7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583159d2452f8510ec24516c73b5b563550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aae93f04e62a81c1a5950c919dfc2f9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a7c43a97143ff3ee99204488b332f8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c723c8da41164a55d671b67c91204d5f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4464313db8eb4c43c757a143f55476b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be835815050b3e0aa30d0548bf5e1cc6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9f66ab93b3d934117cd5726080b896556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcdb2f7892405c5f0d2b9d4e225aa2b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8833b62132fcb9bf6f7574c8e99f5e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9f8917470a23710392834fb1a8c9ae559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1759b5e6b406e266504731b89a472212560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92f1b3bfcb14669c59c99ed199f9d59561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14afd7af244bced406bbfc7a7169c71d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b281bf5a455dfa9f6767e4ca6cf364b0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db33c7ddb09180e99dc19f4e87251743564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a408e3cea707324def939e79c7e94a4d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116aa2c6e079ba2d326667ec47304588566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bf81c96ff56d8b23ac1965dbdfc14b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e054f7361eba719707d002cf5023528d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcaeaf443433b876854fec260e55bdf569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72e1cf631ce5042cd0f447cccff3516570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd15b2fdd98ffb343e40239e3cae2d1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a66f70d59a7be38fe361a74f7dcc11572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55495dff8c05cee70baf5255f43432b9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec75d5f434bbb93e596f4b57a9224437574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4095b84ce37c185ccb88b39c0eb4cac575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0955e90e7b3c7890aa3791f9c66e2fd8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e27173ae2ef87a8aaaab6a6d7e7bb9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6860198b99ea864247c32ff1ed33092a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db7bde80800c05dc0a468e4610ee6aa579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607ec861224ff24d2d59abd9dc6c54a5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeda16321fb38c5be3daf06ee7ee42b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5b515bb7a51d90feb73d57f2d76f5f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dcb8cc1137ce4cb432ee6d68117a33583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e64ae6dd115688f41bede0ecab12f30584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c62e87c743567624fad00c3651d1ef585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e9b52a53e33f442f4359d05218f70586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e6461dc5441af6ea8d39ca005d4fcd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f16568bbc3b3435358ec4b44125f62588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106c92ae02e9b4aab6489c7a61f581f6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd8e0572cd60538dea8d2cd59d41b3f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e8571d8cd493b06d88b50bfdbda7ba591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014f5df5e4e65e1e1a2417b396e0fd2e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85ae3bf5e8bd068dd1ad6439139e870593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e10b871ce903359f6d9c798b99b2c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5926c99406aa0e84f1096b81f50c88595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42947e4da168388e60ca209b97edafec596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6cb943c6541013bd1b9b0a5b52263a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2135d7efefc13bfe2a5c3316d29f7e55598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735ab88a6840e01b64247756fdab0663599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e83b13947785d4f1b6ba9bb3007fea600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c336c5405bf69b88719272f9c44245e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3f1922f0b7b4320e7fc8fe13dc531f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab192ff7c017db797069fc4f52a8ad5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6bf9b4c5ab496198e87e4b9e149e49604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ec08299821ef19c1aa7564267c35d0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3816287dd46200bb68d16c9eaab89cdc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a2fab606bc33c76229f9e236d51a8b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d14169f6d3b1142ed7b6d1952350d16608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dac44fc5ec5fd8cacf2dafdf95a6f76609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a571e0dc62ee7fca53c24b4b0380f19610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82532a7e3c70313c2e51c0ff32f3d079611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738eb11140c4c5bb735ba1e52830ee04612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f97ecd1d2fb9d2238047bc4b79b1cc1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d181661bc430881d4fba16ee4efcf14614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40b441cc8e49d0beea9d29c8bd618c5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3162d6546d0cf91d7c604166d7089f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccac250ed4cf699d7d3e47c1995755b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb8b9a966534654056d1a89238406c1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d25c5c9279c7995ef5e9142da8d64c2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30de29ae8d51eb96c20737b8561b0f59620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4f9e816f1c10e405784c2b69aae428621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1785587d533107282f45c76bc188964622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cbdfdfdc3739db09312fec5d13499b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e770c3161704ac3a783a1fe989c154e5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b710e888396138da5527f4c5aa6804625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35ae4d8c0c3d1ba4c15a7a80556fc65626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28cdf6d28285c1f453b6c01a09d1bf3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8b3006a1cacf5194683115be263159628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d309491e0e5ba5f63d150ead4729650629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfb780e82dafdab910329c546523c44630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b42acf9587ccc8011b8e7593f4b00fa631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05840c3268b487c49a2dc8d3557d7364632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901f20eabaab74197600c60b146fe7ca633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52fb3defad6d16536d2660b5104a5ce634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e8560cc587f06b425a9089f45645e9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d139834bd58fe19ea8e622726798365b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9224b48920ce0996963b6e516b121711637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84626a150c221f0d105b2ab66a9e9b27638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508db8b26f13f9fffe2808c0d85fca11639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39c257e247bceac51f6801ca79001aa640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e935c317e4825af369a1c0babef5f0ea641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47968d88847f995a197c55e50a19709a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8779f973b201ea074d0b75fdcc35fe643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af39df3d9b1112c54eeaaef08f41d2b0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa577ad4ffd044fa116d419e8b0946ee645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071dd032855bc65f0ac0fa183b676c7f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b82a6c4c99a9147e332a3e3905fdc2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68df92e8ecd440eb99ca950a56e5d6e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985c6fb49e3196fb9269e933e0eecd64649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e8f6534313a50c904580c152688503650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9139e3129ff1ad8c5aa9f73ac0f9202651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adde59ea271df21b9efb03aec787150652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b95ab8be517135a7b6332305629134653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cff2703e580fdb88a2efa84bbf36ae654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d45c3147c73a3da404aa9a820e8e69655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bb6de6421d5527b1d0c0ec233aa84a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864c61a8d1fb4e7b4a373e2337130f0b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c06bc90ede17c8962f619edd6eec49658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551cef410ca989f125d2f4a4b48cc296659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401bcdac261ffbd486ae4c01589b4fe1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d3e5ba7cb4b614275fbeb0c366b6c6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4ad73c519e40dfbf16cc7b109ab19f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f509c3d0fd83e4fa6be23c7d4c5041663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5691ed67f5ac49afcadcfe85c1d2a606664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cecadfa22aa812cfbd1fc621673881665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93ba43df8b90ea79681cffc38f88eab666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13302868acab328b7fb21a65556f3427667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bba5148adcf753348118098a262019668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcc5ce65eb27aea7b33c49875892866669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f42a9370a15f3bc08c8970b7a1fe38e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0f46db20779129fb2506f60ab1b748671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae661606d379e3a3c3cabb77f5b53c21672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7528c4a465cc8e44dfefba10b812a828673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b46ffd5491ab777f926ac7019462878674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0452fdf50efb2b3f0b2d320c60b756675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4566d5b323e2642a7b0bd14446f854a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c16387a1b1f0dc48b6c4ee335739059677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3cc824543937227a8525679dd82ad7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84517c8c92d35036b4c26b952bd18fb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b505c82ceaad7c42da48f32531eb05d4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76abfa2fe21547cd88063e605c0540e4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2648d26e20d6113a5275d4c73fa12170682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6888a2cc429efb345c2c36a80f057fc8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c6163594802fc85de0a9ed4f0a6ae9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76e146f475bba23e39fb12d506ff7b9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48adf9ec0bbe1221772263031691df52686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356da2b0125c990c2e28df19e25cc03a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74624b3baece3d7450b19e8c3bd7d71f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8313ff68cd5673f213c1f70fda315c5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b900838d30b3f0a60ebc3fea5b70f59690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6911a32af462e681909aa3282d671a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7c9f00ba2e7c3f78ea5c0e0d0cdfe0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a448f7e07781a5d742fbf1404c1deb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f85eab639fe766b00a7b9918915dd9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e95b482f2bf50d66c1244017171665a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fdd0965e870c8470f472bd6fbd7176696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423bd1319a9aab4d25a913ffe97df86f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f087663592b7b0f16e12d975f86fb615698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48060076ea5c73f8573689f5c94c6edb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bf68e16273e8a1648c6f3e31162936700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ae0f199db9f03b2eedeb614e809b99701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc59e45f4013ff912154d80d107ac9f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fdff05eff62a4072b0c7dbc20619dc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4607c6d537835392ab0f85890d88d76704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a3f8eb129cef154772376f7e0958aa705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959e37bf58cbbc05d4d277e687e9937d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4192f41ac6e6ccaac29e29edd90a365707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16544e60d91b53ac6e3f604258880b53708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a8a7683ccd205e9bf1b566ef0e58c9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a2ec242e62cdbfd1c95b7468a3ac01710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1798c40944ae0f288789201e1860c43711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4ac154bbc696729b6a7277d7eb94ea712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456708c388ed1e4aa163e094be1bcfcc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2002894125a468f043cb3c324c690840714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7690551285c6565bf61726362ea28af7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb201556596361c8cfebcd92fa24527716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297fce4f81854d14549726d3eba5eefb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc503af9167ff5dac6e9ab2a89a101f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c4aef5668028e993c2a9f6086e3240719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de7e8273692a49f2a2980dbd0a07424720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e590c9e6ace114307349634d8c7b1d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da16223a80a463d59e0116932160ff28722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57807d02132ae9c51a14749db4250e19723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb32383f84777d3d8e3e0aa1d05e084724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459f2819a3bdefbab88906750222557a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079479cf738224af2bcefb59313d0e76726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d4442df2ad0e4db70b4a7e66ef99a4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78ca22492e5d0912e85e0af8c0f0d0f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd86bbc814d10d6311174300c16f3b0b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b3f20a4686d5ef115d3b087b0483a7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8632639debaaa0bd62ef4f1710c0a344731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3f1478fa6abe3eaa3bf13937253148732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1624b21b30967d6306e1cefd1c8d1177733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9da13f8290c8995e7f80a02d168a80734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b6378d63551ad8972fd597bfb16d73735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8aebad21f98c2a07547e436065e7f0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e5e420252d584da87abc348ff3d055737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0d5f6ab627d28dc9817c2e7e7ac511738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9a6bb52edad578c8f4521ad50ad79a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6811eb79c499e07d9d78fc981bd073740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae8aa661157fe0cffd588c1e3fa1bfe741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4ef9c1443ea51ced525aa6bb1ff258742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fec3a2c212b562ee6eda5454c785089743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a437c713d8574077cd116b1db8d100744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5f03a054979f01fb3944b8be6bf139745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea386997d47b4388f19970fc8a7c78e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a36610f11e592eb5de8fbac385ff8ef747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dec0a1f47fe7fc6917fb874c45460f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4063d30835f137dda03122f0a5c00620749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6bf370f5190a1eb6ba02a87a66bd8d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37bc2d8982052c0f651b03778fbf34c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14431248eddbc6f38ae2bddeeaf8d504752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a49617d6e9019911d4c56dc8394ccd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915a39d8be927c6cb6517a8dea206dd2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886ba89227e7af88f6439792e369e2ff755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b2a7e2ab82c2e1abe7b405b81607f6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43c81b05d1d4fdb0e6bff148dc35e7d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c815fabf50fab0d57281637972127657758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e07df733b80de58d315050e16371b3759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d2f127067ce22f73ed3fb721195726760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd07cc2a25d00b87e41d236cf967bc83761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feda83556425a605939fdc83820561a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae651bbd36169441ccd35b7ada8cf99763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67f170489be0f87acd2091f6dedc2a5764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ee497a77eb68f26a488f2ced5e0e16765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3aab045c6472fa124b9d6ecd38eb45766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1070750212ec5d6465a1122e881d8180767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea63356f68a6663edda5898c12e3e620768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fe203fdca339a769a4de9bd68d7073769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5232120f6e1e9c7dc414642da944ef770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd46e02720269e09acdef45a60414e30771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4561fe6e9623e28049457f749ef8aed6772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5627f73df69370aae9005e1040c85af773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d539f4afaa201713d695f46581f7c8774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9365eccb9348ec14284c8feaa64e9d90775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d191f814217e2fd89aa0d3816f1d05776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240f0e4a29869881bd7405cfd1a2354f777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5e8e42603d80429dee107558a23396778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0087bca471a87ac4816b3d37be9c7f2779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3255ec650ad89e9fcde557b44806b4a9780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3e2572de145a1a39bc3c8dc18551ed781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a42d5a54bc489fda70429ad1cd5108782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a7637ce729c6ce61f8976e3ddf8478783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684d1cf4e82acd320676985360ee4364784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5834021b0811e59c18277270c657a4ce785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2cea7517dadb75342d9dba309935b5786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c274bc406071d0d4692498ce90092f70787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc21232ff2a05104239823388214e62788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb39f28a67a6496db8b38395d80cd3f789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4179df4a55f7398e5b412713d0c061d790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe6c72bd345301e28c9ad8bb460fe7d791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64420d9d9da2aa8a6f208750ad4cab0a792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e884c2f46ce94a1cd9fe89a0672770d3793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b64ffb4c6bb44f415381bdc6cf64cb1794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed948d2bd50c166d14d89d98da4de64795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0293a515599a5da9f67b90c846246f9b796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9705b5a8c42f9941f782d6f2f036c3797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3d73453db4dd39884bc039639efc33798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8daf3705902f56caabd9385a93fe48799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79418d2e52397e1aa01b815f1449b9e800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a49cc8fe0c1ebf767524174ccab0bac801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546bcd041e68b07ac6c20bc9deaa54f8802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caefa89cadaee4033280dbff9162d425803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeb98870179755ac2b204fcff38e059804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97e22649c22a68736ed8877987c9918805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818c2a5a4a08a0cd5bc57ea576ce62f7806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d487b00cecd3fb38ce93ea808a686b90807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9855211157a298c9f6b629f7c55dc8e9808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24ca310ecd4532425cff5a3047fd8aa809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f86ce522fd3e1d73362e63551b9b0e7810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ceb5efb884eb35784bd393625ae315811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0498e38844e35e6d1d22e5eee1285020812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa5acf33f02335a721309788f03462e813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cbef08d5cecf26f1a2fe5669ed165d814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2d463a6f0b6f3eb3327869eaa6a751815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b896a93125741a782584848d2980c925816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9b6872defa8f798af5a9fbcabffe52817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9e7e80b19ba132a70639cf57ef64be818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7083b20130ed5953bf0143fd2bf645a1819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942ca87594d5bee8b35a1bb3c48976cd820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa277964c5aeb15cb5e740b5c96a9d9821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a51a66886ae53323dca1d4416fca208822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35befe26b834b5c3cbbee874dae1dd08823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ee4bd4c683fc785818f7e8d1b10dda824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843bedbf345b55a83ae530d3aff2374b825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a11f748e30d0ebf13624295acd8b8cc826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21bce4f5b8f859fad88f146a2922229827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b145f16b1e344cb5774979a6013bc61828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b0c169dca11c802eba5db8f07d6719829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67a17481797eb71eb1530356cf098e2830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d613c895010ce87cf7e166a91a986bd4831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca36524c3a93263fed0bc778463f196832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29566c93be0068d7aed6dce1b043a430833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db86fae062b5230732a7cf6db328477834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e51fcc18b64b0b3b7d0cfa45ba500b6835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9288425e6a67bda2173690b2f6a1d72836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356d88b02a73eab53275c34ad9401ed4837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb057f74be0d5b4630178bc9a0b9505a838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa854a5ac21086b847ff19907f7c877839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ec9368e9e3fa5cd2eaf7faf6e2ba42840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da988c972523dba4810d7fe4600c02e841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6cedfb7f5b9ee97264658e335559ec842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cb4c3d740e8b34f184182297408a42843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fae646b3f2999594a69c54d25699b41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c2e06836a5a41693bf949f352297292.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb588a1908daaa6a8540df34db0bc0e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b598e64d34b060aaab685d41d04f7d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae8961907a1b0343cf6c1f26c5be9145.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bbd90657b897a6c9986e68f04013c26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff27414ab32056ef8d8ba338b3bb4207.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fcd0c756f05109e21b85227e189d3f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb861eafa726b4ef3b12eea6bd3dca19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dc14e43184f99d9da7d2a8012ddb3710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55df73029787844f8d0b462d999fde2711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a238548edb1c8d21cdfce56c7fd5f3d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b690a36407723dce257d49fdd4fd17b013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7ed254bc1b8600a141311a0eb4d26b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc8e90b05b5a58460f1acfc07cef00615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd9e6a59c08583e2debd020a6cf02c916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40890120275219f10f2449fcab823e2517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931b19bab9ce991a29123b1b3ad6bc8118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0303136bf9e374e492a3d16a32324019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359fc98ba61cee8a3dd9312da7a9e95320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12333bbaf9fa269f866fd8b1c2e2c13121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885f48ec2890ab67408b3a495d97205e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5cb78c1de7cd33d49100f8a27a453923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fd23a4c3bc3582c876ee0f3cbf830b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c992b151731a05d2152d72efff244b7a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437c9729a16a9780b49821711d69dd1326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23dc73ce3ff7bc9f7dc3431c04d69fe27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda48ed8a522d703882756591e22ba8c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706d54f48e32fa1e51924dd083c5442c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fba40d4c0b89c13c9b9609cd24b173e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04932d32c4d2e2744c45794cd7ed9e5c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e107bf23221949114d5702a05638cbfd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feb2e4513f15c415d310b2dc5d4bc2833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2d1d0766d5803c0ec19752298d418034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0428c674b06156a9dce836e88fa45d735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd06bcb0a8f99133066e5d5f608dd7b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1d41c90139280edd2fd52d1982f14837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41147281652b7218941551e1c011f91738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe0a43710534f8dbd3321c4081e953b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dbddbb7acabaed36eacdd4a4911ed140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffb2dc0f1fe71c5625d5de4fe437bd841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aaf76636120078e2a06f21ebe03f2942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1ee53880a2e9247199d1fb0a4fcc1f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60526c2799a8b98284fdead76fd68fd044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979e69fd4f5501ead1b409e9e0d4765845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29daaec1f5f37fefffcdfa00f7585d5946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d4a0ff51803d74b17a41ebdca10d3c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33be3e6db0d66e6b16021dfbab4ed4a448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046c10ec3a5b62a5654e325ff5a05e6d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2584ec04f2c20c5c7a5a5c29dec097e850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a61a2d7bfb8d82dba56202f8ad0b5751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bf23e5b41d6b1f55f35b3aa53d989752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b2a0155df35f57139bac259015b9b953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8f8b33d61feb4201e600228de0079554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be517c6bbce5c77316ae66f1ab8e3dd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbb0c21ea32a6239678876c5987d68c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396b7d6e244db5209d5dc5f5c040df8257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999053b1c602d3342312c2c4a1a6b9f058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ebe7570676605380731fd95a655cf759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87043684988efe9dc6e13cb282aa63e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2542e6276f05bd8c6315cd212091af61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e7bd5e0c837a39173e411b409825da62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1142995dae48112a29742c53d133c5ac63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2b9de05e4dcc7877921e91e8744a1c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139281eaa628b074a7b358510e82422865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de2ee915ceeba89fa4147269f88d4d966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f805bd0a72030921695d3c1e0b878a267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577d38fadf55531db92189c3c691ccd068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bfd26f06c43e59c658c20c49bd1c8669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea35f7b6341bffdc53f790c4675c69370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1523c7ca31d58e272f07275128152171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4035dd6803172fca056fec3e9c009ca072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a67684c4784aff520275685c00e02b573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c087d91bf3cd559d6e305f99cd7f20cd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26564ebd4d053874b3061c08f005392075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6fdfacd5c0164aeecfb13f73cf161c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e14b6a716e216841bfb0a0fbd5da9477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08a024820182db4c441412176d8247178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8695cc51560b3b3a974ae509a6d2f079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4900ba996f2534a71a91ee0f09ab242580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70de8774c4fe76022e7071ca56fca95481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c6156a3d36bd61167e7379e29a046682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4500b296dd5d9c3b1ebf180ef03784a383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d911286d4a2b263628b48a93050832884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17931e83d7ea4a08406fe5575b2484a185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811cb16cb94cbf7f80b3fa25699cf9ac86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79a8f05e3874a1f9f38be25e3f6f38e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b814840c7e68e2f95e0aac7fc789403e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f765acc28a086959b570ce7610662bb789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a04d40b9cb15d2f025045fed4fc9f190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bffe7f3e456fd0402250d21c2889a391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a987601ea755d1519906966bdfbb7e6092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9967be329f28b7f92ee3f19321892393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be318b4ff522a34b9fc9a2f8c3a079194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7a06c22dca1bd883f6abd2b7f1f14e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c15fa6487fec3cea9bd1e5000a907b296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93474367ea6fbfbd9d6b3e4ebf6a62297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640cc250dc83b79d6f6a0b1d402574b998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eaea06bcef4f42f2d071ed9e6a321599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc3667645a518b9e7db15700d617474100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f9c962d96317ff0051d7d7609ad40c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4556fdf9658708038d25311be3973514102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af05da09db67689083ad5b23208ea191103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4011cda43c41e9b64459723a5913b40104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7dd10361e6b32e908609b734337db4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed573ed36bb6a100d9a3a3d58ac42fce106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb09aa2582484429b4d992d60f55f90107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4219ad4dd09ef020fc411aed903fdd0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52f103491a52133fb3b6032e9f55e90109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21268c8ac34647f5d4729f21e9c48df8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787845ee099d5c1a81a58df1ecc085a6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a1afa258ed1af024f26b8ab3d7e3ad112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397adde6500c31bd3bcbcf91b45fec71113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f87d9252bad82339ef1de7d5b73bd7e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb6590fe4142076b9e36bdc759711d2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ae75d06d71cedead6b75e794207f00116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7d63eb1d7c2d0c059cfb0de6361816117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d32c94e6a77467f0cebd15c820cda4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0faff93bf6f2c37e7108cb39325ef3f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a55c4d5b403f8948cc4dc8e93fd46b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2214134ee177ec9900e0873c6fde5041121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd1f9da2cb07a668dd5e4c5e54d412e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4b405faa30a2acf38657d0495a7533123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167bc6f835f3137ddd3c6ac04d9e626d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e395474a24ace9cab9437f389f8aac0b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9672ba5349e6d9d4efc18ceac677bb8d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e714c253594fd43c4ead083254943e02127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910cc7cbb5e290ff2cd32f8a670c3207128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5582fa9803f8a2b333fe093f3ef704129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16f2f120f4a918566140898d0b7d312130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a1649c941e3434f3e37c9c820a665b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14f6eab0a390994d4fe2c9d532d3654132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831c0a5a7870c28c9615480dfdb2cc73133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333d0c378f0fe71b0ee0cf660558bd5b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b4fea0724ba17905918fc27c149930135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6a02ce39dc6bc34858122acf7d5a29136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faf80e9320f194212e689f1601b796b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0b501fb0ba09c55297d5479c857bcd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a13115168903e525b03b79f817ab162139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20395e78cbb46b3561b06db7a54c9179140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f66eb195f541f0ba8cbbbec8e4f0a2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e47e2c83df3cbc534fae4e35fa186d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a729efd25124957758e8661fbe238ff143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc791a05c160da15d1b801e241db46a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddcee36b52c30cbf11e6696abd1544e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635095be53cdc518d0cdceb55ad5c433146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fec86628d98907a3d2c6f948ba2ff1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64cf1566b564ce66babb49d69eb55d0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698dbac28de676c738fc02f963379a30149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8372eb2fa574ff96dc2dedd49025ce150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf350d00121488fb4bb68839063b652151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92b18d24f7a619fef73e93794ca47a2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7586a9aa3b7d63e3753b8d2067684c88153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26ff3074ef9335ee9bae4a73d44b20b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b20ec5349e7205004763c1efcdfda9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d778d8b41f1726d4efd28f6dd8935958156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a07459f38169c7ba9c1bb64aa915538157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50df239b5ba9df11bdedc70b6556ce74158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d6149e7c6ecb053f8bcb666d9b3013159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca479b8a0336d1d3dd22a9d72431060d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff726a0fb3158149c6196e31bf72449161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2d26ceaf1e89b136610d6596818738162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5a5cf9bb2b94418fd8a9b74ac5a2a6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee427dcc18c38f11d3a694363aa3e76164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0115e2be2905ecf391d8aed9b0c9ce165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d277de68e4aaa4fedf1cd3a1ac385066166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e7bda374437e2ed78c1d83ed16e340167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d044532ac46a287fc1a89f60b456fbd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8cdc074d3f06419c8691d5fcf19113169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae67395eda6a2e04379306080df2ad8c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a6e80663069396df0b091ba0f89f9e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47111743a056419f4936809fa5098f26172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f965e896e760e1e673b796389d2ce2f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94961621c0c70bef1e8638c52ae82a7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfdc92d069e93460824e06bf3012dc4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bc78354c55dba2a6cbdc47046a4e97176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f8a697a9d1f9c87642c12c1c408df1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583a828e6e6beab581d8b2a2e1a16c44178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff17cd54ebc4d0a6b32935c5339148fd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16b2f7f96de80454bfaff278600e889180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a60c464ea49008f97300100b6ffe859181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7d9e8588445e9499871c32efdc1f5f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff76fe2d96fc81693d3267d80900900183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dc2ee796e206c9457a745a92784017184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf547a67e966fece30f111ef7a6de3c4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499396f198d00d36163394543b02facc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba10b0880bd2419d46757f9907cb9d3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb168191f45b4f5d23a18d67acfadbbb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e4a2e61577cc0702d3c6cccb29e617189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec033d1a627cbc4aacdff8abf42edf3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f7beaa3e1f8ea7dd49351651783ba2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c837f5ffb68f4a1754628b7bb133075192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cb752f65177e936bbc6eea6f7e8b8b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563b99c37b7bee80572e428befc818ed194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d824aa203f633c0d3a724cbaa3609a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcc96d1e7975dfa20bc5169ac556269196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c3db8c41570056abf8ebf1b646ecb1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f972a5fd26d3df456607807557da5e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523dd07ce5b810adbba9329bbe948b30199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372bf53d7bf723df356a96ad2286fc0e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe748e82e16450d3383d7150b6b6ded201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19503b6c32dd6686a1aff28f022897c0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533a7b4dc577c36dac9d1ac9fafc7d88203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652665b06b89b7a91c8004ec03512821204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ed3602fcc3eefec2816c9a43b72852205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e06b8b4ce95df9deef2463d7a184a6e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7203cbd7d7205129f636cf174806f2e8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438fa5a6a0ae70843fad890ebaafd4a6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f206373873eea977cc426a1e4582893209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de1d755e29e709790e330acf293a037210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec51a0dca9e42a9646b3a1bbb9f3b712211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3746f05c0508af343551043fc8d795d8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e849bb59ef9a86ec278db74bdeb575d4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac06984365ad88bd8463dc9220da29ad214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e43a8f6e73982ad7acdf99d596f817215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58da9dbc04460015dc5c27d8b17157f3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fab7f8de6ea34b1cc9509a28bc8485217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e668cd39c555f16d394f86eff8c8f463218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baf580db233fc7da932f2400efc7a73219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d1d5224fd061ba1d8ac250206bcbc4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a08dff030b535f69a35394bf4fedc81221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca2ce03a33b191218e2f0cd836bd0c2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8703ea91ff6cd736c9fb28c9ed2304e4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff8ee1f64e8c6aeb2d98d237ee3e241224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee80a740c132c3e956df516500211f98225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7410c0d97b180743e164e10bdb91f5de226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0c9bbbcce5e63cee11b36fb6e54075227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcdf8b663de4b8c07e2b94350662eee228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e811358ddc6b82e3964973f2bfb42957229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554f5782deaf3f9e0de44fffff174bd4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4015bacaae70213b3b917d352e15b3b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10c7e8243a04c860ae4c8ad91d9433a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceb812be68a0a82aeda560538c5b5c6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eb39635c92c3812760d73cba1b0081234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104b2d6390418d5640a4689babe45c96235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885fb70849ae9e5c4c38b98bcd6f9b72236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e8726ff85690bd8a7a65884c0d7ada237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306038176b0ca97473bbe17f239f4d4a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449120a0fb9e129627591f7df139bdde239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cae98d6aa8c9634466b432eed98136240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061f3836d9c1aed7b6282bc5225be08a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10d1399220c907b0a4a8d5f9773a2cd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b08d50d2083d194a58593041cd68ca243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69f65b8603a9680bdf961c80bfa9506244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb01c6914f2abd51a33e02f7bf5b1180245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3351fbc449791f71d81e025154e8a165246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f581aec478731134dd389c439f70a13247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3c7bda86cba5e84e05fdacbf7d42d1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae081aeec53ee33f3784a6e288c9a0aa249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc371c7a7aa69451b57e54df30b3c02250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e5a59dca1291467806930951867c6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec243b8b1e970da13dbae2d6cb8ef05252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c98b9d0f80c0a3f0adc9d099dd3f3a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491763866e1647b80887069b6e6c3395254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfa1262184d8d2a4f7fc4c436f7ea31255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a338f407853702dc14cd591f9a72c66d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba485d593cc3de0f6b423c44130b0f4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4edf34cc367ebffef5dd433d112cae258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3442aa3d1e89212e8bc038c7ccd4e4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603407f6cf8cb4972d2ee9682afd8f2e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63c87a3dba6b4d8a2290a3508d106d4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b21e4c39ab3466caafde88e776bfad5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da095bb44b187ac684a49b4ec1b7b0fb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a751c1d3fb7b33242c557326516bb005264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56d4285f5988ac5aefb710402aab962265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7893d8427d2d31ab1851cfc1111ffa4c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e68dd840b4678b616767b288b8a311c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc792ca22843f5eefde336a734b457af268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fa1ef8fded3fedcfe950baa43280b6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ee863ec3c83c089604cd951a109586270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffea6e8d1427c52e5e03c350c01455a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaba32908725e7d81c5b69c03011440c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177fe650b8b3f695471560f3534a5bd0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ad3193db4f4106277a10b298760239274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f73950ced5ed45ae7ecf563d707eed275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7898128763e6fa3c47a77f9a384788276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ffc55672fc40497ed6d9637728e726277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95cf8c64f99a27e306599160f9647ca278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedb8efef4c678b0c2a34a7140a68069279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3da5b8cc43f65922fc58f90a04fae3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75ef21ba9d5cc336f29cdff486decc2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e56e85cee4eedcf760acfbe4391c06282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b0315f4a6cb92d5415a5a292b02ff4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285e0ccc9fffdeb54455b01145d8498b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cea6528c4a8d82362b91e0d4be91d0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad5d2e182525d54e18a2707242d4978286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3fa6364a4b40f4ec5ab9314df8fc74287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6da3f864a2b26262a8ea2bdec3d753288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4db79bfba6ff20d9b7dffc1316ad8bd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384a9185c0eb81fa65db2ac27c2179fc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3de7425f83bf7d5ed8833b241c6b2d1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7abfcbaae4333e1abf56e247c59dee292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b3ee4f6d68e15514e7c1c6eba9d73b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08918f4f33c17cc9da8917e9dd37b272294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ceff98ff5581069477aef49c61b409295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8a86bad015766c44ae92b43a344003296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b2f1968e86ec7f8a250b99e05ccece297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0f62ab111da0589e3620dbc9e04b16298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2ac4c62b374b64905f4a45823b8a53299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913d74cdea72adeeb8ca6f10f4fbca4c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f7f0bbc1015117da42bc1139df0860301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67d76a404630fac308e3ebcbb6ccc72302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd86509fef179d375d7dc6e09dca5b41303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcefab5cd606a55427c769cae25b734b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c085acd0617d69fa5a4bcd1014696c58305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e703e3a63c8a14df44cac4e7c9166fa306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f09babbe0436f9f87817b5eef47bc8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae93c41e356970b3334c30629e9aeaea308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d86096564a9c513b0c94b2d7a516dc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd63082c230cb90c2d7b07c00fdb306310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1213d42657d4a7257dc76955da3cc3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03cffa4e208faa31145c6ccfc68204f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78451a52cb1154f315053a2ad2f36958313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0101d78284b2d7833f2451f35e1f1ce314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d0722416c076bbd8954d96b7cd7a6b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610513a79068f343ab057c130db040cb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4eff33a7279df1120cad6eb427bf23317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d219f4a0814db2f6a1284357c3762b6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229fab9d89ac703ca4f872f3270c6f58319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd5f80f878a46f71a10c29e335841f6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9019ad32f57968219fd2aab418f6fe321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fed99b8bb875e86de01f461856c687322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f2f0b0ae2ad5566b9c1d0805ec2f22323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f07bbd5d9036e583b3a1dd4ba07d34e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397895b00b08c1011f15a83e20054a7d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0fe6e29ca8542cf774938a6148559e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e98e23aa3e039e73c07b1c260c143eb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b88adf4834b3d541e17857c1f2d92f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd862f90c94986d7b2357dfc625421eb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edca8afd5f9f0576777c0c0cb1559c46330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedb10a22db4fec3333f457254294297331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7769947337097e497398ef00f9a5b1e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca60a72b7b1b01067037012affc626f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b984bdf9a63fdda802dab12e93cb0d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70be4ecd2cb66d1c752fd733e232aa28335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9671dfce5c35c2fffa91b269ad6188336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1119dfedf049b0b7d3b114a9d4ac6e3f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7c0eec5173faf41e858dc0edab9cb9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ff29dabed60a996f3484cafe5c10b6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5799477c34928befd3bbe8488aa383ea340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65a78907de558ec20e0385df6eef799341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca8e2a1a1cf72effd75cf83353ce712342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dfdcb5b8a2b1f294ded30351ed8a42343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e76206140dc3e6eb76a0182f70526c5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6a369350d05315dd11573a2f3cb6da345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13c25a24f45ab2093ffd6a30022e324346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c842072f46d8ea823141d8f3c483164347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3dd705f4c8b689b7d25338f68364d1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290fc285ede3e3d50fc799eca5925d98349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a38ce5eca6d1609e24fb46aca5198a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130db2b57bb88952e4e21ee598415b83351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9979ef4d0cacef82d7fa1bc5800ef037352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc6267fc4f43a5780d83f15a34b5029353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e9a516ef32a326f8acfaba42c9ff04354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37630a08676702aae4962e48332697d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb33eea1cf4d03b2c15b23bcd880fa69356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d761583482118df13ef6a12961b36e71357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b078fd9f3ee4474d3ed4bce25cdd5992358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb3ac8986c4949298f4cbaff541e372359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b31ef1fcc590bf38d215116541bd140360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75035af4ecc56b18b32ba29fcad26e2c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a573995d975cb818ec9dc4ac1ed0d7c4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2583b0116712375bbd4ab881869e2047363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d22d3f480b5b6242a66c90b4d4b423364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfcd53e53c1d4191847769e274e8ea2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1fbe926d13b89d0bb83b4cab5f02d1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bd8e04274de92acc1e2f334520b482367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cc3bc67ab9a5b25b2b7b433da3ba9a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9210b1a3e755cbdf2d9c0b2ca36f2a5b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b48beb21d153a98d1fc6b6bf5cf56b2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144c6d8866b4cc6c3e197c4a30b5eea5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c8d9fa5a91adb4a1a8d3ef00e96116372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aa78c32532699631a106f9aa19f86e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff3859da2e67a6f461f829a376beccf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aa668f6b6492cd980d2a212ae4d7c8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a710fd380650c20d08bf048933c889376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdeef627fd9557becb6729de80ff746377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4db17a2a7097527f133e88a1893bbb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af84761df0b945d9d75afffb0b1214b8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734dfb655036b93542d1da0f94844a0a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee43cf54d303256415a19573d67b4844381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0575014dd05d5f5f0b5b0345e0778546382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df37cde44d56410cd51a33c77926872383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad79ff0f1822f886af60558a7c27a95b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588fc30a26bbcd5da0c2e1e065a22f37385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb942e017de0238e52030023e15a84da386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb15325c52ab66386722b63af88f26e5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683baab8f48fef78c280d36810fc1bf9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bf5f9bd375b9def3ed7d6bab81223e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ce6075b6f04581e544eab3299cb055390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3af7b703d73f1e456e6f02dd53ae0a5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f7a72526009e1a60ae8a456f6fb9e6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b82a76c1eca7f3d97781a71b9e56a5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fc72c00a06993a251f84d9cac5cb1b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a305901fbdccf2699c3dd506b0f29a0f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2694622148bdc0deaf5abe1996edfce6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9a33ba76468c1dd0bba0f22740a2f7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126b75924c07fcf23deb1eb46930cbf3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d322af6598e10efae20a0ac35085b7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f1bfd5188ce8f41a663b815b5a008b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4e7749495c3511e839939bd3c8caa0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2659904a8372afad5987f0c57947cafb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15b6f1fa0faf65fe37e6cc074e2dd28403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ec305b93d06c4491016567742a6c9c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef500a09ca382c2c9fa49b18cc8b49b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca66a2a95e14c08b29fdbc21251022d3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669c3efab94ae7682b9168d1e1010de1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b29e0f27246f04a2ccf95761ba8f13408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c245254411be6b753758354f79575f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fb5db1737e36da26eb8f5450fccfaf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10464dea06c8cbede0dd413bb4bb25b0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db7c3d3770076cb854bb63bce9611b6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b3f2400bbfed2be3711621fe661ec413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3b4c8dd2aab78bf131e02f605e262d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d775a49576f9fdffcc1788f0471933fe415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591b0852f329b9174547a8c06a6df35a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d888b4876603665d7a261445198431fd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185a16cb4dd7a8bdb9fc4bc4dc7b0175418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616d1bc89b197c77439baba888ae5c0c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43ad8ede9a2f616f9fbb6755186ddf2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9370f3d0fbe16b2585af51f02a2f993421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbf3e53446796f252d732aac36885a8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6fd2ec39ced58ead7a14084eb55dce423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8458f73c67d297e319f3fc92062aaf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bebfd7929f6e71fcc058822bc5d568425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f88aad769131def4c9452586449de0f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b500434a9a5e4c94b0c6ea6b979c44ae427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222877761342892de2c95511c54cbdb9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3542f188c28c7892df6808fbf9e3ba9c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4cc87affa06ca41070ee08f4178170430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606519d2ad3abf3d17b0391644e2e00b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cb4c19520b7bc66238f803dd4d21e4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f16e6a495a2f2e4024d89a5dd258612433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dde4c42f488c623badc394187aa846434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbca234f522b2e59079b1796c038b4c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c165cecff3b6ce133a254ed3c141ccf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6ba8b040a604636dec1f40fb30e632437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f66287fea667f6b0d42f215f3bfda8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4043dae4e3916ea2ed156edcdf3868e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84ae237bc6603598ecd100aa53cbebe440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cfca1dd76a420e9d7a5e82adae76ea441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e35b984f169a5d87faf1cbd31eef1b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb4ee87474ca3b05be84bc9b6070990443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e440d7d8bbb1f31d5fee3df14fe3ddf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fe92f3d338a85b4e8a8728e837de74445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd58e39ce1718ab2810b3a3aee1571f6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd02df74b98ab48f94d98395167dc5b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7522f70dd2442770b9b7ed3db7a272448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffe3e3aa93f3194c0901334b4b60f44449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5edf1e492913c65e1f472c7c750ef05450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fca6990c89b0558e3036a5e3b36805451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e797c04c1984994f15417f753d840a7c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db63e6836cb891d571e5f2beae1d623f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff6433c76feaa118b4dd0a5e5c51597454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57596c89bfb913a7290cbba7e3669cc7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d21a30cefcc38a9bf9f807a0485e776456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5aa179b8a16790dd56626c633cec08457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5de3d30f83d07be3faa6b830f247ed7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad76e953f3402072e175a25f2bdf459459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df21b703dd5bcefd62143241f5186aa6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2021bbf7b1a1034dd5d410918db98b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4f0b3b7f17f49b9a034ca05d6ad59e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735d4da1ada1b912791f6a83bfe30788463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8d1d0d322e03a0c6c0d4a1c6f8156a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa09b756a3649bc01f0fede881dccef5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e177b648e1d207ed9d16cd83c74b79466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8acd3c4398ef6ae7a8242c484dbaca2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238658b1dc4f3edd5926134efb643a92468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3813ffb63249c7660882adbc1eb79a72469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e26474d8da1334343a9e72131215b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a960c51ec666c93b331f6e43b78f9d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3594d99ff801cc4c2111577c94dbbe03472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348698fe922797a8ca0d6e940ff7f102473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d1a33a1ebfafcc7e0945f0dce766ed474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91527f6d7003e0501a9571ee208de3b1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ff4948ee5498fdf551c21ecd0610c6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7c7b1068f83ac7c5745bd81c3809a2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d670e0f1bbab4acbe6f8746c5a012c8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be31c5735370bc36ef9760907763606479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174789a5a427096b3fa71078362f924f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6ae2509e358a9de09f33fde664325f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aa09175b9727f0ac3ec02c1b4a83a0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b888a9f842ba16f4a4c735fe90e859483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e49dacdc0751ff7ad75f8553ddfa869484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384598b54db8e59374e0d759ca8f6bcb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39954684ae97d04b74bfa463ba7a3c3d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124241c8e542bc02ec600629e9864e78487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9852d811b98918f78c672ce46f3863488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df5ebc344eab01a87aaafb4b7d47de7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3263c1f3d9407ac38bac390a2879f86490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593b91a1e1a785c0845da9e27e8a4bd7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae30999c16750b3e3658ca3447b0cb13492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad5ed83a5b49623a094087722c4612f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1354805b1172b6a2d944f7ba150fb848494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2490ebf18d9be3f7f9ceccb2908f4b9b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce356d3d1856f86fd449b48e0bed75a7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992de002e3f06c62c7d057decee5de48497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff0cf17fdae5d07aed12d09f129e3a8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43a7fb8a42ed82ea8358ec6d678c92c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de96e8101b337831389a57bd909123e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce89d02fba3ebea17714737cd118415501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddd2cb4f60289ddde0561041b95bde4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d02ac78088a33a486f46fb12010cce503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405b9c77b047c2d16eeb29b158cf004c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b275312660c421bd63fd6d64c22467f3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5733ec27273ccfc15c53881fb568067506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243855a8adadb807c9fd14599051b68d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4fcb59320b6b894e4d79a53ab8e51a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeeacab3d94e32ced3fb3e47ad2d432509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff5b9de883b5a7ccdde818b46b92014510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65862b4c18da250a33aa31c704c6b22511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9944e161dc443cdab4b0f901bfc61e23512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accb5a029d4b417056a4d6f56eeaf31b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bc05c1369d74e09ac4b7f309d53bb1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1e78dec97d4893d7ea7956e07815b7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb37df2970f4ec12f171c04dcaf7caa516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108bfaf15a2b854b663c8f713d60bfe9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715ca1a3e1827160e67607f35e86a75c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f6a112c82899af8bd77f57c8930def519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f717a6d54ecaa59f5d1e8d4e5f00dce1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7908b2dcb78b922854559511f0dbdf24521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7c918b9f8d27d987ae17ab841b03f9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa67a80c139c070b984b5bcf86c16f9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37405218f2a517437bb2f0b7101fd7ec524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bed084ab8a80f68e96ac6af2980361525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ab1cf9134b2d2e1bad7003a6eb4825526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30791dd308a391ea197d0afa3ec83b6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a186da23735d406ba414fe9be8271a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fca1d82765cf29d63b7d53b482da8b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a432a0658048a26a347f16854c0bbdd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2d961e0619df706e776d7e772c2d19531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7abbb691cf49d026b3bf733b1e17aa1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a99b1f9772d085ddb8a77e6f0bc723f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9bd9b7b8791468db5e85d6441d2745534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd39656c241a591a838ef0f9249bc762535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09888b3dcc070c0ccfa641fe1446c0d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1fe02ec6683d4c479285f2b587910b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77830c241be22db1bc5e41dda2ce3fa538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc3a9aaa26125b488b8948b302c7f73539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0744903ff16cc5126309992833db3d3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e73be66815115983a741a1f33a3bb32541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84baef6928a98cf3d81b8973b79a715e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768254660b93c37fd5192c9b21940338543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2dffe0b75da8647743a72225c82a7f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3859119f0975c1e9938e10a832bdda545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ed3639e98193b7bef6f51ba6be2d32546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc1b1eece48d43fc0b561236dfd3d33547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82ca1981c76da545d035eb98ada802f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710202c87ec05712424fb51ab60cfe8b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef8843c37e75fbc6a9305a71f32c6a1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a219386a7f049ef7a26cd50196f89270551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c47523721a8ef6118429adccf63f611552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f015e070eff788614cd571771940d29d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6070cbadbe062e62344df973dc55526b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793e9d31d76ce85799c520fe8aaf66e3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0122adcc42ea6e2101cf0b3e0f0592556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8e51cf453673eebdfd4af5502634e2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1249e39e2d51a8e9496255f05061de53558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e34afaa0fce480c84429732e12ccaeb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5137417efc5d7cb4d67f3ca348e777e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d226ebf19ef15372d4e96d82eda44d1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d892ad91e09f07ebff03c5cabff8bb5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec503164958d4b75df267d92249f0d6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342b51982bebe5842ab3406fbc427dcd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc7aac26481368afc21e2c5ac02e58a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bab811a0f31bb5dedb9a9184b59833b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fb537562a4fd90432b5ea6a7f51e21567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407fc8603b0baa78c577da7e7403d487568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038daf1b029ad88c11ea4d9d3e301913569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108f9e0b6d1d2e291229969533cc4360570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602ded029c3e26ea0feadb818f1cc6db571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e51cd1b69230c6a4bbdfa0401c1d255572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179177ff316cca76fc3b5dc86ca4fb35573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa7df80c0d52a8032e97ef056db7ccd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d488f1fd10bb488e72a2fd9b0974b5a2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa6d6dfd8b609b6fd1eb76a76c36357576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0155b2fd8042bc750889a4337379958577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea78ff54c0bbecbbd1a537a58795cd95578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd7dfd7f4fdcf51da42dcb58602e24e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d36388fc7a60110a8a139885c23fb9b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ecb908b4dd6f5a1a1b4fa915158f50581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c569b4023b66c21e096bb2395f4a677582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2691dff9b61bb562ed726548efa6e9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862f0c9da959b1bfc574e2b85e337a2c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9184b258fb92269e8ca683675594b39b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82278055d6b7470876b9a2222276e84586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be00743873ba68313d8e70b34896bcc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5b07023cfbf946c731d0b887c1eb96588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0595dddcc042bd6158aea1ddff667a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a699a118e93d621f9eaef6930d5c06590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7759a226e3516a7f52014948a3bde1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d8f2afdbc5823018db5ce80b09f83b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a9c95f93c420b514f2c3a2f6946e77593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e466eb91b560d63804705c59626537594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceadf43baa7c751ab70671ade281ce6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b15310deff5ffbfa6ff68f8c8a9d5f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e43642496b8c884535bb9377f57624597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c94989dff81917a0787b2d419bf441d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443a7386f31723133f1f7048d94c548a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba694b96806a8d19d5d1b76f5753993600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c7f54546e6e301b6cb09715a910584601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10eb1ec7f60aa79e3d49e91e7d9b6e0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181e33ff8005ea7c7db9c2d3b0c5c44a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c319b0bfd4720bc3ed0094ac1c89316604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e18ffd4d72b5e124e370f3bbc484d9f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8507080b5a49ac982ef6f04e0ebb45606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f0ee14038d6cdc3d0ab3ccbe9ec142607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4390bce58aacc9a553961a4fa316bb63608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c12250d49a6ed2fd358475043b57db609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f915d0ad7acdf9dde7672892551c4616610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42699998250b1091f0e4002906576b5c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0437b4b997c6d0951dbe9084ef1b0b3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2142a398d1848cd4b3d97e8ba9a59a1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1f7c70f699a24c09a479e603a81ab4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b287a94b4a9f25cdd3f7d7c457b2a0de615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e236e1cce5260a38642bc6f264a8918616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671a6a58c17a77a86c3a7da4d5a21714617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff8f2cb834bbf3c8ddab7931aefa61a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6ca6799807bbb6addce5cd4e24fc8c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab25d91cfcbf7ff3c4a265ba64677015620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff9c202027696005f451b34395d4b5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11617d0f211fce3f70bd8b55d2a5ca58622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813ce54d49ab6b05f912c8792d7b9183623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff46badb0f567b27311c0af20e25423624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4f8952163db56008f2c98d2caedd65625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cdb9248b3f98987cf92fff06572533626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c893d2a55b69164868bdcd3f8b8321627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c841793069575c4871877448a38af15b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3db8ff2f5357e045e684106072b946629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae33c500d13fe8ac844499eef052b04630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30875c19198431ab081706317960d5c5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c7921929e28c54350e173607596b0e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf692ee459c6f3ae83f64382f9a2022d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00cad102d0f8ebd9e97e2bf84f8f50f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a6e88926799ef6a70e990878e0e927635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f803e88ba125b38ccf9a21ec3c1ccf636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69871949ee08d8143e55657ed49092c5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd3d7646677746dcc7c4863c1e78aa0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dffed13ea72f80f217b6b48104c4f2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ce4a4da2828fa98bd912d67748a497640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6714354a21597d7e54cc54b98030e20641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9823f45e7f5ef871b03166dffde9cf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33b373960cd65f6cb20d8b4901fdd33643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeba18f74c48ce992d4d18379bb1133b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccd3d2b7602d42fd756b33d96a1e757645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085d67892cff587a59c5efe20d95242e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc066267d5f370638e42c911782ce91e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5535f4022c8477df29de321f9cd56ce5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669f82bdcde1e2841e19623eeac49d62649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c50e5f5d476cba3c9b066094cd1c74650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dea9fffb29c832a7d86d169fdac4de0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a04cc22913170c4cfdb84f1a516bff652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba641c9e4cf50923bca1bdb7fbca8f7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aec397e6a12ac1f320c90a575b5ee1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dc1982f44ed132195dbdc8ef4d59fb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e08b8d079a95cf44f224e2bbaeff679656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6c845d8ae37595383c96acb2b01dbd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927ea605b5e126734cac55b6f4b5ee5e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba5811f5f09ef2a0aa2eca48715f4ec659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53189eef85db26ce0a048ae8904f52f4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700b7c3c87c721fe44ce7ae731ce1c6e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e52c997a5d003de8f38fb7d027797b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9207ad451a5bb003f47ed08b65f2e2f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda32de00fd3479b336d9ff9c3dd1b9d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34df6984ea8f359d3e502e25fdec20a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44315d8155278c593315a59779e0ff3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36ce1d8247ae3f1a706d2a8886b79f3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d2e9f9f151fe23fb7b6cd6ac579f5c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054a20b727c97c0f24f0924858999973669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2f657671902f2bd7ccd4672cf9c178670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51451b5ccd15f5eb10032dc718482b27671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e16058d7169027715cf98a97d1141e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8deec73ea47dabf8067e524e160142d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0155bc6b5c96a1455527cdf66b74e28674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748fa30378c3005755a4578a5c19a5ae675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e08f9171ed3a5bf7bbb30fb7c161cc9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a9d3f4f334723bc790c98926dcabe9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd5b3843d648b9671dd8a8394bb8222678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea324385d74da1944d12c4efc4d2331679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbf0d67de6538ffc33e770fb065ae57680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5610d1e08bdfb33b0ddfd0b5f83421dd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798de2d882d7db8a0489c3088dff1d6c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e2bd3760390a24d26a547c4dec46a0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079463327dc0981a5d6a9dd5ccaa05fc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeb4b4b600949125def5c8f3f874800685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddf2d74b9fa4678694828d692c1ec1c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb748209822c73fdb0d2aaa2a557c6c2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c53d13cda0f80682a8b9322659c35d6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f4ad86460aa9ad822c2bc415f16e82689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d9aedb3965897a90d5772bc2f44f3c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000be7c7380dc333ae7871938571b9db691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c828a70a75030505214416ef70164f4e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af362a75076ef8de7497cb31812924f8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f3133d6641ce39b1cb51725dcfc5f3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698357527e400eecbbcd6e0fdf361f93695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bebab107c03b4111445cfccdaf23055696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743a27e749e3e06589c78709d3cb2461697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205aedb0dda9598b6fe0fd032155c8f7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca3193beeb6c7e9f0a7dc897baa4644699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457b8537378a7e38dbe7d67e508b5e11700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431fb8071050c867eb4666fad797b523701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba3ef3223c0cb2037a649f1eed7def3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b578378e0bfeedc7b5969a08beb16e10703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b554be87cb82d11f30fb1a1d956e8333704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3273b018d001e9609b3229e74488b80d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2fdbd2828d400a72a83dba4b5563af706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16cd8b4a526fdba6f3a52fa7a0eccee707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d78bc52504e050dc039bf5eae26a00708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f5f99d94eadd92326b1cf37dd39352709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760c323ff76cd9aa51b803b3c36a5e65710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d5c6181e2054843b00ce77f0c89ee7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b702f425439ff709a3d06fcfc33a147712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f9a8db67b0bae79425c51fbfc44484713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da841e660cea8557dd5f4a6791baa40714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c1550f5b6620801097e7de0a9bdb2e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f2c3573f8ba6d64fc24bbd395447ec716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c0212af5a2a0fa60e40f1a1615789b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6970c57c23eaf7e597cd2b73ff90f018718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2fc2a8104f2606bef9cdacb7a350dd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e912d6f6d4ec64b3c2a682d427782050720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969323e586826abf033844e8fb683837721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c869dac37f52c272b65b8cb3c9adae0f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38040a7ea8c1bb7db89b5e4ffece30ce723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ba9f372cd766b7887913246bd22422724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9faee0de269bb303808863a0b71cf4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86204413e6469824a1e443ee0180f92726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2790722e80af3d45936043af72c39c2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d08f718235f5f9aec10bf48c0cffd5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c6681234f08b9216fa0c0e46bbffa8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c85c4539ea7b00d581e66e6a5dbf63e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae1ed3018d5b704ceac8c57fd25d6d8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c2a4f84bd5a3b6b2b0472bc39bc15c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6024172c6fec5603052bb7c51d6ad05733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dab2a256a02a650d5a4a018a8bdbca2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caab8684285c86b52639217bb5bcd94735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b317a92317cd61f331a6c67acdb17bc1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cb20423cfb15bd9a6864df95214118737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf884bba50a826e7cd8d6c8699b7710738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8619a4a4e052a87f1a21cc013a3d7887739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016c3cb93191ae31fd1bce7e9099764b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812a5fc757c2cb491e9e4aaefe42923d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aa6d3cdd38270491554e68db59e438742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e92ee84745bdcdfb54605ea15f7fb8f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c768a91f093012353662e283d32a373744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4a207b6784ca24769d24d20bd65bb1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ef6cdfae230dd2b55448d7313be115746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a061d195dd50f8932399ea8bbe535e8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe899d68effb3f7eac0bdbd2045fe77a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3edd4058c09cccb5ac32d0fd47d8b4b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c2f4476b6f407c39fb026037daab6c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96446f8a9384eb789ce546a6d83b4255751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f8103f0bba59b659ebbfa1aa9584ae752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e55200f1b9315406bbbf03238938d68753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6825756f1e50783ff18d7a971ffa83754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa738c33326312abbffbde32d884783a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affc3bbe8103f20d1cd80bf849ed2ebe756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ac5d22f20ebb123a1cdaca5b48c3a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833998d0a3e31d67550260c330ea3cd1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5647ce89f2aa639326097bf4601e3483759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66562b1201db7e06f3b69cfc8a03b420760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8f068b8945aff39596f4081288c5a7761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174b6b22a4674a462ae15291ac098a07762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bf2cea638a16240e23be1360f9d8b3763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b690d847040df0299ee1feb6c588ef7764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45ec0febe9bffec1f0612b7233e4392765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22af1c2b995b4bd85a75f45d0adb0d21766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb88dda2db0f1a62cae676362a770e4767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>