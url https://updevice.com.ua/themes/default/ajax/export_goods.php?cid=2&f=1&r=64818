--- v0 (2026-08-20)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc39a8460b6c1e00ebd4a352f5083b4a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180ff8bb91dd91c4e0fb5002132f75b72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290d4b395a1b88cf9b842c42603a70033.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867bf84d32f0bed270bf662ca6a183d14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b944301bb72575868207dd464424285.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a9ead6684e34a3c261612a9a3b94706.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e807bb081c287063c6b7bccc6f3dd5f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2ac44c23aecb97663650a6b9cab2308.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4870e93961f1d327d725f36085ec29ed9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0f9b2d04fb76901e41c91e6fda15cd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7c7b370145931b4a4b2db1294ae35611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8befbd68c7ebdfdaa918e15a4dd8c81d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4302a88766e3c2a56cba1df6ffae31313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662f208f272939e91a1aa0fd7af10a6b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a55a2a5b90aae8f7ba7179baf706c215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c1c292436937cb0d84fc7b5d2bc22f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffae62e6704165164faf6fdbbb2bc4617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd05175cbabec98f553bbb60e9ed035118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a299ae4a1a45fa3761901e6d83fe601219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b5d3d636ea0164d8ede505c8aa019c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cca7deb203e27ec753f99013675493321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f8de88ded6f3e69c1230bfb15dd3e722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5802a2d46b0b27aa3a054ed4bad68823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415e8e5279d94c232ee058001f68b13224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d363e62d6ea85444075c6dbbfaf00b6825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f179443204d05bef61d9279e0f42961d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83620034f88cf20fe7d7a31cbb7a133e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158ce8e2a6bdb90d12c01b851486fc0328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bdc11efa5448b304f1d8404029c04129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeb6b05b381772e813417afc0d6b68230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee70a027523869c0dfcb46914231722231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785bd5e3302abb57325a85624c3d8b4932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6dea1d3131ed925881313311bfa74b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8aec0bac624bd905cfc16b5e8b5bc934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee9260c55382ec5f665f49808b4a5fc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329f50e0718c99550496d9ec6632ae8c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d42b916fef559e19edd6c0d94e5086d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898a3f79c98f682e6b3c7f03e3f99ea538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e49e7c242ac53d558836a175aa4977939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0400c856d10caafeacb9cde3349bdc040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e7334bc1e09c68d9627dd4fb042a5741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d35fa1ba974aed45b5f97460d7813ce42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29428178d706b9bcaa637482eb119fe43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d68f916586cf0a2bf28fb5761d7a6644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6296cc62653175162eb4b61534c589d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061f34f78326ce3eb308410792bee85d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132b1f388af66303e5783019b68ced4447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f18585ac474bf757772c22bdce914248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cd7b2b7f90cadcd19fb7c5a38d859b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4637070fd21f7db74d932952286c972650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f56987bf3a620328d9f1b8949878b551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8e93ecb962f1e27bdc3ee089a6d4ed52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232bb611d11eccdb42b24602957dfdfc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234c733cb1584c1ad7a680b9636e808154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aa00099560e0ac567dd895d2f4044e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a67f25f595721a06b288216b4742b556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22767759dac5a59249d3bd2b91bea8b757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5005d32909d4cdb1bfdfe502db1cdc8b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c666e31c68546b295e39932532ec5259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7ee7513a046c089cd0703d9c1b3ba660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c33ec36c02c0c18cbbe0cf77c019c5561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36792a5dbb3db57e44d75c14d8891b3462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766000bfa0a70c3872fa2bdd0fbd314263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e0255f607191b5768b5543b05d085f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29afe521d41372b6e5ef076856a5453865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c6358379bdb9a488f8c8707c75af3766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b16da2fc12f1e28cdd9897bc78f7e9e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc20ab135647847886800c57281b7ad68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632583a38d0d42dc470bbb1e829be9cd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcfb381277d8d89de4dde38cfdc972b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5a64295bca468ca22d26978408741571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dd8c915502fd0eaaa3e71639665fa572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d94e57bcd41edde9b45d5831ef10c873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70ed5661ba5fbb09e14d544ec17d5ca74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9346d8477c6fd1b8008f55099685eba575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1975360fca9d7101304a1a7a6e320576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78137985c393f89ab67c4eff5257472377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7371f6655dda67045a284b1d9493943c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344db6efce76a90d360e26c8f570b78179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57314b30b8b8ec6aa9c8c9c058da6bbb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaa63b0d85e8d1a92fc6be953bf4bc981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c303606b67fde7daaf63eb349d124e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cfccbdc540f1df6b758fbaa5546ee383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f342010c8f32664ff736c7b5c0d25c3484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf3493f8b6e60ea314b890e19f3ff1085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e9f2b68c752c9d8b06ebc222ba5e7386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e986e67e8066423895902493d66c37387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaf2f35f25220f2c70db46417234b9788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f513b89bb03bd2a46938dcab2c11f6689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181c8b7c448647194d3f89d2f0ef1b1390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a92db35ac138c08efd10e26bd439eec91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95659cc888bc92e9ef75a2bc4d339ef692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ff57c40a9ee83b39c79416ca4895c793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3583c9973eb90d57be48f375440960494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03406cf89f88b4bc5e0117c1ecae26cd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f69b9421803ee0cee2f0bc872f5862696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad0138a2204bb7eb0992e392b6040c497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf46c3812e77f1598193c48739e9c2ca98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a3db1e4b3fd081ee97340325b86d7199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6ebbdcdc49aeac8e43193cea2e65bf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbfd736053e0f73efb5a4e7d32bc5f1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fb53a7a31f2e5a971fd1acf5267f8b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d924957445576f8e970e8798b991e0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f035de9eab25eedaa636275416a7c8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a866c2b1f9c88ad84c76419a2719ef105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fac72ece9f75992d6fde6522e6fb31106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277b4d0d82062de09e52cd5805201d24107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b141a9a7ff0553efe687400f8dce0f5d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1466255fb8f7b3e898010822b2ff7b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1086990194ed1353ee60dc62ed0fe7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e59b38288d4f5786bf2af0d16864f5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351d7831ccfb570a55872c7ac6512b34112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0beec85147ad45c2bf74badb93a4765113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e8ac0a21ad58367ab2f806ddcf087b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe531558f6681fb13f60cbda5a949bb9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689af7d185b8024f09620c138fca1b66116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecfd03129e8428c840060bab291297a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228d2db99bef0f39b9f1ae795fde2b63118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12a4fb3d3640e7265c73ea3f95e4b59119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5818dfd4acbc900f4078d8b5d15b0e5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e453ca861efaf6ad94ef0e42318ca25b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6540a8459cfe3bd49cbfc187e6c950c8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f13a828768156f975d92c5bbae26b02123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f9edf5fb793b859c431039a40af341124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4ba080028e272dcbb602ed120b92f9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb2e2c23f7ccb58ee15d1e948329205126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ee96a401fd42e73a0690210d0da119127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a564047da411d87446563d0fcd6eac1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf26b40c61e0bd8f3a0f47d391a143e6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5eaf45c72d1beef9790103d1793c58130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e359c8de20c3dc22fc2b7e5a88e9c1d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f17dc46e37d0eaf1274ba015227414132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78fe96011ac343fc4a75f947ced2220133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e656634a087e7994060c642aedbf126134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c914c00af2e45671ed06a8d029c2de9d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf2acc5ed7bfe97bf08e0fe2a48c42c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30ae38385e8348cd3f20ba8eb7beeea137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1333b61ad1c9f102b602d03b5884a185138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978663a49999ea4b1f819f34dccd8894139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04cbd75af0c8c0564dde766b028b352140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0254697a5d81d2038785dfee13ac4b0e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf02e4009a78173dd6cb0c1338bfa38142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1f8c265aa87e9f651f1b20fff68b05143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60095eb9d4fc932e8e16429dd7970d45144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eec311ed1b1c57ae8aabb0c30a8aa0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d08a8ca2ea642ea9df0f88dd393a11146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6d7a40586835a6ec06eb45457729a4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e78b044116c0cfdf5c4fd90c0ced59148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5bf7cba9e81f6b259e41d93a270673149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c832504246f9dbf2424d3e079fdcb7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f726123bb68b90671409f2d4cfd72353151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f26807d71c2502c6f8dcfdcac49f78152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9da26dd8878daf2c0294fe8f116466153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6019df6d5859f1609c67d5f5188f40aa154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa73019372af929e84b9b76f2caf504155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818807d318187e2cce2e97b50e5aa5e5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983c79351c683977d5441d1276f47711157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307a21ffc027ed2ca3e649a99f197c93158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05796770d339aaa0414eed147599f7f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f5b0f1ac1bab5086c1bb1e43160fcf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25981d8acd1764647f5109194706a437161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3b8ecf353fda6f0b28cf4c2f6347e4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b682913731b39d241d8786bc0f4262c8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e271b28b108e7feeae48bd6ec7126e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb30f89c94c2b18e04d7b56584c752ee165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0463e8a61b209032ff415f01df0ddb56166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121b7518fe19ab0e2c040f451be924b3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f45e2d109f2cef841975cd439255e1c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feb487342be4b88bca3a32b3ac77c74169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4f343a81eb726d1661343faa98e3c4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3548ce80f110de93479f58c34b515a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5496b28c272f33ad1bbee85a3f6f0dee172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38660df0dcf70b5c1bf0f20a9320470173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8400bf63beae3d1d1a295c7299eb66bc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3ed1dfc7fd44d76ac19b94a3294051175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775f6fe3c211f3f07f3c49419061a884176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d267d89b6e0deee1a366004cdc6a2a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bdbdfdd9d3e84099dada4d0344ab8d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756dab4c1e90cb2d8bbcdfcce544ccb7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb0c5175b9db740f65eb7459ac3420b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f0b3d92383c090fa316a042a6952e4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520486c0a1ea398eefc8ba4e659718b0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9588aef78d5c783fa5ae222c67ca734f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6645c63849e7da61a2e807a6ac0c58184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234a4c2065bdc58a82caca6e32d05d6d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0c32ce2faba55ae6b208920f8d3a8e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27acd4515d5650ac0cdccbf7647f4daa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524ecb5d92025d941ffd3b56221f40e0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aac287d91ea1e0e9b442ae0817f5e4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a753b172c1e7d93854ef976be3f4350190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7e4debb96db53aafae1d570ec99546191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4870cb93361dba0c38609643633a28d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8a1e2015d4b19ea1e1353996e66c0d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5ce73443a8d01db64ec4ef85bca8af194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ebd1d24d476b99e46bcf8b409c8f30195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93f5e74ee03464f98e1096431b9ff98196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fafad23ee98f9dbbda03cc020dac649197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceadc561970fa2d47b8ee6ec5ef5e9f9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a2132bc76f5ccc0516cbf8249cfc0a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d243a08486de791c5e6e03c63d52b2e9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1523c19c55a5574e983d751001920dd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dcb2cc61b62a59abaf8e6ed4d60e8c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cc80dcc6396e5db5411eeb30344afa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f923b84312b66edfe55c7eac73147bc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6974858a3cc5800f984ddd9bfc9c4c8f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927ed0a41fee8ebb079f49904fc90be5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cc4b3dd223210cb708b24458b0ca01207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da498f1dcdb66e674722a4aa9cba40fd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95109a0278ae31f116b3942f9352d40209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565bdd8bb864cb812febebeb1588a858210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc92ac1b68e2fe72480e765f210c2f01211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f133341685ef22b775b83aa4c34d49212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477d0cf60b6666b552e96acdc8b97eb4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543390f85b89a7d6854a0d948d6a3381214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edd8f92ea110eeeea376bc2ffda4999215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25040af0123214dc9caf20144169c964216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9729ff3a59aba073ed4ffd061739a665217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c71b667d8089bedeb92b0c3645ee8ef218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa4dab1c883d159440887b810db3569219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fc0b9c110fc684743cbec561f71c0c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4af9b16d705054d62649a82ad3c99b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fa3b1e7e1c2433e45e0f1ad646ffd9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16d22eadd45e425ac24974fb3b694e6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba9223c42ddedfa3d8a5313078b4351224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a5236ebb8f7afd258ea06d0fa56f37225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee6c0636e135eeae22da296bdf76fec226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea560826f64ca5a0c20e22c4f6cefdd5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952d0bebd4035899254e07808d3ada3c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ac0b849fba9eea23895069cd0ff205229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316b0c48e9bba288caa3f5d19329acee230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5daec67dae0fef59635bec1cdf45f0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e059c3ab8757b9cae55270d84ca80087232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdb4500296e365be1d87228aee0f1d0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5a02ddb7c3beaea9210fdd08b05746234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e577cc780429f5db8f09b9c7909c357c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6f52d52fbbed3cc008905004ac7df5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5705e45e76fa090916f544733ac40c9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ebc484bf11139f42f558c8c477c545238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941c6d9cf0dd322758aafc071723f359239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140d7391e3e8d869ecf9d68038ca8e6f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cbcdc9508f03790b167db1a70de0ed241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2342e1ee883ac048e7a23067f95ec702242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfee7ac908997d3f03d27aed2c31619243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecb6520fad1f7c4ef01ae69160e75c2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459a10df163a1d5b7913859ce7f44372245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c0f0070369666736aa48369a9dd887246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbdacdf637b878041c78758cab0729d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8502c89c2d899a573c5225fe49641889248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad27b02343734ff0c81339e448d389e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e4fba09d673c7599867cfb291e03c7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff2db9378334e028169518f8bd608a9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a958b3f2b200f3a44259f608e5dbce6c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0584ebf6fcab0cf7efff8c824037db7d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0221e848f90642f976a6d731fddbd21254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5237c7cfedb48f2da0e10fb06cb138df255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57a4fb8a3d702fde5d4cac9a4b7d96b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576087747563f90855db53ae81dad05b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ac3d031863acd11236fd0937d18a69258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc2c1c1d2098c855f82418a30deea2d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17bc48ac8ba2e34e49295524e270acb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13d843d011ed4fd0266600520f7f3fe261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12057bff7af2a28c2d7f7a6ddf2f3a48262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba80c814c48213949c74092740a6125263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9943d7b5de42151f9c8b3a21fe79490264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6977ba4ab532d53790bfbc6c882d41265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9cb56980aa32e600deab9916d767f9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6218c11a313fdf09e616f6af6472eda0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efcc6b2b6554f27b4172fe124f67535268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694caa6ca22a046569e5380d53ac3ded269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2340ff7bf9071319376a2de5e7aa4e6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393fa75d181679e0bf33dd6478598eac271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcd79ede8f8c0152b1fd85c8f4e4e31272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d936e30a721bb10e065a7ba985db59c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2a4ef44c56336d7d8138413cabf63d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e503139441fcd4e62785dd7e79e854275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d6eb30f97181354209a01957cb5b0b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5e73bb98ba2425999a18875cfbe24e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b9a993af48b21ec3a6ff4a95023ed1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de954e74ee6884646721d613c4ee8d70279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de686075ad5d549b5a5bb2177498272c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72fd3c66879c67af28ea13e506ae65c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786181682f5cb0d9007cf32ca3a5f903282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6e08d56dd526a0c1e43d89700eedb2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22add9fac44dd3d7becd5896efa9b067284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58896ac185e97189d6b0e9e0649d562b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9525b32863cda09150b92d1c11407ab2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834710b3d5cb0d8ad80c845f0eac4ee5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45777d7bc030ea182a4ea3d6d470f4bc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253ec4c9e3ce8ab67d20049916be0b15289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618672b851217f9e1fa1703e7009b6ab290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66487c1404ff8ab980c3e15942bb6d73291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1608637a2e07737e2e912056757a96e7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4735f5a66879316e87177c9ffdfe6c5b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf4246c4287412c53433d14288ac40e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c4634a57af66b504d83538ea51b709295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38d48898bacf96f511bce0bccecf068296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef2ef79bda6d4334827abbd71c6a974297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6085910eb380108cfd319f0c91ef2f2c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3163e75a422d6a0a0a681dfda6ddd54299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813603388b001ced84086783703a1131300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b18513e8fdc9e723ea348b60aa5e8bb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aa6496ba2bd0886e928bed4c892848302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dbb4d0c7f1051feeb6920cadc1880d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73877bc97a8ccb82b27e4d0aae9bfd1f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1772cb0c18fa2af16217302233ce23305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138875d1619ff64923b3e18b27ff8c1d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaa684afba90c8d3254596c30be595a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d03a4ec29e442bc8d3bfe3882c1eac308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbef47b6f3e29b40cdfaabbf87c3f24309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efddeb96a2fe48067ecac204dc661c85310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937a4d4a0bd8be5f7e908e69e5ed2240311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc6fdc062aa1bffe67e50740515f5c8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb4f5095d657460132b46fb67acc9ba313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67171e1f424d5ba17cf20c5e82179473314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15846a2799016724d0425697ce46f1cf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f4fb95277c43957c74a1278e80a255316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57071b06cf829a5338dcf393730b70d9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407e8565d67ef68ba3ea9e48f810f872318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c36afaffc784b0294075719b2a6fe3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b00f5928a2910f8a8fded89e9bff634320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6b65e0325eef4ded529ce9885037a1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3762bd5b5849cfd5a833cb63ec9a103322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab9da80e7fd44c9336e4e71d76a51fb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd619d644261717d75aa375a9de9e5b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5e09f0ceaea599cdf03e63bf9989b7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14bda0d7e5abb5fa19b898f74d7968e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe63e29189e76badb1692003a89c0ab9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d88522199f893289cff01ae37f76c3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c723ea3360b40c34bb294f926c02dd08329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46292d70b7bff7e0c11de67b78288fb4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908fe48f1d0f0cec09362519ed92d63f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9122b5e8f1517a46099f2d78453d23332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d330223bd3c3270511b77d1be1813b4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c201e45a4c9c68bd361e8738960bc32334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ae1c91df256e58a878b3ec7a33c56f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3d4b8f366f3ee254548b75df740561336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d8f060afaeeb92d5de8cb64a58be66337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f493e5a7919cf28871243cd150645fa2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eee3e28d94073fa006ced7d3b5a70c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7908d191d7be39950768e9ac705a1ad340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b430b43721de3e8732b13fcc3686bd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b337eab3426647569477cc228d3fe5c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcc452da5e47425c9f059d6f3ffc441343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5b706aa38aa5409ba806b83daa902f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cece5f13faed49344e6b5d8c0914210d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a660c7ab0dc009c3ca91deeeb21f27346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd9c88200c66f3ed9bb1bd3b8ff9044347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3794bc951eec636f97ed91b448e46c3c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7155dfe7a59225ba7bc9f884df9217fc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5540972e540c29ec7804d2ed8e132d5e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac1167db34c94599794c918fb0a9705351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e45e0b44b07ac456c35527d4e9e0ba352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845b996e6276de988bc51de55b7e374b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989296fbf6a89c9df2daaedc10a90a1f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db57935fc146ffba67696b71aacfa264355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0534b5df9060c4a199c20f002d7874a0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d664f75d08be9d7574db26d6f737a3d2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708aef91a58a56c6147fef042ae38b5d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf30c8d921426d80a55a5a39886c64d4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429459fc041306a40b925c0bdb49a2a4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6ab39fd6c236b6195b4da5256ecc14361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f431a11cb863244f9b87f9d8c006351362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee20f2978d872e8d67d51031b5ca1fad363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac04b20753893e158cb2e093129bbaa364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98587988c7b46d9d44b11925a6166672365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d90768d47ba4aa10184917865743c0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627f9261c9276cf50657c0fd403aaa65367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac686ef7c50da7039d03d41e39ab33e9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aca889902fb77b8ef5eff4037937338369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a1c682a7c72275002bf94eb5c42b17370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db48702dc388d348db47632b66493368371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cdbbddeb2759bc3714a88079e00990372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377c79028dc5d9063ff41b993d2359ea373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7f05c3de893af6f75157fb3accbfe3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73333dd12c26bcda91dd0f4aac47ce91375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50eb42aca8103317a8471a889b6e860376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a0cbf3701462a4c158a90d77acf7d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac475e228abaf41f121d23c7e4134dec378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601a384d7cbd1ba3c1793d37addba419379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f53311ec9bde7f069e6ff29a593dfc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f0b8f482c636ff6764437c5dc7cda7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d677f220c5ca99af8673192ef24f8e3b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522b42d8daf8e37889b0ea13cc84e69c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e6be39dbddfb1419d049ede57841f4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a04612d0ca4f3cfe42197afe065c0b9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363279f28904a749649333bd04efae9f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fbb544164f29b04e0f3cb728fda2e7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4468ee7eb2a3d0ea44c83e66bfa75262388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d722d1dc71524803b638ba9b4745c5e7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116fc8b601c8603e9b4b09cac592c507390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2404a5b4b483b88989da01b3bbb5e052391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab93e507eeb5924ce52d11ace55590db392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a024527b0a27bdbbe847b3bcdef1b279393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b834180ec5dbaa78c879d2286f5a0c58394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f715f07e05ed780f6d87170aa3c46f1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed859fc7d3713d68b0763067a898075396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cf2b856bc8075aae0e19a34fab5b4d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274ada60a9fcea0225c15b8ee71042f3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e069654d8f651524150409f07480e66399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b99a1ac3bc79527712649379d862b63400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b284d28bea4d95be7de3f3095388227401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a88d39deaaf4aa832ea812c968efaa402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e3c6712ad83cf7d3ba03126638ca1f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bafec374ccb20c690c7c935f03754d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b368139951144004608945c2fdfb474a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d4d5b59ef242489f396ca58e63defd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485a18d8a11c2754ee351a8b0ab6e51f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af686fceb9b43f8de81bfbcd3702966408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c5643e46c3cd7893bba45e3bf37419409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d78a274471bbcebb86f5de0da63d5a5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac204ec97abb646d138485c6bcd9ad1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1830331cbead8fec70648e9c1b2539c1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8158c84d2297c022e57e9d8998850d1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b7b3dd5670befda55ed4bb621ffc94414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e856c1db321372cc2211ae9c8bf6a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918abf5cfc7dd2e15920997326b73f6a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdaa6e76975f2b8857b625d0b1668d4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388cc1a020467b41bac1dd11b1241d79418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3840100e6fe0de78a13578abc3673e7d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344dde13d95a52837776c2cc61d6c447420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13e91e18165b0d84dd2df5621acc6d8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6721ce22613b477ff21e5054843116c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aea5d8ca2048d95a682bca8bc96bf2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9e955b282fa7d8d52cc33e5e454a95424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce219796b6ba1d81eb4fe580af796b1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831698e02303c3b9a10e6d2185e64d62426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7317588813e82352ec57e73c6f06770427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499eba03b69a7e322e3c78ceb96e1a66428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eef01db804b2eeba9179ba4efb8e1c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3792787b827348515b02a2752cc318d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391b6e4cb3bd1c255f5ad0fc973bf9bd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2865d76b9ad29aee87f4a347f72c9b63432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec80b3ab63fa8f7cb41adb0c5613b873433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2a66539394d6da3811971fe8fcaecc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394f41e2670c51f307618a95aa9cfcaf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c0c449cfebe8e3ef13b5a042c05287436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4022b1d86054b619412a78636e4315c4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2013a2af99b8cd49c2287361e382e20438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c914326b38886ee28675f6e9eb577d3f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8ef62f52d02b1fb9933726ef0abe90440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7437eb2c219ce3405dd644bb009c0c84441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3456b18e8d2580aa076b756451fbcb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5997f94baea5704ac3c06fdeceb36ce2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501229bc00260a02006b4a38093745d9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f531c55b32919a7b2971ad7f03863f12445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4854ffbe4b7ea52e8416f804021de762446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44f8a6355d535c65ae66e4efffd3fd9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eef1d2f35045cd9d7bfb560a78f798448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198da6ca18245a13992885267ef85d76449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3106788730683f75b6617146a38a7ea450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab48b0dc7fb4bcbff21922899f5c333451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9265d0f7da9b14ea38d78f843c398458452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ea5281f1dc9f8fb806f2547ed7422f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29f4b0e47dd8870de83d30cc1f7fc88454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d675a1b7d0a8f07ffc1bb76e7098b77455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9772ae0b52b7ab3b25a2862191c5b7d2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a2b41aba7bbaaa8e8b4af821591a04457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187c7607024f07e943b7c0ddf0b610ff458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271f292d90762a4add14aa775dbaddd2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231079d872e832f44c924e8748e7bf08460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d42ae4a6ab242742e9f91f81a8d2e33461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ce072a509713798d03ec954b1f4aa3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7898cf3b3f850a7dc51ffa2fccc05b75463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eae7ff3d97453831fc4f6642419c1e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8099abd53c4ee88818ee73f10447989465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849a4f8ce02bb3fdadb6612a5b0fb6f4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03e030eb1dee873839e3f8bc1195505467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df78d536d1d9880bda4c0ecf541dbe49468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc46b92b88f9b0bd6e1f4e40980833d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01a60391fcf946e704d6b01a71831ff470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e40aad4abf3e45d4a310612ebe37a63471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53989e75a22a3cac9f7d18592d94ffe9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e432621ab17dcebaac9fde3dbec6bd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661138923f6b9dc271a565d6301e09c4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad53f9e367c9b14ccd1b9675e878e12f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b756315f25441b11d33d5850c9ae8c33476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7646a852a2808920e577636c976569477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3850335ae63c4d2b78f4fc276d7d85ca478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4befc222f04cdba19afabeaed78a0c84479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8091eaea405a664550abbbda6da26a05480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c762128c5132ca2c16bd3211df3b5497481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ce291ba5a7dac888acacc2589fa3ba482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4462229d05ca89a56ddcac346c483e79483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e0a233990379a0e14bbf9e762fa4d9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c768d6f63e197df0b4229c85f78c6189485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a604167560b1f017970e3c904659c3e5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e8fe995607858a0f59ebbc3dc89bbe487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a1d98d22fa934ef3af5a4c5989ebed488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e012037376c3736660055cb590a8c93489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9154d8dc8105a2aae4b2cb16ce93df3c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af17538673166cc78e25de7a46697fc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b88f8531272e47d073e6fe266d7d3d6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e0aa10d405ef50316745ada2e3459a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce9fa46d367e4456aa445172fd60dfc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bda78a6da1a2dad4cc4fe204803c4e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f815a66b0d041c17e8bd8328129314c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b5e301a40c897ccdfed4c17fc5965a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa3573d8668b617350dc064ae4dc0de498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8615c10b4c03c4af0f2f13db75c62c80499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2af14a6310cbca017cedef5e9ca2b9f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b847c54b88bc90bcab0c507a8cf0fe2b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d8bf3d0963659cf208c86d8f5967f1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9086880e6d944da4e0b53e4e6fc290c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbec4aecebe5a30f310828b9f4a13b5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59c060fede0e1cf84ce8e05126c70dc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86eac9942d445c1b793c00c8d620321506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27372eca8904e634f60a961cd3c955b7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957789d8466a1b9dde9b413b26076e1f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cf8f503235f093efc07167e181e88f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85ca9cb4577d7b7cfa651bfc6d3dd1e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a71fef54aca40b143c2f126d9678f1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae96bdd26d28c0ed5381157e8ff649e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eb3f6b90cbbb7162a67bb408095133513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80137ec9a903f51acbea5a18de8bc2b0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea5d094d1e4238bed393d57169f18c5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41410c571fa8007e2de696afc2c9daf516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba974211a41397695c3f3b43f0ab997a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c5323075e33ef51c23bc2b2f2decc5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27571de02d8d8299246c6031fa8d0c08519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d3357fc4d10d6d7dd1cd5478974fae520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70af7dc2a761dee0e48fffc74c696123521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c58fe727d32435506e50733fb0c34f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d8e27e69740c7c51513013294b58eb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b50d8aea7545ed6cbfeb60955f4614524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57171eb85e515916ab944d9fae6ef8a0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69b56cf9660e4e13e48d7344d94cc7c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3099822b61129eb0920568dc17ab3e1a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b3a4048e8f779c37347d38c3ff1e1b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91891c2c0bb837f93fc12235a571f859529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819c5e96b5e1c82509217acf60ad8801530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1a98aedacf79ccf7ae3194298468c4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3f789a32bd2522e083503782666149532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e0a20c256ab1a73ce997c53e51fe7e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e003f11a1c0304c1a966e9dc360a0c2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3537c9157ba676067652248639fec927535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2dec2dbec304ddfbe3f1c1e83ae276536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2d751961c951eef9ab1d2cb8fa1e74537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cd1d1435b38f5d7dbd7daf766a6fee538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0f01eed8b3a6ffb329e67223d4198c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2d2fcd9188a66af9b8082759f33bac540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a60540a8603de3d96de2374cb97c30541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4085027f2bcd9b8217ef72977c6c5e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7ab1e73f605ab299b3a17a05ade690543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1cccf14428fe3d3b9802bb13a1a364544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e279c3cc408623affb8ced6a35a7da6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7c4231191ac9fa66767bba7b0b6800546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d92d5e3ae3079254815098b20195b5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf278e9bf3d4e2c42f471e42309e9af548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00c6357a64b6b9e619a31c4ff472850549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbb9fab9c7d85fc0bba9cd54b4090c7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a24413b8029654311ed9906692c042551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727317d85fc69834c0d0e6c73a6a010e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5da14e24a610e715bd56d3776927611553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8cfaf9a8bc9dca045d8921242cfa2a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe05e766a44dd06b56b544cc0bb1a95555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40203b060baa48cd46b1328ca282a441556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e37299b4404267e66da6f0e3a92c06557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125aacd1ce1eacdd01830ebee4aa6590558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286577d39d81d0fbba76b7bfb2afc40e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5232638af4db0f655544bf6b32ea74ab560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f50e72499d9f7427d4c05479605d1ae561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f747aeeb8b4b306bdea519c8a5aacc7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26d5a589472212d6ac6d3eba21126e5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a0e87feb712fb0070810e07d6101b8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5507573308c4e28326410cd8deecf42b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f81806dd1464d6029b309e79b4e42f5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33a8837d86a04ef5f42b5fff7b3919e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fa51261563c0a31fa885212bb9e41b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a31fbe79f9a146c231142ac1493a58569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b833dd3998fa3e5ffa3d0bb40d06c86570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c7fe4fb47ada8e74c96743455d2307571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e156b1919219b889b438d3cf368cbeb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa81c10314f824c8dcaa9e0d553a4f2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68251eb47295fc329f3603dccbb53de574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9222ebf09c5393df70ae438caf2bdc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c420ccfde8d79ded2f360245294fb0f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c21abfddebe2bb7681570337e206e05577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8185a982377b052683d110d6b27ff0fc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9419ab78fc5cdf7056c97312ab42d76d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd4e59097d6ad3b5f25cd0fdb5258f1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23996826b7853e88f907004751efe006581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1671a7f627226b73757134f0e204d33582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a6a672654bcd6a67e24e17cb1328ec583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8809e175e7c865f7ffc8d986bde22e60584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d2cee19175227fc43d589d1dd0650d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5dfbc8b28969a06e1b9eb4307d7439586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8494a7d5fb2e16e2ce6799230295ba4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1befe845d3d9d914a2d646c9e7f06542588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681c89dccd0f1828777b00c7cc16b602589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe0608451aaf1b3f1209573511dddbb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab130f95762af0400079f32acbb78eb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e278bf2b3f621e8df1849f776fdd9b6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c542e8889113a6bc083f2b7c7a7f374f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ea34842f4e65e57ae5f4f9d954a2b3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbebda8c75a23c055582627a77bf6799595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a467a51b9e18d5a04583a90c4db9ce596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da87a29e9da402226ff1c445302a3ff597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1664b5483625d4321529696b7f266cec598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d66afc1208c63ea94de2e152cc48c8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7422ccfed408cabe712111165c2ca952600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3ec53f6cacdfbfac84305fb871899f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5acfb1fcc23b205616ea66b63b9a76c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ca1a8fdb8a8fcb0e0460b23c383da2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0d2514fd2a7f6662106503ddaedd74604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7506d39da9e545919efc200341f20880605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9247f8e8508ad7a6fee62eed675379c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09919076c400f3cff2816376820b8d0f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b21e5ec22fa267963d777f0a32d8d8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6a43689c2ce1140a0ed5314e10b3e4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace891c107dfe8c393ccdca6c285a48a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9018e823b110457f2dfdfe3d4513f6c3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b05f143a5a6379f6e814be93f8dd1dd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48fb7985fe025726ed67318b3afb117613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daae5d2d8fa1cdb91f957f2a28ae2346614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359255127d651eaf53bcf47663b18646615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7190d74bd1c73f4e14a0abfdd8764451616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49c9daaeb3c0e0ab4b0056eb6195fd3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696bdd8781a5898e7df698796c1a6dca618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298e16d40d4fa63c995a85cf1ce98938619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9badedaa8913ab84828cf202a718a1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c417071a6b1af0436263780b77850024621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4e580c2d966622a23e7b938fd920f6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67df6453375a10263e8b972799f9da7a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48077904a0bb576fdb0e901c541673ff624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fdfb3c3b2cc2656649deffdd1be0ae625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955812a1ec5e2f00d122fb1a30cab964626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8850e47900393d154df47ea7b5bc6999627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecada4ceb4fa6c45ecbcda8564bdc8de628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adec75e601cb7e64a8e51602fc6c84cc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3a2e2189e7fe8e0e7458d62e52b487630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffe0cb7ac86fe769cfe0fec3c823ad0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629a2f424e6b22e14627a84997528b26632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def4eab2c87f889855d16e817ef3df40633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c3dd1ddfc7fb1af03e2ae2737b87f9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197bdb38b42b1591bef4282e052c4ddb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3b64fef7cd3af41ecf0a592e4aaf81636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616542bba4ea97dea4c2de892a4a12d3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f23356cf494764c950d8ccfc1c92689638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24be28ba901dac9538673dce0ea2fc0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997c631d401c3480ea31dde0f37b1f9d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c80759f43eb5cdb3e22a038835d9c03641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4a49a31cdfd1b79d7e4106de60a6ad642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199e4d4dacaacb7f3325c4f172e72317643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8112bc19f723c73738572b8d88793a5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc08ddb55c8830ee03c43a3a9837c044645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc68fdd0c03fd4a47516392d0347ba94646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346762b7274477de9803611f3a4e2f3b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb4cb5e6f4acf543272e022797710e4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c027d26cb87a12b98cb0d8086964846e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec4e179d8384a1c07f8216726cffde9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef21da2fb8ba12a26a4cae92d3d5f88651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e60f76c4eea06311c28a109966e0a1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d127f9491b636e1b6200ee8555bc8f2f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5c2e6ef1d420dd39ba4e371720cdef654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2044e68461f3825557cfdf259ae37b3f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eec1a653966cce0d0fa1c2b993e2b5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a9454f856abd2c9296462ae8b8ed49657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205095d721bcf4f011b66b87d012479b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11baa93bd5515ae11e911b0d21641a7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712205e228ad97bfda81e0700d1a94f2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee0c20dbdf5b04b7d0c6fc7976dc9df661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422ec9c62e96307804108f01ad92a9aa662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e046d898218c4fa0c27ce1b23651c6f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3d9f30576e12240b7c09cfc8964dbc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a5273e670a712036776a6e619b62ac665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38144d7acf69658361c39b17b840d716666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bb2506b3cf12a5a6a87c032e6dce39667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897ef29b49066f58f61e363e3b688d2d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba998b135010a4e13cc791597658d60669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f570c3c8a3c3e992bb180605bef2af3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae56e30bc97cec00a24086fe1a54dd6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb92ed33f628b7a591dc038ca898061e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cc0fc5d5b39046cd9fd855232e85bb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6699a4bc882393966482cab790eec84e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c703ad553a7a95008ac1656406f669675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa20259452e8f05eea44f7c7bcc1951676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efa21b294edf1b5d39912a1d99e4f5c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d37db6e3b4b5088eb1f40c879158b9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09085524c92200b7ca4ed95bb1c661d6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ad4fcb004c42c767d0fbb0b912d79e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9676372fd53aa05b3b081d28cd94d9a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05669582d60903554e90a3184f2e2879682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62736c882e86ff7d00ec27422b88d9c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ada57b85ff336f8c8241e628c19b206684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25769cac66ccd34c4a574538474eccb8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0dbdc03d3eac5554beb07ac841705f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb025ed0933c02ce7e0c6c7832c3468d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f12293c871f3701898687af966d171688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bb8c6734c5c25a11d65317190ce8bd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5b4e2acc3452a188d7afff0bf8eaea690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757fcb853058c87e770985ec6dfbe8a0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4a16cd6327a59e0f99177470389b20692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8fb7a9399064d71cd915b56d5daa10693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5e1c7b44a52b58dfc69058d612cb22694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e982479468ac9449c75ce1c863f705695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee3d9d8c22b6c229535d15bfddbb558696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963586054787e177f09453798353b9f0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b4ea6e35df4081c80419178f26c681698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc369fd64023cea66624079dbd3fcb6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c0d06895ee7c1f371c440433d7e10e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f299f4ae45b869122d02cac455386603701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b922d3def6854967f7d387ac022833702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a704caf2637c1aa3e0e3a5b5e700227a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48f811c26bb053fc9ada5820b3b8302704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd2ffc4193a450cbef4e8cb38e6bb38705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fa4a3dd798b8a99c632108e764312b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d53430dd7ff7ec7cc408297f860c56707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837ae84cc3a4607479b98fe0751b0d26708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a063de55ea27e37bec9f2b7dacf96436709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597720cd7a7f976b2b4e5ccfe7ab422e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88c2ae5e1b93d66759a8c744df47535711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f6cbffb581226e1d222c9ce9c49d07712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea8fc786815cfc66e36088525142db1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d4caf6752d0c2d43800fae6f3671f2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fed3d5d54f61526c9577abaaadff8c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ac95f90e817cdc9562cf9e560398ab716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328cd6ca4517eac4f94c46f26d62cbd4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e5886dea258f2a112dfd4ee8e135b7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc9d7e5693a0724ac6ca44bd4d748d4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689698aba3c31c4cca2804b2d8c09821720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e811fde020abbf3c88502f3dec0ebc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3e9d89926dcf5ee8bceddee20aed6e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed7c51baff8531f2cf2030451a48820723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e907c6d41e9d102a7f34e523b1ce58c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0dd449575cbe02fa39846cab99a036725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd133205dedc6568e1f19080acf9b41726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b1512569064630b0a804e368c62dfd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ce6583b780ec9653cf81c16325b5b8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f040a01dd9b8b43e3fe84261af9fde729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eae109de361c8bbd9691e49950ed4a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdb6c2e6170c8f0eb90a0ae0f98e837731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce83f81164af872446e527db914295f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f109585856d28b808c972b8b7b0f52c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012f1a36ab8767f23be30198c6821608734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d90307d63b01dd14bb471524db42d3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fc9770f7b63211121c5267ab715b25736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee2d02925a38f4c16f3302a91d08c7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678bd56c7fa5f58ffff5907651bb708d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d7fd8c6fbf055493b371d77e80bd59739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e775ccdeec5b128b59e6dbde710747740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0096ee6ecde5e92983a9473e53c8b594741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de36227e17201b94319e69f20692eca742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bc346222523e5db4a5fd76c843705f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0508df1d6bcd6b05f21aab195aaecf3f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3497ec5ea65c8946a210ea9d92007e9c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b52ce9c0fa6ffbeb1e27db57b713268746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c6412f709de380ca55da14b239d060747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b1c91630e830c1ac3cb261c4372f77748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ac0b2a3cc940c6ff36a1abe9246e5e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38be0a19b25fb2e565d1e4c7f1f0b0ab750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70992f7c5aff4a48935de99c0d343341751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2ea72f068cff3775ed1d3c9e5d0735752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e2c7968fe96c3a2b1a8d3eb4b4aa49753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abced542ade0698f78e606aa5d4307e4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fdf3bee6b8f1bffcf38d0589334c3e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5422df0af056b50cd08773c97d4923756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009e351156384dbae4ae34b51f7f852e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c198550b4ab924dcefa16358c7c71ef0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f171bf12c2e2eb2f9917f49d7d7879da759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f91302b30dc425a5180e78bbdc35af760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0754cd4608653da7e8020672138d204c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51eaebdd4f68d2c61dbdca354ada36e762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9d53eaba85404ea5c820cecdad9cac763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab55d4e91401684e88553d8691cd0860764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e07b11134a15fd0aae9c884be73c9f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31285519ff3b0350f135961705fdb447766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952658c935616e3e87c48f1ab9a51d20767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e8d5da6e7df400fffa72a6b667c28e768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4eadcfa6405832b31781ae6b1959be769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6528ab20dea69c17d1a6bc04fdfebf770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cb9342384521d4e1241d39bd5f934b771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fda24d02b610c8cbfba6fe8c639edad772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2242a01780de195ad2111ec0616151773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525577da151790d91130516e69792746774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6416f882128c9a03a02cf1aa839c7f01775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a56a2d2f8005b2c134e32b0763930d776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a51945a2d3e27c1b225d541efe18c87777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ca589235d0731d4109795c348cb172778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb905f9586870ba90b11f479e47b673779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb5057003dbc0ebe9f14862d14259f4780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00763e55092552c951a621edc26542fb781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c189899c2a608f479d4877ecc113d52a782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3fd69bfc0cbe1b8fc6de662db04b1a783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0965b653925581dccb41a61997014b784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca1645295d174bf236557e4d42276ae785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2749e9e5d8f069c733a495c02be52c16786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce5a4c3b0c2ccc741c26357101ac34b787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae54ba83526cdc58d307030528168974788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f5925a3b7b3020306b7d644546feed789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eecca01173f2b9021d81919fe31732790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d39cd03089311d2bcccf4c46e78c0d5791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7e87dc9b95fef3248d687af9dcc29e792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460809eca22cc65fddf91103d04c7c2f793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6fdb1826235ffcc8c516ad7709a8fc794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ae7f2caa8a8b3289587b15c577e6d5795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf65b6bf733373f5d75b4e35d66c74f4796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb9d1c99d939ca5f65abffa830f4713797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a84c24fc5442fc955ba4be6592e6230798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44225b860e106bcce3feb75a7c5b9ee7799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a6255a4fe50d72ec5282dd0fb6f4d2800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0abf457b78bee33ce5b3d991dadd13d801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cd2d0e78848cf75122d0dbba974dbb802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba61d1f9c05598ec86c559f6bb86812803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313234a7172c00c5503c9e9ccb68ca2a804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4334ab01ef3d511e332c014cda17c3b805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146318e2a3fc22b212cd4ac163b654fc806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676678bc8c417edb973ed13d855793e0807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edde45dc777d4bccc4cde0b9308ee1a4808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00384d7a4417c26e90691dafeac4bdef809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde8d72ad32a26b9f7fc01b3c50afb08810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596fa0d03fffdfd85b08b97dc9762a1b811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7b80bc63977ead9cdc8f531870be8c812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69e46305d185c87c19913e6a06c5715813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3faccc67205d2aa8cbba7fe3d2656c814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adc635df32bbf471f32de26c6d2f17e815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74db6b7df954f634328734467d34a61d816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1028950213267bafaa6dd3a061dfe94f817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a295a04a13c2bcdec0de89e8aa570c6b818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ece120b64ada11208250a105c81f70819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630a183722cd784109647c460ee9f92a820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536289ed0c692ed026103648d6d3bdda821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d2ae5604400592116a39ea60e1c9a51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807843a96921b515d6ea47ef095b098f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7879681ad113bbb3c2c50ef72d60a5d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05155dcc649bad6f11792c4df8be27d84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a55336f9441624c8d061ede876e4f15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a281e04d198e7fb6d5a9df366168df3b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e85f15cd35916cd7ef6954f3dd9a3627.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f01eeb733a489ff11756f4b961f84508.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f18bc891111755bfbf8ea9591d1c0f29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51fd982716595fc95adfd6e658d28ad10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3bace8719c9fe412e1cd069a84f68f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3512f55567408fc50d9ae5d079e176512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd9063f47c141bcc0c85b145438653313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6a4f4b931817d10868139d8324978214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69599b4c6123957ef2687f27dc69acfc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d497c881522703a4d5f1bd4939c3eff116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebfc849a9e6620e86ec6f86175f1bd517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf956d1c2727cd78b29eecadc4168cd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29938d95bc286ad0892e53c654c6610819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b2193cd1ff575dd6ff920c67d4b7dc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eef054627f243b25d16409b60e823a621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab98ddac2abb2a122087f41b16970d6c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baf3190ed09d2ed9ff0b60c0112e14223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1eef5ebbe94a994d4849489eedeca524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0017c6dbf776b66f8e77d6815193148125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017cb94cfe64783644fe11d8e987b52d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4b23df5308ace8d879f61881d28cf227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce36ccce27962e5d6732ef9f1d515f9028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e517c2041cf38f94111c7d6524bd4929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ed585d3c1624812980f5a6e862aae230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbed8890d392dab8b8eb97d30668f2231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b33f21acaf90f9a45466dbbaff0cf6832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3fba8b589d9a9a1c4a19f19705944233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d2e902d05121aa462000f6023e3d4f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e6da6913a07fcc7f0b862116a0a28b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56babd1556f5055fd21c8cbc9cc73a336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37f164c8ec2f81040f4367a8844b3da37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c00cc1d928af88792c95eb155f5193538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d136dfd876999d3f678847463715596539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5caf2d6667fd30123f508093d522a6b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5189789d40354ea5f33ec25077d296e841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8d06add65f545c71e312c4f79ca2b242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b4d0a2cca63c9bbf533c2a571b700643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518e337242a5ad13ad45137e726ca3b944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0289e94ce574f2ef699b3b0f9f586b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe5824318dd7c3e9c081f33b9ada74c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee71562491c370de9d6f4dc3ff6965047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edf0922cd1010afa5d12c2e2700a92c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f87c536470181decd6d3e831ea51f9049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db2898243541805bb33143da9ec3cf850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590f78ec89a3b54c489fe9b495d8f88a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37cfd7ed8b27c272c0341d166bf1c3452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f672dea1f6288f17dbb2c6736f764c4453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c6bd31379b98ceaef6e862fdc34dcd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfc170b318954aec14a8deea6faefc855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e312cc37ee81682d74ef657691d4fb756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996127af65af2d56f7471429f8ae9e7657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c27182aae3979ee6de560b1560ed1358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797514eb9d4a3249d09d70bb979dfc0359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22e46706c3114db86b4f1e861a4890c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d98a24f96f7fdaa3a225d956ae578b261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223b5a560d56d10ac6b1c4acbb41881662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a1a50f91681982bc3f9d41a0b429db63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51cc291a6ab4ba420ffc1426846a6f964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753e326131f1cbab3811cf688091730d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f56f116b695c327b1ea34a82e5435c166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b33561a3194c95f808210f20b985a267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5952a2e1feb74527eaa4c639f5745bcd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ef7fc1b117d2e06a4c90f918af4f869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280f746897b301f9a02655d72d645c9970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25f466900c431b7e2cad5a33359433471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1914e05e17abf97ebbac3073be1194a972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58da2a8a7653c822eb57a3a4be766ee73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dd78e70174c1a21cac5686aa312b3874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75bc8bc8f1492777fd915365874d57e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc9a1022b5ebd8193e9411a7b34575f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e32e4ad953611d3651bc7434177eb9577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044df8b5e57f7acfff1a9547ed239f8678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9ae905687d99af1222c307c484325379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fff3aff02bf6a982f135ee83381200f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7215ff517dd62f436cec42e295a311c481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e091413c101ce0d0d104a1dc836adc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b2ee881cb36acf4501d9d75f19448083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b4e8b82ca711e7bdda9698dc82961a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755f378c8130e9b9f5c84565d0263eb885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5999192c7693ebd5f68b8efe0ae57e3686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d180257affcc4549de7033f3cc79ea987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e48fcd84f13e1ffa646442079480e188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8bacb6f54c8f4d94202ea5d196b17689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d81a6026f722fd043b88adaf937306690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4841d680345923e2dfa305250893ac8091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba88e4d18d48673c5b0529042520d25d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5546b477546bfdd363aa3e75efe3dcfd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bca59d1dbee4356fb920fe92d299bad94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084dd045a1c68cf4537f5881daaf428895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2ba2d44d7c647936b2970dd9bfbc0e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5fd267a077d62497e02d779357a13797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad16d157e6191307281e731dd0a8615b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c94f58f50d9b72611d5351e07cd58499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8a240acacb166c7159cc56f56260de100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a9e9a59a877123aabc1e2d9163a896101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cedf71fe928543b458ac3db4d4c0da102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421db9f98a5fb188ca9a8cf234d1d175103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51277ec6102b4e7e43f509a591d75a27104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302666a3838a905b597068916102d299105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0389930412d8be46b8884c6c68aca3e7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c3f30c837e7a9f7abc0269df5727a0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04abb6de28bf3b390dd87de221a0286108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4454e996d7e75c64b760e8c53976a4dc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4378f2f00712ea7c37d7d93008188dd4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4ec18f47dc03d1631ba55641a1ecc2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c5458f9875f87e582fe6228f4a037f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2a748dc31dec6dbe8bd42c58c4a117113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b222135c904e9de12b38d465282372114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d869981ddabdd9448f728feba535ff115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010f637d5009f355e278cdcd7f99de88116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c062e32d01e3669029a2189f9cd62c3d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f0f826bedb52ef82623b02c441ef28118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7bd332ccaa1bb13ee3e77f2f246e6b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcdf8bbe469c65c6340cf595b5f885b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c6a92b8d84d488e59aed9f1c9c6b2e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec22a6f2d80bfaf4e4a4d93d97db17c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040b3472987578ea7dc13839b49b6d21123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93730270bab587446e9b8b3aced0ff64124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e64b2212e15f3b67c137dee13a93cc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1924547de5292c2db4d776dca4b23f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f99fec63245f712ae3a7a008fbf3f45127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a03b9e457cec761e4edccfeec6f934128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259853c44669c144a91f97d2f5463171129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4eb985a16a73a9d114ea4d90f5137d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d3f7916e0a3bbf21dfc3639a793c80131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9326c4f5a43cd2261a4f9e3e53f511132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbfd2e2408567c195baa227d213e833133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefc8958ec34d4aef4256b3c508545a9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df06c7ea2d85c68ad4864968c08323fe135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c935b197b24b268b4d6aa2a4a538b5d2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed110383d781c6122a2372b6abc0d63137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a4a096dabf16c4517a28b5ee74a386138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f352403e48cda443f1666e849df087139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c9299427985956f065ee2dfcc7c270140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8499e5f157a51b88299818b3def964141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0b7d7556c222ef221098c722a910a1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21dbc2cde596d59ba84e9c34f3b8c76143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6426c79cbe55606804233eb3cccf0085144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc33db69992528e25b8df15ac4d3f7f7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982ad6ddf35a106dffd93c5022c47fe7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd5728e76b9eff59604d5b2a83cce24147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af970214229ba719465880c12bd7c21e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6ee71367249b79cba52d584287758a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3076f2a2b48ec02d4fe5535dfd2e294b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3285658a56da512d27302c805d250670151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b927c6f350e5015e252bd8b9e393e7b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d17a2b9567484db9f152ada5b312abe153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9838676770e3361c2d4df637f6f129af154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64501137e0839ea7b91370c5c2c56ae155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c73aac87cb6be8cbd40f4e4461ff9e1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2c8c51697fb8ac15158073361671c8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff13fd2b117c54d0f815261128074ec158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5eb9db54c0a9b87781033df6993065159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fd92154924211fb25d06f304790f35160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7c4c907d99f3cc0fb4e63111dfb388161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545aca6de5550d4180f56e0f903af00e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d132751d9373609e959451fa8caa9e5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee474fdd17edcfa0e2c6f96c5f65295164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcaab0d44c12c17245384c43c06fabd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8627b2e497fce43742b3d79a49edfec166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8576a96d1dac66bbe93f6c28e9fc4128167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63c84066451f86ce678d8f521cceef1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbf591f825725a5a66793e0d98e6ba0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a8723422da7f93a9d97cf89374a21e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9035b7b1d8f8b03a79aa4e8fe109373a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1321649578527929776fd7cfc87e2fba172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fda969c2f9d534a8e94f96c86f14a8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fea1534b1f15b095a1997bd97489cf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a78ee5cc6efb9cff502afb6ec50c68175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d4e6fca78c1035728dd633eef764dd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3821656d6326026a7aa9a225277cc1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9cca40341d4245bd9f57883d1ca479178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b7782c0713eaa4d63ecf7936b41f84179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f3bc809d935f63185e0a15470d330b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d941f16b0fcb3243f6f7ba4a104d4f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08819018a0e6f9e6dd5888784741bdd0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777f60f24722588c209705c81705f542183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa64230de41f0b95dd714ee64275cdfc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2b2583eaa7bd53d3930c7bb916230e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e5ddeb351f8fd61ee49b209bc6772d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3a99d258741aff9509d39ef64b9a2b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c81596b70b776481cdf45e0bcdd54f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e964afe735daa0802a9b67e39a085b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a3ff35a6434cf718e3a53bb2a2495d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fc91f826f7a7ec602e83742c7a7c6c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0d995d07a638e42920667788830355192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edcd1e3dc193ad670999216df8ed3b1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd78cef63869bd280f2fc0ddd8cdb268194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bd5892aaa7ff4407f7023d21d0ebab195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79b778e984aed23feb2aa9780e19b74196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5a476a4634482971afcc4730d9ff2d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d07db6c66087f55a5ccddbb7edbefe198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff897a963ce20549659549ecc802a34f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32843862c00a05b9deae1d370084749f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9a72392be55756c7074cd77c7810b7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6c24b634cfb77af0db7f7166223c2c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d29adb9e08449df83e8ab3031dd305a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bdf8ed4b9db6dc74244ede5ff2a0d8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ae5552aa8002db47830fbedf81d15c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd08d9d7f1a3a6883cbc5a5907cf3f90206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6528e4797c2c6b0f24387997f54464d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3bd03fb1cf8ae9310a2dd1bc730c34208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c9d512414f7aade416364a6f0d8907209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f48d530105e317ed1d291a53ae5bff210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dbac3ce2213953376762f661a47ca4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9c7caa10c4d1eddb59ff02a4791fcb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc54958751cc9c4dd24b737a891c3aae213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8123863a1c71184e057cf49667abaefd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129de46422f8bb0d1a5ec7bc68d28670215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ff53da6fe6b88f07eb6f3de27c916c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79c18f11b1fb3593f33e6a3ba3182ce217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb765076d71530716733e20c49ea60b9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb9335f57659ec2be8598da9c6ea7db219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11515dc4ab68593008390eef3b813dea220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88ba52666e95252b1c196d9153b173b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e778e8e2352135774afa9b22a007a9f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4864c1203d1880644293e33444440fe223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87b47235ea344291f7ae73e076543b1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0eb09f36694b48e44a237a2d82dd1b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4699cfff653af655e4bd778a685ba4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5933e9e051da1c360f1085e132ed5451227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a881cb2e3656adc99a5b6a52da5dde228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3577d431accfd423a1e29d91f7ebe2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb825fd22426aa7fbe63cb75e14b5b7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b9fdebe7d42f85d4de642e342e8b72231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2081f194f777195a0b94e3db0ed5f3fe232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410ae2ccba5f800697521d17319bc31a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973b56a5b5ebe5a81d98b7051b9474a6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdacb6bcd912287ad7b2d580b6eebb4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046c11c352c8191abb75ea7606035bc5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1111e73c09821434952f25e038e6be5f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0212491621c35bca2e83e33f1c9cf48a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4121de3c15a056a69aade030ff92637d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdfc49ffe7cdbd08da167148ac0aead240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a84d3e1e201a98294615beda30f4f3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e3f96379c2e9d2fbe269f867ea529b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d9fcd3379c85ca4018e45093f335df243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a50cc6dd567ef6e9248ebdd440f8fb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b85da9436bfe73dbdd6f64a1556a36245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fff628d7798b3dff28d4b1343fdb36246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1738f346061daf71585eef17a36b62247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d267790c7d63be88cad1082c83b59926248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36307fadc73cb5cf37ada9a96c9417ee249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08c5e509686229647600c455ad9c4ab250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d375f5a76aee6883b059a3fd7e479add251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3abad2781c6cc0dc8a43fdffc0f5b5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ad1c334dc4bf7fc6ff478bb7972707253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67f0a79e1d4ce2c0af195bdd1d7df69254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73fc9a74d47d4b24294473b96971ca8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ae2403cf9eae4ea48892ea10043f3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcde1a304413e6cb5d79a29a3c815bf7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c405c0ada5bf4b54ff4d6b9f1c2ed4b3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9460b2722b831475a19492498334688b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcefff43ba62166cfb6127a31c0c5d65260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce18c714e78e5698bf584827ded7f2f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eec093c23d1183796679ec4757c1dc0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef155a376216c4ea5e0099f2a6b87a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c415efd9745ca16871db6555bebca6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0f105aa0e7ec45fef0d0eecb770245265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a3002a8ff5b380c405b2a51d292175266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05f307840b255cc17a865ae021bca31267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4677a13df260530bd133e0b8cab30dc6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535164df29c0204697600a5eec16fc77269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b5bb253f75971eb2b0aba160da3871270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471012d930af6bfefe9abfb6d6f66e65271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2085648e870308214da03998f63d3d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4b34387a829b1de46a675b404e9a0c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2b05a306c0ee00741cbc0d29b998e0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88cc6018010eb3a55dc341685e8203a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebea0606d3e7324a88cd4bbf0887b584276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f12381372be821cfd97356508914958277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b016c64393aece2d4870aeb6b642766278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937238145460efdca5b94fe76b2d07cf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144847c76e1fb6ec4454967d4c89f52b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14aa3b95307810f89ee5f5b683ae5fb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b517bee11be627c8283b7daf2b4b8f5f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44a0df15d17df25f2f29492937b50d5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd7a6b6e26f5bc887667a4bbdc37509284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c1b0a53334761bdaa12f0e211f1633285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ef17c49675b015c7da08624299c21f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f24ab54fa8a0e5299f30d6703a223a6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977cdc169e239fb8bd5aece94945ada0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0537bb3a7e686e37d25a8feab92f9bf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0100af96c30eb6a4846a2b4ccfafdd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b184118eb67b3a28b1a44cc81b087520291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42d1b49bbc3f992372051cfd822aec7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff6c4d9596b7e965067b5ade8495d67293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bca53fd7ecf6d11825592e14f840e27294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e821dc22c12b7aacbc039e6639bfe3d1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdd50b27776191c8e6371760ed16cf3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f477d6f231054bb0905948ebcab88519297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc0b323de6a34806605f15797f63077298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3de8cbd603e76ad67328d47d217db06299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca7fc4531a6f197833f032d0cd2bf6a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df930b9da468711119456761ccf69c1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010787d68f12f0002a8b6696ad04107b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a72dbbfdbda5b0ee50a9a3c634ecae303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8996bfab6b6cbe034dd96555c2ceb8dd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1633d200bee1b6e496e43d05ef752e32305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2f7352782147443c2c6104c477fc34306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dbb9437074d1d7f71f0eabad57facb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b374e0d6cde2d0d3880b76aed22b48308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d76c95cb694ad643c61c96cbe591d39309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9255173c84ed0a927d61bc7b6675fb63310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510dd6570c53cd2dbe7c4acfd5ad6bfe311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a061c648fd6cb992aac7d2686fa3b964312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d57b94ad28f81bc4e665077115b2ebe313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5bdecdf01645eff9440555959d6e27314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5b9488fc008da746860e089631d1aa315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1df0899e5a7b6b18345e93923f613fa316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea65804d2d9c7f30d48e1d5d914a92ac317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aa9ab4040cea4391af6c5d847ce69c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3e984da64c51299df7e7f72e2d435e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08da5b3cde24002350b07f252e1932de320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6cfb3ebce7b332056cd7d452c59c52321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14663b94972550d70249c74b8ecf87eb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60e708a26089148077d769008fdbdc9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9cd71b2a04d9924a9737eeb9520197324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8a6ad0102ffbef09d34cfa6b97a275325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4cd5e1b8948a6ecd2efb244319dcd1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcb684689ab8dcd2475d759fb965664327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82364d6bc3462f2fcfa3e765fe62936b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565dee298083a8eeb77a94eadfd3146d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4622003088a216fe5457c604c70a5282330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cf45051f0c8ff05a5671f7b6a70573331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8445870eb796742b3cb3081ee03d5f65332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ad9c52cbd1c815b8d2f649a37e4152333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1190f0c67e93f9f4b05e286a3ed01f81334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620e34e38241cc35388302cf0ea1ef2f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fcbfd3ad58a068e0b6874e1aff2b93336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4fc856e65834571d1821fa3511d315337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8116cb79c23d535b585b026a4922b3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ef95a52524545309e1bdc2eeb46e98339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64771e57289971dd9e810ea12c848551340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f178d9258df02eb1190f77162fdae5e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57608669f460f27a1173bd2062e4edac342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0985c796beea8953c902a4f72015db22343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41790a3ebdd96fb8b5980b97ce65a877344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c2285d65a5d9e177cb186a70bb1e59345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7a0bf6da88534b5a3d434bb6810155346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f213b52ed4576e09366031e991d585347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa8b8adcbfaf0561ecbc2dcd9ca8707348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378669d664334cc6f2d69165c0638061349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b184e4859e115789b82ee6b1ed94242350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d694858aa8bb1cdf67a1d28dfa26a303351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3cbec0ccd312354f479b7cd13e2bd2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bdd6768cfb55be796c0962a4a0a900353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdcbefd7184ef7ea808b3180994118b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf76045728e633b6c9513a444b057c4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6628478dc905a2d2e637940b4f03f4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1633fd01bd0a7d8194a7413b8b4a129357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e4ebcfc76ca9cb26cf59bfe9921f55358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038ef395b5a84c69bb365d4a3f5497d6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02123bf73726945d99c614756c2f5573360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fa3fb7bb79d7ad88fe081df47589b5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06424d5d5e368e345e13695aba1ff45c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cad99cf30dfd26e07becfa6b3947cfe363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da2682f2f702706c7d0bdc8a87dccdc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97be527d495789ef27a644f814aa88d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea1a7b6e8aeede1b5619994a149fc5d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a196f439b5966c5b71534433596f1f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1abf3873e42892e4265e9e157d4268368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a085756dafd4aef64dc2f6eeb17a3e87369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c22b8c0460f52c1a6232ae2587c6437370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27279ed4cccdbe851f74e702b040fd46371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e277f2a68dd238ad6f68664752fbae30372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345c73c1bb11096c4507073778db50c3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509d4910f49807ae6716b8578009156f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8255636c6ed6071687d033f1a759b160375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818dc1be40981a34b9e96fc5d59b2d95376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd0171c93687f39163cadf1684126a0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9da871bd440dd6eb413b2a015fe1c4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15896d2a3ba315184627f249304fff94379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4218642154a02ac1608c418f5b9b9bbe380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646a784040e73ddb47044fe93d53c357381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1375c0c7c416872cf9fd292b2bbc1185382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dea9adc4e0a0b08ec628d041e01d5b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7a906c828743d3dfd7940d6d38cce0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1906b36faa625060c6be080574e85b1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10434b8190b03d7d9b099c4afe471a62386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98029781032293cc404caca9e878989387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185bbc84e6336fc5f214907d1e84a935388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c40dd24830fbbc1916154e839c5061389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297c9805330e751bc7dbd4535952a003390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c036e7d9c0b0bffa769d0bcb3016e993391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a19fc3ff5ff3a0430b9239bbcb5b150392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729d7f8e72c11da1ba81a3719011222e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffffc3655c94b937466c03f46a154001394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76629d6b287327221237b617e4057819395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310b64bc2e3d212dd1f295e9de3a373b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f48f43cc1f79a0af80ce0b050c9791397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c867b7bf622abe4f5e58c4aeb048691398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c84a028b83fdde6b8ae7426cda0fc3a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eeb6833259b63c3ee11ae7eccac18a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1d62d98cae3d7d648646a68b19d7e1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822c5b722269d43889dfa5adcf09d7c7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa74581eea065663052c34dde3c472a9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8743f52409c7872efa37cd47101ce6b1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc72f2dc198984b6f9d177b3430a3d95405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c21cc819e9ee692c3685d82a2767b6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfb133c411a85684d8ccd8490f9b0d6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3257d280ffe26f06b941ba83bfe47469408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e99b4449ff21511f342e17282709e6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066bc40165e5847e742ca09af5d6cd65410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cb2dc8c10cf1715bf9f83fccf1fcf0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1e7f8a443331a95c7798e849c0b2d0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c9d4d161059481f4b51e657acb3986413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba238cd6b9e66bdc2bebe4f20395ab70414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca72ae10981b30349b61bce605ae2602415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e4a325d4eefe3cb5ede31021d7b12b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd2be1e8c6d888499fe93caac615981417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3408504210bd3785a5325b8de0ab92418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4219b21ced062111ee78fe7b98cbe04419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5e26bf36d6707388ff36e916574c8b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0439b372806f669ff89e579883be1f1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dd7be4e5b381204163ef2646e39eb7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74497e76236161a433f8c46518e3abbe423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a3722841cdfa2eb2cddd72202d3073424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d396a31e13e8b03c77cc9c7a76aef40e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d516f420563de371cecc187eed2bff426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2081ee395e3db4c15654a0a4081e065427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4c4b2c188dd2cc1a1600b25846f2dd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fe60e5a990e5a57d70790e262a57ea429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d2f1f86525ec5a02a7b1dfc1a33517430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015cb8042f53f261fb4eb5a06fcaa1c5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d55087ae1bf9c9e2b986a61f90f895b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07d7794b2c03a98e8d5cba6ca9d7bcc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60dd03262aa5b261ce64e8bbf98ebb2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdb1544277e141d4bc8d57ecba76493435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5990232f7eeffac65e0a0f0b4afeda8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bacc23f0e5def9d97f0ab6e0462471437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf6f3384a29d2eeca527b6ab369b6ea438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c66518f445f97d17497aa20145acab439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdfdacbc46210aadd5e95a97faeb75a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001358b78313af84e6f0c4b2cce834f3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03ee382699308677bf2b1fb87e533d7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf839377ca2924a6edbb3cc23e3f638d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40497152b60bf5b2bec91d6af4a6f70444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c10a2191ffce7a8fbacf2974fd2695445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073bd87addb5918e7036652375362357446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43b452e20574a3a06509507e6bb6491447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c8340d7fbbce049528278dcae8c147448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12aa7c17d92e76f0e684f1590f3d0d0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc928f41bee7381d9ea91359d81330e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95a807bc2dfd072354cebea7875ebeb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f897e882ecb3b3c3be132ed88bb1d24452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fe23495f33224808324d886ef58c62453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f20c3bacdd6cc844be073bd491ef771454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b87c2cf9e36b44b799afe49c4db746455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e133c206a2903b975fd4fdc6e8bfa7f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a470488b49fd1a017c7c0d0cfe8b728a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d796edb86f6a463e32a7aee68de4c39458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5ee819881d19784e23269ca2843a90459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28fd096b3edeb289182cbf14633b1ca460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f93e7269e570b2c2d1ea9d63bf2be59461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18600bc907d99931b3ea0635f648741462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a07dbe66c006af9d7541e7e51d4807463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ad0f23b7e8744ed77ef1219e5073dd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c4e5e94ec20d816ec4be750572c003465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9163a9774059d581962155365435cd41466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a40bd413341df065e1d5db7a01b556e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8574d21c23e7c183c1c43aa4514c50468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0324d5baf4ab034caba8329dfdbf71d6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0a8aca20822621930752dbb25c5734470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505ec10b226ed5e16f520ed7aaebf4d6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad08af0eaf530cff14021d5de4b34937472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27ba0393152176c81203245cf164932473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43a0918ef931816231ab132042c5de8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7f7f4edd8786c966202b7d0048e44f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a50ac0f52971930ebae4614ac02c9d9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc99c31ae1764fb6028a63ea8e996452477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46118da39657ede101c63f209114a118478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16975a4643a56834e5d40205c8cde658479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ca2f27304b5b0dddf14ba74fb7f8d3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fc1d71f3b947a212377094f2629e3c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c919c7ba59a1d0a9cea8689e209f4ff1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d3c96faa07efdf32a8191cd76b3dd2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d659de284b86d6e2cd605ee539e31d8c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409ba3eba6ff6f6ab464de30ad4df1cd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84be083142f4f4549c48a05459050f6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e17e024e837634375345972f7ae07a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695add0754b37aa6ccca6ef23bfd8197488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587356716a952f6319a3cb76a0c9e4fa489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae551435b06f262aae46ce7e5c09a08490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2646e4428b529c8b50957f10c542c9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab98390843ef6cfad5e83d26ea77824b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2005f0db5051fd2cca4dca8acbf563bc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9309815584b7e9c766feebc5c2cd99a9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43344190e9d79ed5400002f3e754fc93495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2c6e3194f62c6280f3eb3c45007730496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d6fa944aa3b8b75a46eef4b070f340497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a20e3d3e72e0e6e4dc7aa1966070d9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5aa52a7b75d3e9c305a7277404defe499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f03af82df34edac803d89abe9917b86500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5546674a166acc705be8d3767f31bbe501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6729546893a2b2a5d3fa55e38cc844502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f531374736fd36041e6ba8c244731de503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a41acaba2675e1ee31b85487876ed3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aaeea4029e2be8534b6deb7f5b22d4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a567413899df95f746d04210b1f8d389506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b706e0cdadefda2c3c4b0b226f680229507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086d33b4a3a99db9e7f2c02cade78d7b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ee83c3d4edf7dd379f85151db8e179509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fddef9d3acd8c3528588fe7465f8fe510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4dbdadb417c503bacb93c271dd2523511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f4b9ef43293e851987a9cd41f3d3f3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a519476c8390d6f209e4b33628fe9dd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d517d1b8e0efc132115cfa99bba9552d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d79fde2de777a6115611298fc57ca90515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eceff433228a524428c739f55ea1423516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8134c41345c53d6477b99ab0764c10f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d8275faeac392bb7d2511c5f8d26f1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71d12d80fda2e910d0008c141032ad6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54074803e00d4b6488011844d227133520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290ca9e59bb209f1377c57ea11c9d274521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841af7fecf2de80e9bac5bd1305e0e10522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65911d57f67fa58f3ddd4c7cb4d7580523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e627b38527feb597816dbf09af9ca8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928b870f0e592c7544832d77542e7c82525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfdf32545b34d47d6fb2d8cda9a203f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a995bdf5ce4842df2ee77a402b0359c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507073e835896582159de977dabe3e47528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf8e003ae3024a5d7fbe2af9cbda6ae529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be36b3b5b8321786a62da6a42e2d0f0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a57052cd6476b8dbf74ae72b3f8625531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b46cb534c7f5ab0754ec64d9c8e3a05532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885b53109f8fa102778c5b1213ee4acc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cf3d8cfeaf19c4c05af683ff533c25534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab2fd63d40b9ff8089bf37815f35d86535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3df58d5acbe6ebcc0ca30a188f70bc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858de7065943d06f70a8fce8636e89e5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f5a91599a32a1931d8bb5a7fbaec46538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b3e6185719e09f313e24f0589dece2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b56f6071739a64111be3fbdfbe3192540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a69fa5ec986800f346a370a0585df8b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86f9a6fd13379d780685cc572a59003542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4564416129afa45cfb4d7eb291c62453543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f270fd31e2932793caf74bc4779b2edf544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdc33dfc97dbc917adfac9d1392158c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cdd188e06f4cd2cc97bbbc50a3654c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea221673b9a768f1a94e4936cfbced4e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cd9c26d49d59068e6d76417d0da5e8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2129c1e9739f71d1e56c093e8813286c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeb699bb54f8adeba0bd6810fede1b6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581434d7bcee660db72a7851b487004c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf18d0aa9a97f50d619a60d39b760aa5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c810d83d9d1b4de40fd2402df68e177f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bc62af39df1dab52c5cae17cf19b56554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3bec1ed88fdfca397595e4513f1c2b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cef08bca30a39df1a47afa8db7b9dff556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f876282263c27939bb85ec7292b204557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8cc4c2a0b563ddbce810a777c9ae48558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502448b36d5445c9c9e425f2d8bbbea0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23287354fa856352dc109deffdea1300560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d1b1c887d82b1fc8d83843c7985af1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dc7e4044cd76d6e0badbd4a462f506562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d949dba79277611e88a62ccc0a67e4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d19d5c992eebd4ec00d3ce718d7e7d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee6db09d3f2c138224af433222b0185565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f756f98ac837720b4fc3442753cd314566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2fc69d5e8d0251ccede4ee0b1d7494567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34c278c9c760e36005e1d8c920448db568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24048b7849f549debe855dedd3260a25569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faa294a077e3a7b33617d1a73a94b7c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3477af0a860884347169e3f275599817571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0bfc61676a5edb98890fcbb4215c7a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b0880cb072dd5f37995bd19713ae3d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d7b4f0f65e1c296a73f90af1d17dd8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b00aa622f337127d17cf80b8d3a23e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18133f5425e51f8927f7216209a4de72576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7927763a931357c0b171f44642c6d7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6454df1c4c251c0ed99eaf4087b9a81b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0585025c672804d7add539887375f195579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674513574412f5355fb7b2f89548f03d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1984a3d779cd149b599f67ff3c8d0ae581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a114317ae1cc1828f80d7bf67f4f6d1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d4db55000970e37dc32cc446abb113583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34d583e2332c5f9050689e202ae809e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a21bfe3df8528bf7eb95472586fad37585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66629b76b7fcb0c8e697a919c81ea185586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972be481ba0fd68361e2e747d6ebddc0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fb0f5e1eeb59ad8b26f872caa7f8f0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1759a1a872414d616b564287c2622155589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bd0d4b9df20d7d7a0c0fbb7288d993590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fc47e4ed73fec58fcc7b12b86d947b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004192fbc276011441f9515fff8ce8c5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a22444772174efcd3f7435d169d6eec593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04481895ff06b3afe54b7651290629e5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3f2e1a5b2323c3b32aeaa052c0247c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4325b5bd426edfa96992a8478d733e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe9e8876d443136418b6591b9e8cdde597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82663884add866a5de89b1e5b948699f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61a40299c4a4d821b71555e314050c4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6d2daeee847c024ac25639dca7e666600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd849ba9cc7ece0208d1be09483d3bdf601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2b31102817512866df217d7425ac69602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfb0086c44ddda6cc4b81fc438ba991603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777b47b78a5421020812ccac48fd26cc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41940393ecdbaef0e22adb683fcae21f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1196a3b2d7cd70543591f88a6e2eb739606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deccf64d08732ce7e8ce462ed32b0ef7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6097f9ed7f85d1dd9be22835cbf828e4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce7b2ec741d08070d95ca2c9532d199609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5998f4889b9f582fe0742a8633f517fe610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a76d8c81a63417edc38a54dbeb4edd3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8bc04aecb1dd9012bd79a5a77ef400612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8259cb2a02b00666574663b89d7013613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efd71e2fdac5c04fad065f159685f06614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710e5a650654bc5b7d807e7721130860615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4554efda8c409f7a62ab627a44aaf614616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac23010635aaf4f409aacad93992ee0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ac191039f5a378363d37426d2df517618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c66aa680109f3cf83d235769d640fe7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9a78df420e3ed235abf5a972b51bf0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb09a4591f796bb4fd01705c65659f0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46fb2f543bc9b376698f3dfbe2b79bd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9bb327302d2981c4a4a7876a9421f7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce46943adbaad108144ed2a27a9e8b41624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6950d6a27d5eaa90bba9a2c30bf3a920625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f61d102de3a467e04db40e0c2a2ff9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dfb8c62613116938f8e56fb20f6e53627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b351eb208af44376d0f9d0e0ab0eecd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d1590a855ce7f7ae0ba88c4ac0111c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd255dd0f6452618d955900c258dba0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7065619f3253b6dcd8cd7495febc18d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e4a21ed37ae8ca2b496206da269b01632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0748eb91df7b483a4e4a24d7b64235b1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5446e57020080e2c4feb6face4167e10634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e7728d48ee910bb2ac41d2214c97c5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dbbd464ae24afca22baf8ac5f7cd6d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929c433a10af0d22f8ce9437baa64287637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a40e7a4009ce925a89b25e3b53f541638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac3a9103a52fea3272c564e0bb432ab639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be90afb0b6561b4ddb4d3aed4997800640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648cdd34b73975a1ac9783c91bfae57b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74677b12c26d8c24c5ed4abf3287888642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f833d536f636645f3190298c5b93405643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb636d1b2052dd52f1adcd27be56af09644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e1e311bce63ab12af5082fe709c400645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5533e171e8ccd6f9877ef31030efd2d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9b5ac21400e336a4ec9dd4d48c90c1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c3ca9c454e71bf57d2a83116efbeb5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7107523bebc377f9ffaf8e39151e2eb0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d23b258f7660c1e874da2260e286df650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d29f7690dc16c7b1806c1e2e66cc2dd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ab87198c0ebbe6a9df7386a936db98652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f28adb847f1cf01c173de5634f89c29653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d560b2d755b57df2b563831ce7f6c22b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cd4d9abc202aa34e1f4ce579eec419655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3d199a985be503c4fd531a6801215a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1269ecf6bd6cc25c88608560c4e44036657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd02acc109ed320aa315085f270f428658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9b39c8ad41744ba807da8e56a158aa659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef662f0d14a0cca75aab8c5fd4cb1bb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38c4fece95f494edcc3077a1b44f62f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552c4616c4cbcc7ecf8ab8d7f5ac580b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cd11e3b0decab5dbde185e64130b74663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02c8f297581f0b11c201c355cc9cc2f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e00e388d8f636678aae1bb8f58a9fa4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc044980c380ed6098ccb572fa52b67666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d243feb285bf0f4adf08a19681424e3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da792c382e7d3b35cee8f54290d90f78668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf5fa66c20178bddb4d4a5adffc7573669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd73c443bb465d80eca46bdc542db81670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c443f63a277d9df7bc9c08084cf7bef671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712d88b84b3d8b8c27ed5f3730e9d089672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683ab487b32068e418998a94f405ff85673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb96758f1183d0b1247a2a7114da3567674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec87a8eab1a8380edf68a48a5cd56aa9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c61f6dcf9fe1fdea701711c426b5718676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599d74f867b7e2e9abd20bff073246a4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b36da486d6a1ea0c9010243a94eb24678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbd6b3d73a14e604b339b230e55c9f1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2734fd514a618def3dce2ba0287bb1d3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be58c94ed28afee5abe9b73f2782c82c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482e36a788abf87c8902dd67b67356a0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b1d39a715e49d59a0bce8c99ddcb59683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60f0449dbeb6d35d1a01ed116f47eee684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e74960c92f3fb020bdcfcb22ee8404685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ec76ec0f581fc5dbb2b6941faf345e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed059c52ab1ecf9412ae9a8918e0d0eb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae78d6293a7f2a99156731696d3de9c2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09613e935e1723447139e599722bad76689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805ba6e1aa2b5343697b416a739103f1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8211bc83904ebb40dc8530f52e8e60f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f023724489535124d1956078670b3af692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5326d37963a8dec0c89ad91a7b32b862693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c0c4dcda9e66b3722eaae2724b0a3f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130878c8421b3e1507e4e67896f880b1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3678214effa2b7f8c8f347f22827362c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901c42dbf88b033c224f1b3ca5bb544f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6798087978a11d98f9c96b0d1919f8b2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1258c27a132ed5bbe4ddcce747e73a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bd6906d1f83afb4c694b716bd09b72700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fddfe7448aa608d21efb58d3f0ace41701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56bcf076e6127916456d2dd17f05719702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3042ddacf32bad987593d72ee78c032703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0a1ee2d123bac8f7663c44e3bfd587704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcd41f3e4c3a520a73c01d5625746a1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5e7ddbcd6d539fe7e2862e525fc59d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287691e128ef4df4a7abcfa602d852ba707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3637e8493c9f5c32ce88727c2fc5bb21708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e24a1af4e30e057e1883c53bb896ac709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fd9e08394767e426e42fbb00c0b7af710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b7aeefcee9d9e201066d79b9bf2608711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b52cbe503c9a8184ff71262e16a01ad712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d061f8ba62605c5088a22a39b490c1f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7494d9e48aafa015763921069a3437714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99d0f6776401c407ce9a9ea8340671e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d633f9e7de0450b1e9e6ad51bc979798716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730614fb3ee197bde978533b7bf2af96717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d372559a9830b0827dc50d8216308df1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb56a86f77966aa1ee24ef880ee1ecbf719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d235ae19ad07b616c02702dd6eefd06f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636081da76ee703eaf3dad44a425ee6c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035b180eedf786c6a3041e4fba0c1ad5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ea83b159fb59fedc8204fa9f1bb099723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df86752a01a81ebbc6499bb581d3cc2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6f8c9778779f7f9ceeaa6fbdab2de2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d9d18412210acb9189dd3655922e09726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f65a4d4dc1ae6cd0ea7c840b2ba50f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cb67b6a67d124d2ba5fdab79e11a87728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd06e6a050821a8abde49f91df1e94e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8255c11d233cbeacc5edb3db12dfbe89730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d00db2458a09192a62a80610521e195731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1124a186cd2bb0f198286d7e2f5ef899732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e524f1f2c14188863c402d2abe31166d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2904a519999e39a66d4f73d3a9d797734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eb6df3dca059d92b3b4f53fcba7540735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f517b2259d3121ae27333411f91902f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b80dd808daaf2f7cf2c534902b625c5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69118434db7cf649d4416d6e67afa008738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e89e3ce6413c65f7660af379f5f71f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac0f177624718a84838abc3d3f04d15740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa094f9a7578bb9ba55033377728c768741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d99422732699df1350b8334a0df099742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d30a51fe34cb50af3fe5e8c277cedc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9285ff68a876c081f1d3b1bdafc63a19744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91320eadc18205bb6594258729352606745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62023dedec56b23cee707f2523617da746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db70dcb8432f928c60924e4adce9fe0b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf8ac5df24861a6b1b3c9b3697f1923748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d219cea5f2e737853563fbd1e5003e77749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6d9b9930b6054d36b916b546a807ff750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c53c2c6a704ec104c03477a7676478751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d9b55cc438de70b13f83c590d5e46a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c35330a56b6a420ce723c88300c09b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea182eddbea39a27bcd1cf4cf9c9dd26754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdd3d24f7f0a97d59ae7788611b5a44755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c4f503d5ec7953a2568871ede5930c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b7f498b05c4fc42cb6a2e25fe2f2c8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fab48078d4003100ee0911191bfaffa758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425c5142c0ac4d016b38efb4b8184734759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02abc3fe803e798822394e5d1022f23760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aae55c21f12de6e38216b6fbdd73815761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171339adedffbfe518a114b22464f20e762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a99f9ad1205b9551433109c1ac87c63763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc883c3fd63c7de8f3dbb6c2af5ef836764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8163b07f1594956672bcb529391e4997765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446f24b631a315eddeff2619e2e2be79766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94d1c3228c12fec200dba6290fdb548767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.47</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.3</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.61</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.01</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.76</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.51</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>