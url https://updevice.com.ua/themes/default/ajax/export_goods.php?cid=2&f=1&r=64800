--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a59b084c0df24e209521e66bc1f6c211.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d28f545678818803b994437e33febe02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1745cda3a5e5a9b87f676f39e81e9d63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd85dfe4ec33888a0a941c9c4c96fbcc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11766ff9eb50bce35a7b5188d2817645.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db45ffb5e886784c2a14b2c66f09b326.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8a4493f70822a7e60e2b38dc06156a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c061f29eae80df03e2d47f0bea059c38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c93adeb04d59d01d7f748769ca32509.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dc59c9d582cf04096ebcbdaf41c47510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb0539e0c5615144117746eb9898d2011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0620512e97ce2727595eff1e5a4d64f112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa552e29c81210a3b4e743264e358db513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83c061003fc1a9c69c9e2a3607e78ed14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641cc8fe3b05f09ebc6af7ed8565853715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26e55335a5f4bfc6594b2d4e2e41d1f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cc42a84d18fd1fa13e8e24e1eba73417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a301f82995f75c946a9ce2a271fc7b5918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4892c8c958048bbdafc18e1e583a6aac19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f612bade87bde631f017ef13f3aa13d620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e6cedb6a0e4969e2e98435618193ea21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcefdccf3168c92ecb3dee84a0cccc222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738dc022ea74a0bc0edea81f03c878e023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e5e96b5fe4806b2e23b4f6dee26b5b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21999e77538c55960fd6d994d2b1b2d625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67adcf2a7b27b751b01963c4b89360026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff79f36bcb5068e12034b406306affd727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4b4bfad05cbaed6328532857c524ea28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b586abcf0c1754c2a9e3f9b92031059c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0f2a0ad696b74d2d5dd3ddf1c3cfd530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb6cb51b1857c6b7b17a80cfd6fdf7e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617ecf9b8555fdd3c123ee1f10ae359c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8e66825835f31cb339dcd9f0ddb51233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c74c1c422f84fc2f7c73075eedaab434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49488b4142df2d98263ab00a3c1d700c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d2e828ebbc9037a6f93197e31d284e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703340f868e23d4de22c6769cecb057737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667d852840dcf712125caaecf3eabe8d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e9f288da235cdeac8179d776c6004839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62c48748d6d2f388b2237233813677140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b149342eb91db9ef04528732333edf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c605fe2f76d1462c485b91070f3df92d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40810bcb1ebda451ab7d6539ba95a8be43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dcdf3ff2622f972ed811458a9e38be44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f731680332f82119015fe8d98747717545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7cae5dfde08d715091203fa78ce8ec46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80877e8fb5ff11027c46f94d546613447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52382a9f3be03fbd1c7033bdb66a223f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9521114b4b9155c69e5da3c1a9ef981b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445f8a729ac60e477cad478569b5c25f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181349b7e4ae822f7928b111dbcd388551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e779b6e53349b6dfa4c35edcdd5fba52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d6529bdf336bd0c01ae4c01c724bec53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5de89cbaaf8e1ad9214c0c598e887a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d252b40a6dab87a6a3c430b22e8555355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ae97f938106cd43995b8d6e8e3d0ee56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d7b5abca91495b906c925084bf48c957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a189809efc3c51ee7bf49cb2ba0869b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7242c8713c33f642803ac1a229eec459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e639c40c658816f58a0e0b2452d6c73c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100c462901c2e0d720e5091dc3d4382c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a459d89e50376ab4d9f4684b7cdcd15b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1606e5ccc29908c3e084eb0888f3a0b763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4020d1d9354cccd643b2f5783694ef2764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd07da913af0940cf996b9c6f4f0685765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304eb4b3f9c471d4caa755fe6300264266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e80537f996891e5e2f0b43db0756d467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b88b13e6e7064abae6d373735eb3bf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b398c347997db84a63fd5bafe11fdd569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5796940ed424f19d92b94f2bf40eede70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11c637d4e610ac8da23c8043fb8950e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658c0dae5d55772d8b77edbce305cab572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255b192331f57446527a3b3189467ef173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843ad1645ff76e07fd90adcbd48c109d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9152d8b7a621cdf0d9407c523e2b4f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3b126924fca0b67a124296bd4168d976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19bbb967f31d61eb56cc5de45df39ec77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee3089f9c872fb9aface4f777ea4d3a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858062aebd92704b37234bdccb41505e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627a4fe9fe55ea6d06a2d10773ebe11180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7f1af72c29797235b87f9f1a077ed581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175f810b38c7127592e6814bc3212c4d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db818b0f2ea16d69a3a62aec420c3c083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5043a355ac0c8de7f2da9cc8442c3384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c17cff21a76172dc3de525c7f74eef185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f084ec41729578c8f92c45ddc3f2e986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ece540a957ee92b092002ff66301f987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0527a7255fdc6e08c3013bfe524b86cc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca6aaf68717ab8bab7af7d788592dbe89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2b8c91301d4de789f79be8d537ca5f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333e5077fcf8928fdb6a2d2acc9e99d991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748d972dca42376100bb248df5d4258d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d179cfa8cd3d95b1bdc17b9ae2c118c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd895248c4f46387b6a987c7a53e6ba294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8ae9697960d2f5bf2395fc43240df595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e5904cb0a385decec675f1f91dbf0096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a57a254f9d1d20696b7b0b00b33f7597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a314cca0fd0defb88ef4fef4d4b6a198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f098e65e96fa44eb0c92b2f67bfb0399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4274cc427156f400b75f6c208586fb2d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb0896c4d3a525d518f6fbb53b01f4e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f4942682f6e1f75d0673bbd27d8f1c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e58282e99966053d39c76d60b9ae3c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83914e61a7e4574d8cdefdc3a43b2c7e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83818c34a0c0966eba66ccda859b9713105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec7bc66daf6cc1e662a808a6338a6bd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff20e84a93a29507e916907e4f6d8bd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ace501cfc1221287051e570d3127d2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539a7d7eabcc487be5004acf7a41c9bc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208b927a0c0f48a9dfa30ffb515cdc55110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4103d9f8a23722313a6d301baca23bc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7956e22e41974f51b0d0329451d33e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075ba96d7a755c872ab3ece639d802d3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66685545068ae6aca0427bfe6b5fd42d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b805335dfa713a827d47f151c9ccdd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7fdb54120b71b5438165ef29a4dcac116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885a22664ce9d0135f2308373fbf28e3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f949bdb97e57cafa939fe83a5b8dca118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eeda06e581910f58b243dbeec91af2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d69352459eb39c0011bed58f2a2400120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d085ee71952d55770cedf4d388321ff5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c25d51fde7b139be810c04f8666052122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122562220c41cf4272f24705aac1b493123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2445bd1b7e55e3bd95d3d36011978e73124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668db65293d8bc41f0bd46f8e5256861125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f3ea62cef68358bb39a959c9d561db126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620e4ff9662fe3b9b1f4112988fe7921127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2805069eef66a225872a7eb6e687df49128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05fd6765cb9c3e689d4cb05589b2f4e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1fba0286b32faef6bde79346b9356c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb28613a2a4773c714968f8dc1ba112131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9e4821b8e67b1fb82fb60cf2170940132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882c9af6c02f35f935422cb37ac83f67133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b1913a6981ef304ba476f41883b31c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f338ad75c880f35ad31137b7e522c0a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e963f8f732b8a43adcf772bfa351937136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bb1e403f0b0c8c916d3525856551c0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50393cb7bc6ebb6e6e67c86e0cafcab138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4a7286e1ca070dda1b46809476e6bc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f215363ba412a49f99e999a6ea10699140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdc7e31a701112d954d50ad728bdc6c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c3ecf8bc41f1aa5149634895d86504142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b401ed863ac6d598cc9fc951a6862668143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c022d44d5bc0a8cf487681c3fb902f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d087336d2629fa75c5122cf5b9e1c6f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e594fe8a5cd53675b000e36e57dbfa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2740c197d43ff2cf3654c3770f08d43c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7a855faeaf1317ca083891b45d0091148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1f1006e875f7ab8150c691e91b7533149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d6110795fc78006d7b7adb0d030cbe150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8601017ee43d322901b9a067bcd7e39c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fce737097153529514db5cee8ac190152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0cd9fbbb9c99e50ce7d93a76dbafa4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8c0e4c909e6035869557d6c2580314154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2bd6df8dcdc99d561cd0075888ba3e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a576befc816caca4529dd7bf5011c9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efc64c33f695066b3878f13b740058c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d6d6449a984bddfa65d9e2766b9595158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535a25d34a7714e9699c35beb28c614a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fb35c3ed208f14d253f71b3c438c19160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbba740c7ef49ce517a774177e9cb19161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f247225344b383e7069dcb87e5f12cb6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe3c95a9710cebf8477fd371d559e8b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106e4596ff8aa9384487d1cc471a9672164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7472128737de3a231f79814196829e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d02639dd67ddf3b6596c5868624164f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79301471f9dcf874f0160fa65ded8839167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a6bbeacf76f74a9b05e30008c2913a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc749a3c7486ccc9a9460d7de1d329f9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cdbd47e52adef1598f10b092cb28cd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010ec9f2c06b307293c9eae98447e6aa171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34077549e3683420d460eaabea0a5b81172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04eef36639850179f61a9b08c2da120173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fe03a4cae61581c122b4dbd825541e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba005124d13e17ae383948f673461fb3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e980d57ea46c4d8f7d0d5169016f1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4535f0723c6ceca69f32cc9cbc57c1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80aaa5da6e8d2f9c3995ea4014ee641178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c1dc3656e953e08dbaed69e4921c0f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7dcf6a4a20b52be4d50405009faad7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaa8232c264e0010d7105a482bf94f1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31455336c453d19a920d86ecd59770a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8ee8627a1398ef9325afa600bb54cc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db64e8b012ce92c2eaa9935db2673ca184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f973b4bdd26c785677895191f2ec65c4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b6a5330d42a00f9d8cf8139deab25b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3b375cb68d89dd1a90380e86b1c353187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a5a6db743e008e92e9656b5a2f45c0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001df1862b3a4aa37fd6b7c489209ad9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d7eada3c6d81ff9a02613784ddb2b5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c735a59e4ffea7597ef243479f34bf9d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85924abceeb4bd0686486568b445108192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d491a41d725061ade55f7e79a276078a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a532eec03a9dd4c61c67ac2c8b52d2e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b38caa7443d84abf77456a72001dea195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb0030a48d220480c28fdcb9ef7c42a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1cffde7f1f2433e8056aa255cb6ed6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4ff5f0782aa0ed50b2a3079953f41a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50afa4c4836432bb8f91d2b9fb99836b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9022549d6bc3ae8a6a057e7cfb07746200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ba4b59b2c9786e7838d9729b3da6d8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088efdf0f9d59e3dec1e43af825e8e87202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2758e3c78851d3c2be3689ce5af1572203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe7e44ca6d4a3679e68b19326a9a281204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f3c6cae2e6697050ff46dc7e52ec50205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5196874ca68c4c386236a2702c8629d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0355119eb0b9f714314c9e41d8002a1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bf76d87068c72e251341d4a9b47ed6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3c52f839c22ab8e9fbf4b5ac508b7d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b280d7a5706e5af4d08137cfa3d0ca89210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8cd33046189a15892fcb9b0be664ff211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee332d16fc0b6f3ac85b6cde7845390212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d3351cff4df95030f4bd9f0dbd0170213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcecb0566bcf1227b44a74868b71905d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a66c810ffd80525dae3a6f3734ad2b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5bab3bca5a3c6ee736906729d2399b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e32831f988c70ef05b6dee01a231453217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd669386c18243fae60d92c4bdfa9a8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f9a467d38b2464558bea6d5d31d9df219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589614304753aaa894271282ab589f22220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ececd28a0d57e2167e41705e63606c31221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ff5a1e0c9d64922e926790ed30224f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905b861df3bcf717354a72445c230739223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff88543519837b84dfa987e195d7f49e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba030b91eb138f9fa1fe9551c640c534225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5404631fbc92897c288b340b0fb41f5f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f03dab83bbe1b938fa83aecf99de5e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffab4f76a4c8f8be23c67482734d7dfb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28011b05f61f97106dfcff54df243ebb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c7a97b7a02de199187852c50ec3f32230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3b23421537a0df0d930c7f9f3c240b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7560913c246d96d8a13f805b2b1e33c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e35a275a07a49a8b387b91e195c784233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c77f4bafc54456544f4c858388387c4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f997f3c14f7b5d4e57eb8359a92fed3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2396dfa19fa746a904986a64a993db236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a2adfd8a2b8b9443a424ae161e598c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb931c495d77d9f7076ae04ed56397e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3571d05e3359b3e1abd672bd5d57b14239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0963207308fc8232fb3ba170fc034b20240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7ed045b2cdd79c9534722e7164a8b2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c157955b0a19505ee026da7cf2347786242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f713b42580633e5f63f292ceaa42e8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e072311fa172756233620ba034069201244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd0489292944eb1b0ebd7219d334ba9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb6feb833348790708e76cb498c3f94246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8718633b73a3b9ea102def4cf69452247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54db3869e143f08e3372cebe457a95f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420ede2cde4435c256acf10d1f81eedd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b96676f6eade83d5f7e77b45087a5a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa276cd76bda5d8b1a5d8cc8425169a2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0690d4689239c66d592f97e28731c6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1711706fbae8167eac44a5a0839b8463253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befe4835386ffa75d4a5a958d0f06c56254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b6265b7f33376927633e9bab0c342f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea31dd6c0b41b5bd9b5ad4e07bf630c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35165cb0beb892999769a6d0d396450d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3f4948a76ad08e41bcb4b9b11b3cac258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6600d13381143bd039d67623b5eca8f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed37d693625624dfafcd50cbfda731b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7588077d022fd39025220468fd7a5d2e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1460e6d0bfcd1dc2f97c177b9376e14262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b4b095716da4a036809cf31b823b38263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaec3559a278c4d389ff38678f7c055264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529e906fe9efebd38fa0a63ffe683ef0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0bd80adb3a4e450e1a806c49cec369266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fee70b29045e817acfe703f54a868b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125d0bb7fccd1d8a655208348e36c4a2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889c7404b5a66a3963521fd5644facc9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfca77d9e3b537401e9be3a08999ab39270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20728924685de31a074b9ef78e83918271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ef75f41c86b11337f5feeae49db569272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6de31c33b8cc07c493e3897a1e397c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf84e474662fffe215fc2b1c3cf629d5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7a80d795927f7043592b003f41dff8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d033511ce1f6077abeaf28a2e627edd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60ea768512d51889373a5c2e10ac2c8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d384b020010c1de22d231f2a24a8f896278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adee3efed5171a6ab9ac4274d1377141279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c990e6623f5bee1d02c99177630c756280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b8188cc1df2ab553e9e086b1433149281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dfa300ebd6f89868e5711c632163f6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e077d2b3ecc23b5ef7c7efc8fc96d2d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d357e4485e3027fcd1b0d46d0683ba72284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92046c852803f4e48793fcb2ed529e7d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd20f8fa8c4ed23fa044fcea78544ae286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89fcabf1e299994bf300e494eb94fd2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b60e9b2d7864d482bc292424954d04288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c44393c8ca996b0d6fa372029a3a3f5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8dce95a1529d5430ca0dac644fb2a0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1a456f6b69c4e438525125fe8e7bf5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73791bbf6fe3c20199223fbe45011054292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67ed574eea09e6eef7d85cafa317e5e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6009044e6e416e88a2c29ebea3201d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44b2e727a3a11fccb9012748d1b941c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfab5e0d18a92b81c91611ac2b29c78296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687f6f1dfe88054a114baceb022b61b7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c8c472bef27b0fa9fdfda73c698c8a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6d21b71a162bef44da1f8263d08a1e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841f825c2b60c074c547dfe770dc51d6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded9bd6900117ebb1e92ac833fc5d61e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a73bff7c3e003afcf4ae6f6ddf3c9fd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7266c2f27b7d6f20aa619ee630755e9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e98054676773e1d21d9ea4a9799e2e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea45ebb924df723e893ca90d86b749d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e311f0db0b20b4897957616ec728edf1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aa0bfe1b122edd20312abf942f5ca0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e7a08fb32f41f93d99fd2d9ac04375308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7a7870d51aaffc73898f2c8319da31309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e0c39895fd8020a147d5d34a770fb3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3f0aff26f6addab27ec0efe929eef8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118f94082cc9282a42e31ea126120c2c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b45f85669dbe907b80b9b57b0bf3f3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83d9fcdaa98fbf70defa93ee717611f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a21729c0c13393a727d86fb547fcc1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e3424cf0145328183608d2687d2281316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d789208577e773063acb376b4ff576a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b9f3c20528f9fa2cb1dfa3fabaa9f9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2f0bf587fbadb475d2400c09cd3845319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eadb586b909765717bd24a76f233365320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc396e6f917f1023f26c52c64a43a285321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc25fde126a1e50d79fcdcf81026383c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7b4f2be68a3aec391bee231216d93a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58855ae29ceba4e3f730b145061a5a53324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803c571f03d420fb998d1d99a6699d29325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc5f3e83da03d1e75efcc2d5c645fa5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65680e2769f9d8d9b6dfa81a611a5862327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e8d9319ca868e7f6e2c0a956468c5c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366ceecc5106a953db9c2ebc3cbf6044329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e46e23b5df5fe60761be2d734ca3d31330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0ca86bd925ff88d0264c90c8ac92f3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704cfa287aba9b42a6364b51e690f38f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb72ba81c4c6eb038437153e15fb1255333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a5c96e7eefb24b6098b1f12babdb48334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63aedcf259d6068453323dee0453a29335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db4ec31fd94c850c29c5cf0d25c642b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58319148d3625172eabcc29d2aded93337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39b402e04eaa85574f60221cd7f1477338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c93e42ebbb9bae03368ab555b1cd26339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acbfd4fa873cd200c9185268e45f2e2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d349568ca20b3fbd50bbcff0d8087e2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448947072b5d8bdcf93d8c05f2e9720d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6a571646e5c1eb5bef5ad67f8f8cb1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dea396ec0d112d5e8ac8f2f65b176f1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73d4e485575acf4c54f72fa37dffffb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1d76d5a766fcab89d95af2f4585002346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf9c45bb7c5218d6965cfbfd38aee7b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd5f7974e09547ee0215aa7c608f132348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa6d8da9428ad7676bdacf114ab27b9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d46054c2102ca9f5f00535dfc4c30e7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae86499d910f8e946ff827ee35e3eaed351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55154cea11d35952f8b9b3e18216c97f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bc927e9a1f146972153a3e17ad0f4c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96af97843aa7d6e3b42cbca4aff026d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6b6f196d9f5a7a7385c1090e94f48f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a221dabb08cf9cf08131a2720c0da3b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3074e7eeded55dae4415d776e12933e7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a63b8c539f50b41a60346c48c25dcc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40697e008d7167925765877754fae3ba359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3519b2b6b755cd281cb514b4f3afd0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2392406275892f26f3d6325d058fb524361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1fae9f216b78a7f0a6a99d8129c35d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25a7c671c75194ad3c4fd73c0ded828363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac2ce3d0da3d325a1a78f58ec271c7c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01319ba0eaf63f1c614cfb43dac65409365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12cb9bb4852fbb6320640f94d8e54e1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5049f1179823f0cbc5647985b09a78b4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa293986fac545900d64bb96d22195b0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7b79f577e2ad6fbcecbef6bfc0e943369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e43ffe2da5060fff38ded974da238e1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4668ff5013a67bf9bc37e86c512cacb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b141c3ed6bdd76b0e0b8f4a81c16b322372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f84869def9074e4f2284d5dc579f54373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c248b60197b4140bc07b59477bdd18d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bce485134e4a05c2eedc985d3fe8b0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5874e4a90a2222dd8e5eaa65938db70e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d5b5bca1097ce9f3a9f8f66b23cd8e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75949431303f7bf841f3ec1a12041973378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afecee239ee7bc6677ee7d864c89a003379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a32b2fd0247cca9786b77277920ac0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea78b840caaac0ecf2698bead2cfce91381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5e1d7663f7c42135b6121ffedcfa3f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6e13c61d607bf9abe599eea357edca383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015120a4d5f1174898cee755e0a73c69384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb0cf03ff7a25d56de4db8d48b0bfa2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541517be5a0e02892e8a0d251e21c693386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c681c8312e56251afefa897f744496ee387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415482a30e3ed081436911ae418ea20d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8442dd5f050ba1ccad4a0686dbc5e294389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d5f52989bc301e81baaf35a6b7add0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788c155a4e693404674d5b5312ae643e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c84210e7264aadef5e170a1b649ab8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6e7fb28421cb511bf25781749009ef393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e22d42d371e4f29313bcef04e9de7f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8511b78bdaddd7d090193bfafe348ccb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba129dbd58f6d93b7d93b115a1a3f60396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cebd74efd2975aed138cbf4947db37d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737357cc62f521176afae20f2344627d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22f36312d6934529c5e355b52cf3778399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d038d95672e924d186700a0f46429b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5695fe239323f34dbf8e1d6940c83060401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cec6d3d5ae01f605bb4ac555d9fff7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad5cfe0cb4f522aac7352fbc0a9a621403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cf3c16cfd7cb4a76a5fdde3c20833b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9f8e571a0674e388c05d075aed5808405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d6a30ea322b5ed3dec649a03598eea406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f95c69524898afa5bb3e8ac6285538407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2698a1b3de24fb6928adacbba329342408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6da1384a8e82910b8f30c39f7934dd2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4feeeddf6c73add0093aa1aaf7c759e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052d93f0e3bfc49fe350342f02fce894411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bb38687410854a88221f0a5ea2b61d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c71a8e2e60443aecdad696ac46db671413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d509bbf76e39c0ddd597f7b84779d518414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc21e69795c2b0b2ba0c71d4f46bf1e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8f13fc689fc15fe62421e4e525cd89416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175ecc90ace88d71932faa6c281d4af8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037c0859d562f27eb2efd05919739910418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03784aeaf9594ff81440e21f5145b083419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f272db64df0a8e809b4a2e3d3feaa80420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbafd028741418db0a91ea1f3a315517421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c844e1db1db2f1f561f3a86ae2ba38422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9887d3ab66af88cf6b2ac78f48a034a8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d403eb2b171decf344953b79ed7cfc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d4fee2c82708a5a8c6dbe1c8d50c74425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633f72f6c581d1598f0af2617755b7f6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b89d5a950a3947f3b7293c3d029e9f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ec0d5390e12ce2cac22c5c4660275f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae1fdf7f9284d6d65e1ebf916b5fb1e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9494c70b66da4d756bdef886fef1f7a7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2824ef9fb6c7d280f09569722169aee2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a825e88abe386b362ee74d23592650a6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2cc41468df65154ea6ee19aecedf18433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1190f59855fb7240f30bf0369d84ab7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a044b6bc5a75807e02e14a8574b5f551435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f89b2e7a1243fc63bfc7e08d52b6811436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2439a8de1c73391034ade5af4cb55d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b29557394c3e98c2b0259dbddbf880b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ed0e2bae0b401e297d0c8f3e798a2a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f066ddf7db6253e0fbd9ba7cad6a41440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3abec9d1f43ec779ada1f00b4d34db441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b078fa3f2598b7306ead9ab4a308c234442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa3c80c38ee23abd5ddebd4af077d89443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf2097887ae91c40c6f9cd45816e68c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd0d6689142a7edc7558cbeae317906445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfd1198b68fe08d0bc31ab209caa610446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f8136ec37e67abc2fb4d67d2d5c639447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbac24ff125e97c78e7dde50a2a9dfc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9861e775d78f5b2469008c6894c6298c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c190096ee815eb797df332dd50a41c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941e1cdae5d6cda14bd1eb7c4328f019451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3930a40befe7d64758b2edb415d5bb49452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c6003d56ee052a62e6225763ac20cc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781907ad1db29c18869d171cd4a234bc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f209fe636b38b395b4d78f8626da4392455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad23ef5e890f5735e7c8221423839ff456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ca93818539202502ddcd45d66bd5ae457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239cd1bf210380fd820dea4e8a2a7c2e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff273cd0e4cef44b07b44f31b35cac48459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1803b47248d775957bcf61737ee8b5d9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f877f816bf888a2496af15b590eed1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32061e22ac6e89a75f538b4ace4df673462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f73dd6efb036364b5a821ba3bc7d4d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb6447383b8850814bd85f0d1c1e40d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82682b4fbd4afb4909740422502d422a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4385406cf810ed90c343b4b922932fd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3e40996248246a51293a66b5db240e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320be23d31c5c4e499bfbb1050dfdf48468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3461b2fe7e847bf1be79ce037798a9db469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb74895d71fec5683853eeacddc3712470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3259a275e68fba019fe5944415b387471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562b3bbf24f3aebdecae5f23fcd1dd6a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79e163d5cdfacb545f56b86afd0b1b2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a7e4da7a5982278ec2f7e1db9bc6bf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a32ebe552825bc18d031b50b6962e22475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e178796a95d4bebb0defe8b27cb180476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d897547d2f780a724ff58fd36d54d12477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffcca4cf196445091daa923f71f3380478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848c6482ab5b77cf1d3b690992c50fea479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6d1d35b7c3549aad1b485530570b03480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc90f7a3528486583cbecd1df21840a9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcce41ae7c401753d883f029f0863105482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da91fe24b28dbeec5fc42ad1f1b12af483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6369ff2bd10257bd9aa75bc5a4c3a687484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa21a40cd97a2a567a00157030ffdf9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3415a938915504d98cca8faa4b34a172486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38559b86c9119d1af149f7aff50998b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dac05a1914cb5c838455a92aa93ef49488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4424287ef1e0aeca68e14d7f90b5bf23489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03bbc3a4857c1f83823f7964b9cd0dc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c844193002c27da1677360f27fff36a4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1462bafe14a543c198c85beb6ce16df5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcb6fd5d115fe873e0d52bb5e6ef737493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee2200764f93ecdba94d3c8309b933f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7033c93b2a59f5973c1f80c07978643495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102963cf02eba9c55540cd120697823b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77705d861d016598fa74e0e64507a36a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850b3dbfd3082822de8e0b4154494cf0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191636e590bc03e44e49be2469703608499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ebd6246c275a197d63b9bc03056c5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cad998b3e1aac6378eaaf186d917fe501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e7daa4e370104dc63d78d55e5cc67a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d724a7447f6aa78ec948db56bfa47e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ad628f766b26148b79010b03b25ff1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b724715a49b4c842d60bcf18116807f9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95870728106c77a482b28438ed169a94506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1d07cb3ef79bcfd310151d9a4ba48c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e6a09c6356b3e2381aa42ca2d62db5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53534c371050195f9c9c86206a2b9381509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ddcb1ee428b4745ed79d298d0ebbdf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd9739cbe7e059077e461d296215e1a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a06d9dd7b945aa9c8a4c1abaf0090f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4b56af5e3c74fc211068959d6227b5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be19e0ac7294b190018b8d9160454ef514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8149d8c2cdf4618ca6c48a675d6cabe515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386e10d83d4b8d3281dab3a5f7438403516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79fb68d9ca5383ba5d8ee8057be938f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded8399743da53fd82c9205ff578a0b2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcef4eb76e1010a46ee631ad3f61ea5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179d25eed7fa78d54f4f13e61329f966520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869451232bc304910767b0c6fd25ed64521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7ec3d6183da2d12f162de3626b27e6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66b02d1e2598c03f0d70d53fc306290523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602a8a0d8ce98cdcbae849997bcd1e10524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2dadc51a571869a8911211169120b3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de489fae252507a8c8181b5c9c52e26526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8976aee4fc8dace22a4b9815c5a68e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24356a7a3833f9268700440ce73c2703528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ccc24c42403e558b90d90588a6608b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52517fc18c11ca7ee92f7b03a5904b4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734cbdcc201e4ac9437faba27d00410c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45e646fd532dc93f8180404e6135ae8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af55a38daf11d2be437e1aac91c169f2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f9be89c2c291b271998057e74fc274534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603eb0f69ff7043ca6b55b83eef9a676535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bc92463e13d284ed3c55ece0675edd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f33fdfce476de44e430c691fcde990537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b70e0bca5657396e0ff6eedc16f854538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744db1183299a286aa477c748c450fd7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53483d1dc59d3e9065efd1cb119b83f7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0d229b105099cd8298bc79416f27a2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423f93feceae4881f95fe56bd799b423542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ddd483d7d8ac776438ac989ee793b7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020f186d16aec9c129b5ef501bc73e97544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bef56f59905b2708b31a5835573dd93545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedc50cb2c2f8c18b4c999b57d1bd405546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e279b96a0eda741c5e3c0fe4be2cb92547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377b34ca54c372f33eca17f7a2ce337b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e49250a6dbcfb325ac09fb45f75d9d9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e969090b99040e75d51f2005c56ea8a8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e247c1cd45f27462d6ee92a2b0e519cc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9762a658ef95d0a819455039d08b1625552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5943ec1dbdc789598c96a60b80beb96553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0d83c4f030edb13e1ad605a5ec50f2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2861c80ee9acd9ed913b4558d4365fd1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49498a43234e2961717c69962c9b3986556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97300144d0560b28fe02ff66dcb9c3e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae033f43a1a52aa18e1e163b0a15c4a8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ea9633649002adccde137a494c7cb7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de25c1db33b6fc57b02855e5f531a2f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37183f9d78aab71da2e26e00fe907b37561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5ee8bfb9ee1088dd2d5d9091820b72562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e25a1ea26fe25a1262980310de91b6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f108c9b648c5d0601614b61aaface2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434ee2630c310300d429da6425459fa1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cbd78be70eba33c1e305d50c161ead566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8fd20678b19598786d9b2df670de4e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d88c3d340c865bf808a097bb02ef73568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dcd2e963dfb6089a85931852f5ef72569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a5855f2b2f6e9ba7dfa6d5e84b02b7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97054994955a37da4567c58727056321571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb506b6cf5518f8856fe3be9dc0901f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dbab06914e4baaa294dbe3713bacdf573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f972751c17a4189891eadae25a161bba574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09386c2d21f91886753883daf0a7392a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f73efb9f0e0183bbd09db45d6eba0d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a24d9f839c59abc32dfdf12ae43a5c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ac6e93041a08d588bb429eb4bef067578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85010cd815124068540f6e3e32e338f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa4e68cf15505f1ad120d516ec1eab3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763f3411f76d34ad6983242223598bf7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becaaf9c79537e74fa5c53c7583c5e89582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6772e2b4932c706a4558f3c5fa8719eb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ddd4764d7c6441b94c5d960abebd8f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18962e523c485f22eba9a3091ffd3d0e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308fe8ed1cdf9a9e4577134ff14c60f0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3cfc6b23484d69f32c522e1a596200587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28edc9f30b95f192941fdc3b2b10092e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a816e63276ecc017035e0ba7f53f069589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b51886c663a480688bfb42ae365138590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3658fbd43b6423bc3fc0df8e49cfa9a4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db868561a80f8c5886d28859f35dc69592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbdc7ccb36be2c4120ef2824babd1f0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b43c2fe5c3702174bb003e60f14a8f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a4db855f6e73a0fb6f64f3934487d3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4354af3e46a22bd16a648a140cd364db596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eaf59d6b6a87935fc3e946088d920d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425f987134440fd41a9897b6cba8e92d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cb437352823bc42009b792b6c4dfb8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44efed59aba706a343ff348e01c28b0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0be9c6ce52a110fbe88a8897d2a8ae601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f194b3ef3f783e886157fe462241bd7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8392ffe4f1c98a518e75aaf1bdb6415e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b972d650e2b1248dd565bbd0df0d1f49604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636973dac29d650d10ce3b558e8ec33b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b012991b3b0d7769baf784dd0ee5a840606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bf8e4b501d3d64d435f38d50efabc7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c73921f58a797d5cc83e410c93aef8d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee979c201f37c2dbcfaffe5b147840b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5363ead915c253cb1d525ca01d0e3613610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb53f780922c6ecd8e2d836ae83cdc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5168a1c51dedd172de6a45a45647ba612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82648ebdfb1695f569e348b36ee9a8a3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ae53e8b55d6498f4fe64cba62cba5c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a4044bb72aae4d90b42cabd8c2de8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ce2bc296494c129ecf125afa888491616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cf63b2202ecb4ed890218e266ed0d0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc28ee677996c475e3796f32f33ede0d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742614b3837188f5d4edaf54f99b6273619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525c374f6489fbcb91357a750711a33a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3128a3d6e52bd0cdd3a6c3cbb78f7166621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edcfaf1ae5fa0f167c8fd39e036de6c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66a24d7eb5b49fc43516a7960db27dc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e9ed53bcb6a2dcb43855c545978dae624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1db41386a708e2264f189764618f46625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465adf9d5fd4c6448f2ffb1bdf8e5f4f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f8c7fa340755f6b16704abb3c4678a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d192768c57a143b313eb593a50eabb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbadf40d786092c1cc73389fc2d9a76c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4de241a1e0090c2f6243f069fb8716e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e230ed49f0eb9a2de90586cbb39c464631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7350847b04d10a65e443c8191dd390632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4dd5d79e88f5a7780c09de1261c64e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252e6a1cf6eb692e216916c808e31d48634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bffc76527952fabeb8c7694c5c456a6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb3c8fe565af2fbce71bcc47243bbe5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2083b8a098468aafb8716d1fcdcedf637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eb00b546e4ba78c7206939ad417e0a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f373369ab4ef91fcba9bb7b97904a9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fac4cf407d996944d7bc91df801727640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4093bef488011c56bb5b28e65ba95d54641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9957344217a9157f9c914fa116fe442e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03cbcc4ab90182e5997a99eb831eacb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3771fec015c688b7f1fd700d4a1de882644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ffe8bca89f01ea46ef7454a671188c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c3b4f1154139e96a9bef73b13f403f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70feaae363b16e6646dc29aaf69d8867647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec360b8aeb62413966428a8c19deb32648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65a46290454a2272d911e89a4127040649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee243c96f914ea4e1d038b0dacfc4784650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b46d18f538aec4ddff1f29e725ec7c3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bcd443385a4b79dcd04934a02b8a56652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b90beeae9c66b24f2b32fba8eca86b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5966d280a0c504d6e0bc0f2997718c5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c279656e49d635f5e1202ac43a46b0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f3cd8e0923dc930e457f52cb647f3f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028baf1724c05a409af0ca9b3bb587e5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b4968110830339ec91b525e7a656e1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755d7909fe7e170614824f830f43aa1d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6c2537cdefdb99addd6554ffa1c685660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4536af34298478845b2339a24b2ef5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338a852ec8cd1831f6ca3a6aabd3b597662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe60030bdee21cbbffb08c2a92317f2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db47ed51c9c0546c5f140a8d5586a09664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fde865a0a1dc78594ca9a69d59027a4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976eb842a8c3fa3973541d51a519f7e7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6874962f321d93e2f93998ad233668e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7ca7286f29f8b12bf230df51e17477668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bad520fd4be23339be7f95a5fad97b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2bc823d5e357254de4bda310d702cb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c100ce9b2bca8277c70995ef7289df671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a92eaa47f109187a9c56403d4e6476672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdb7d03f47e61774970d74524d226de673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f03f856a598a24a163662ef561c7ca2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30149c89c1722aa2a62fc73768bd8f41675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db1231e44a05d0ece4fb9a332124e8a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a2af3e271c264f3340528aa4c208e0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3c3ac19cd6e74b0d483a67b58db241678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360c93fa13a70b745f7db9a7981801f9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb72520f6d175bc02db6c9ead1541e72680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede9f1e17bfa93f0538c71cb95fe6ddb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dfd8138a945386c33eae387dea1ddb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ce4098fb3b559b2de3332f5d4fe075683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1316ae859a6646437b80722c823e551a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4a50bffacf767f95c419ab11a3594c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264cc136bf7d5452d2ca55311543fadf686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e1be870326c2bf0204b14080eb1ed0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5838e6de50e93a3b90cd6dea4abc5662688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e612474a82b8238f7b4f7e592d73f6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2393ee522c5e4bb729162f3809fe8999690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860dab0b51988f49995c8ed6bf2fa33f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448572fa671fd11ce25ebc9eed334af8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cf9a022a859b850a76d73269800f48693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534538264d97cab0fd100704d3a46bc3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7caa288b8d64226392a222a121e2beb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65b7e8178ce7e15722bd43cbb0ab450696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665a688f9498a024af9d2968ece762bd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363b00fb5503b6024a42bfcbfb7683e4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a30eb5f98d53f8f36b4ac57c56cd289699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ffe57629ff86f115a2f2cf86635769700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dd34fa529107d62ea965b235f898fd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297355ce8a34b1394a4ceeeb8a1d9dc2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35773f4e773e02b362a0c8cad8e5c41f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ecac73700b858934e4ac6c373ad94c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b7d6b1b7934961d5de6e70087e6802705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3d7be1742db7898debbaa3a03727e0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dcbbd151b0f0366b10baf3ba28e6ec707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba3d30b2b57703ef1d709b8d133fb1d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4be6e36fc9dd073f823382a4db527e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b820031e944e1bf918a600a39ef61d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cde1fe46deaa091b2db03d5ed06eeb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a8eeed83001cf8ccf4b107aff550b4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18637717a83f2a058be4e5dc28ad8fa6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdc1e3fcdd0d387b0d9d450abc4bfde714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6b4faeb5fad4bc7a494e4383e4a8f9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b53a4e53aea9a1301cdc43511b71ac6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e89aeadd902c75005dab37610685a52717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43f3feb6d5e0df9ca792cebd877c636718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e0f0a38b9dc0a50ca192293ae02b8b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d405628431b3ab50ba97c7004a51bc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8b95a090248fdc63a8b531d07a475d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eff554ce513f31e153a9d87196a055722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb05d1bb042e65db77d4ab8c53357a26723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7800bef2d4eeb35a4949620c6a6a4c6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c66b5c29bc2b3e65ff0736a4f2a6e6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4be6f6e37c9aab0d04a1b1f8c507d1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480e8b7502fd9687960a145513854624727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a67c489e0cefe381175e872fd0b461728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6878c2b37b94278b05a3b40aa6caa81e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55454d03c25fce9fe298083e51af5e23730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b06968ac79c9534d8d23b8e5ae6574e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97984e1267addc370af875c37e8390d0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9143e1e4079e8245b74ff41110fc71b5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be30a0bd6613cab83a256b48afb0c88734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a120ca5de8ee22a676416e0f15ed8641735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a530fbc9393079b9d62c3f87e345bc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917e30d311d2d17b41d5f8d50f44ca0c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9419315b558fa2ad6096033d07b7a3da738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e14d11b2d0018e04d81ac2ae9492767739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5797bad5892f37e45af8f85c469ea1bd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be488a86bebb994f92ef5db2a2989692741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9ea0c0e71f8bd3e680f2506652e373742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0970f3d774727ebee70eafc4f87014a2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d131a412274c8b249985a4930a1a7b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204105d548a65dc21d3feb3b16a9981a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3720b7356bbac9c50c6e6d4f74e43849746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acac30c2af3f75aca5e65274f94b31c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dd45160e1fa2e9a926c8d2f42ca94b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515a7b4c309915f6f1a35a71fcb4561f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8953cd034b610a409f476ecb7dc35128750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe74b6fe17af7125e6b67fb7072e466e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ae45db20930d1fdb9259d8ea097ec0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88762937db426bf81fdae82981290180753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47c9718008ea3d025420d659c7ff047754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc1548d93a05329d09a00cfabfb1c28755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf42d6dd8f687fd745fd569ff81bdcd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef0dc144d6e9628870cd516e8d57fc4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2400996a684fe822e61e89cedcdae9df758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbba21c808ec48dd377c067389b94b04759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3de44d970e5606e7f7efb4cefefb3a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afa79f752c8fddd64ff903b82425397761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092f908df9c73ff00e82f7f804455513762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a52057d3bf1c11cc645fb4db21d42a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e155bac450702a1ea49a661238d23b78764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db1000765caa99eb5d4ea16659e30e6765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b88e88de0e55710ad98fd764dd3995a766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a1d4492691c7634b7dc442282c010e767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8e9e6e7f5d438f5a27010dcce8d69c768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a24305f97d9f370c645222f6f0d191769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf19ce45fa67ee6a94bf8d8617f35ae3770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557659d82f0729a74144367796817f2c771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0ae09cb9585f69e62d66d81e6c05fb772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0922d9dfc539a1c56866b1abc4c5925e773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92788916edad323dcf26e63a3b28bb4774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d513e838dfb974f0e5af2ca2a93719775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de068d1994c76a5ffd9a8c05665bede5776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbaa80fc4fd3c41c200a2e02ff3a507777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b71c06a98417ab9297ba018f9de5604778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5515a3cdc6ce2d58d44f2ba546d3fe42779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad86bfcf200ba12c46553480639329b780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1876d08c2608313d5ad0147e0ac5f31781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27db2b37a37d1f74351cf3354cca1029782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f6b25e1b8140a0620ba255a60a0771783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275cff143c9068cac1c7f5f9339a57fa784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c720ff5110ae81ecb85b9557bfbd2f68785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e208616f0db8a5cb995a584280047ce5786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2849c4650251273b336acff9a1c600787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3ababad04f30c67530bfc3364ab03c788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb6bb7d4909fb1b0c526c9c66ca59eb789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32b22d86eb4d093c5d274ad86924371790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9828fd02d580741831aeae70bc3776b1791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd2aa014897809271c78d5b741e568f792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06ad2d798a1b44c770561ad167461af793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47d273dc71074312a04ff541b1e09b5794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddc6d9a8a11b579c139e22ff1d992b5795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b009cb021a42e2c2caa5c537eda548e796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a8fdfea060ec397343ea71f9057fa5797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4a751165b52ac68d760faecdc53ce2798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aa4b3ad852c27e7053c1b03ec5b697799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448916ca5b531e21a01570610bb3c89b800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b45b566be49a0209ae9a76761830d2d801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0e5a87f6fa9ae3fac7a9542f0796e9802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eb6b11276cfbaecf8dc8b13cf6f339803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e7a7fe11c7da57ca3a5668e3b3e501804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f076fd7efc87c1580b33650d5904917805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43492fc372f6352c58aba0c4cc0ceb27806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b092364aba96931f300c545866fb561807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3754010431148df96422d27591893dcf808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bc59652e017b015466e6791f50ff2c809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1209697ebda3c49f9ee21c8b1749f205810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fb3bd1805fdad1adbf6d236e818e53811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be2ada5593a11f83d062e0b42a181ac812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc24cfb1b185e640678fc1cdac484f9813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e8981aca62af002e85425ca0c8d880814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953656412f7776296863543488b7cc65815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d793dd060889369369f8a0770fca5b8816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d68f2dba2e3f5eaf057a67ae0691699817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edaff7a729572779ebf7eb0d9fe4759818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982c51abcc56516d91003b792d923810819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d635008382b753ab6e35b58994214bd1820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7ce754cd735f8973a217a238ec3b23821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4efae4e537733edcff5a8c562f3b991.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb11c1aff3a785f13109a34db8693672.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f18c09ae3b36bb0a8ea30754334f703.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a7a208f3f92049b7a4f95e571eb8594.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcf00346ad6e933864f3d7af749f7485.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9810c745b8dfa4aa6e3faaa1f624f6306.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0874b017e5ad8f4ccb504805044afdeb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c1df94fa3ef7354bd589a0f568e0ae8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba41a6f147f13fb5128f5ba1d913f249.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039d9714f7f832b9a79e693280f37d5d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b34c912ab8bd583de5b4f743030450911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727031b3eaf8d6d548b0d1642dd3e93b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f5685bda73b46ea4c1c234b414d6bd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b196241cd6c8b19109a3b6bc8e768414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d833d73b1965375ce5bd547fa68ed7415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10b1e8ed6b4489251a705ff87df577216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faeeb82f47e11657638ec7346b6f93d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8103f4ce8411c619be4201d043093d9018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9226ff2f5e1d991084256edb1c43f77319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7cb7baacf3a06b49d5e165a7947a2e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4439f11b8f61358b76282b1f019be1b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369a3d7d7e938804737f6b458f2a6a1a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495d616d29a3801f7d5d3cf17e688f1c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d4910fc596b810f8cbecf43c4cbc4924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2b6423319fabd302c52ef03ce9c0a725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79defe94f57e451dcb298be62b392fc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6323b402f3a94c67b99bb30979b10627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23da7a8622ddced52a559c16db8a14da28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff763b989f785316e55379e8c3633a529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c663f410f468a3df83d180a32d29189a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c307d71af35bada19835496e6020d131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341853059247049c1ab991de7656b2ca32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f005bf8c0566256a1a137e7b37c4a633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6324ad847cf95b8afdc62f737ffb573534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3373b74ce3b58ec24574e9bdf7209e1e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97ee9cdc30483d01adc98b999516f7136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870e4b23deaf5032211abc02daa8d03537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0911decdc839b7292e62f12df16fabbb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de8eb1c173dfcb9bc7efe136b884e9d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4c1263140e15c66add0f9da593ce6240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c97f3abf4f9042a1903aea1baa70ce41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd331d3cb9f403a81922b30a2291f00f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15dac729e749c9a284af73bc71782a343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c248e182cc33caaefe6e334d2adc5dd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accaf976b1e5aa1aa37a81410af1b0ef45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd316f1af0354ec173e1b3bf9983731946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67b3b619c76d43bb4efc40e7fc0a98047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecf21e2efccf461d9a0a71a72231e5348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce9f1485981a829ac9d2291553d871b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae98fd6dd2890e13325139120412541050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cf23d83fa431c677518291efc743d751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff79949ddc3daa7c6680274bc6db036f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4904296bac6787e13f6b9667fa16342453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd6396ea44a54a3acebcaae4cbced0454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9ae1651bdc76e91d7713e5a997a2a055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0452c55b2d5600b91a372792c9584956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468314c0c5ad7d3c8dd7f914b00eb7e957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833e5177f52f744e2d488c902ab959ac58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcdda9acd4a6e29988e69d3c5f9425159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597af539f07262d3b5675c76e7bf2cbd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0a4cd48569bdec534f999ea47211ee61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a306188aeec20f603c62c0f1118f8e1662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05b5846f2332310ac61be169bfc00fd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff8c9734eb15093365288be4a77d7cc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fb56731acad183ad4b0341c56d494265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cacfbc05e1e0a5d0530545c38e9a07866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8149979e41746fdaa0caeea45b88706667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c231533b99b13699b42ae77d8fff1da068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74d27dcbc558a62fd51e3673ff7d6eb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd39ff9354118aef96ce13ad9b8aaf470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddea99b24c5f46e674c406ed8c5e37a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49041dd221e268628eae54e29f6b618a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7e988d658fed7d928dd3ae96c97ec873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeac6bfe4282b2800854cfdb1ceb15b574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad5cc1cb5463fda8659ee8e483ffdcc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede8d4490a0722b52a887cfccd2fb8f676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3860188a2c1e8b9a404a6329ae131a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba7141ced4a05348661a7a1170d34d778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68bd3621cdc1181fd6a7bd167f0b49879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eb126af0810ef7eb98b530a8a7e37280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b8afa5a45aa17fff691af61bfafee681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6520c5bb1fa677ac747ad1182566104982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66b2cce685af2a225f3df4bfe5cd40083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f440bf5df84dc2ab9ddb23db814b1c484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dc7adb6f803e04c7454fe80c3e562085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0049c862e066e576bbf4f82565f6f886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8e5cf7120aa70af445eb0d0b98402887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7097b68c8ab68d3bcaca0e03ccdc3488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa268db0c551baf441c07752495363289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a653fc69ac4a5ba8834996320c5fcb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c271e53036814af28d2e292650f2ac291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e86b1165e72dab481bba924024bb4292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0fe46ebe2dddd82155c9046a6e6f5093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc24923178dd70670ef45555f81b921794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5336aa3e727ff4b6e30094b5ce35072295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cceb8175b2f97443eea8e80b5adb3596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51e30791fde3f110a0cda0a48e18b9597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9868020b32c379040fe90c36f45de5698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89ea6878cd4347eeb6adfd4e576e98499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e9698c0909227d384e5f542177b05f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e607388fab6ef119cbbd193ced56c44f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad43b1d02a3380a03fd889ba2ac1457102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27055e59cff0815b6fe371a7b41763d7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c5965dcb1bb0c8fdde9c3ee6275e45104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eee579fae1823e1f3b71d469b35a056105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76ee5a7e35eb61f97db35c628ae7cc4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ebe750d071bdda1a31847210b5ad54107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42be9992c0e7e2bba014374975a5c97108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92423be699c2226b2fdca627249fc3f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f899d1747780f9188f7e5aaffb812d8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017be71ea983b9e159e062532ca2d19b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa28058a71c580d359669a9cfedb7f94112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82333b305bab9b670ba3ca5ea8b1ed27113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d054a3642b1cb63e052f4aaf07a713114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ab20d6c92fa55faf68bb58eacc2c47115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e17a45ad916569cfd97910550039ab6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f612f9504bc7aa7b6aa33a85c4fc3077117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6568989f2ae666ccd32b9cc9aa56b303118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67044065b519e709b31533e0faeca702119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ce1a16bc7554b257a3b1f25f44ea6c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3777d2112aa94e0644ea63bef6ec8c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b81d29d2f8df8272acb9adc69f85ce122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d74b5b38aa8b1c6d175030cf82c305123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199ea4f34de8e806fd7f2e02bc77a3a0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2422ff6fc1742d704dfef8283dcea5a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a67b959584cdcc3e8cda701df8ad84c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb52df90289404a815a9a01b383f49c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b067b727c886ae0276d024001a210498128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd3fba698bab5ca5db25e73154d43f8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b3db20ecf2c72f8754cb158ccf9ce4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f365cdb050a57643ebfbce0463e79ad131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8aa7f07268c2a2ead39e41c409c89d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d994dcf3ccd1cbf75f61440f2a2bb28133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6c0835569673e882fdf058e5286382134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b667318c50bdeee3aa73d830fc8a94e4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47e923624fd2cefe454f82d97c7c4b4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486e68da799a74420322be176c667f3a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25833f6bfc2b9dff084248f2d8df1b6d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215470b03404952751eb0f21026c62ea139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa201f93538f4ec553d1808606764f1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1992c6fdb72fad1399dfbe240ea6bd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e007cce05f9d176204dd1b4ff60a7cf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e9a94568667f073dc5abae80684a77143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da513b7a5f13f4e279fad4c9d9b4515144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37250f3fc78d980eb17d310dfe56e936145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9e042c767ad8e3e0051a415ab0527d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d286080e829d34fd98726a1c88972ca9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bf060f5c838ca01c2f9e5a7c6096a3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b665057dbbde0a1065e0394c895c7b9f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdcee58793a72bb13a745bac0d78e81150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57213ec6d51592581898cdd6ddc409a8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a1fac062f15d8956c4264e4007e4f2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14a19ba3ce6b9f25496f1c22713b83e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc50d64758ec91718660138f2431a2e6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7f55753c340380c78e738f57e3311e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99b9bf01610291dbcdbb2ba133ecba0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6aa8f3685f00153f55e067ef903ccc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e67b6f99ea0cd55f032bc8d1322f5df158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca26a7d42666414161aa03acaac84d3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c037f404b37e39e74e1f1bb69b77d5e1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8443b362d5d8c9dc9d463f1928dde9e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e86cad348ee1aea7510160328772a31162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f90b005cb6e74a208abfa142de26915163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd7141f2fff397a700b377845c6993b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c045d8bf1081835823340ec644a9aedb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10660cf3fe9f4d949467e9fabe8d7a4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ab35e3e1b33d2826069061e676ebc0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313963ba3432867d77be985fa08fea02168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc08f4173d0509fdf16006ca463db496169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54237ec477292d78781ed9e3c1ecd56170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9634731f5f73041f6afa22cf1e678a9e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2353a80badfb291827dc2b2e48385b52172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be106fc3e2486bcf053a68e49ccda682173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969e9b3cad17df76afaf946db6b1e8a2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04adc26fc2f19093d84f27f1b32687d3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300413ee142109d8f5d511807929f328176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3819222fbdb71a16d6616c5d9b92814177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88ee11703ca80d918ea8c26863028de178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d03664fb9a3fb077903371b8453cd1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4336dbe834841bfd155ddc06e6952c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be43ae8941b3a106f9a851a60b1d4ca181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c1f0b66121f71446755075bb29a856182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6258e96efed9a7b2dc2976e90acb27a8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b89e90d20fb1d7ec9bb3876c4ca4d3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bd8627b098f7ae8425563136b01b80185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8760e9dd38cc356e56056e20a50be5c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2f9a9c77c210c45887c1d7d7ef7f02187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdf247e01abc22887972982752f41a8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3082ec7cac587d22fcad6a47cf8fcd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5794d73758852068de49b787ac07a3c7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e08448905f274dbd79d4cf7318fc308191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5da701fad9ad4b71c5fb8616b730d9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d880c44fadd7f77f00bee897e443efa193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226a928f027769fdd3df5d392575b958194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a922549f54ca07f646f22148ee375881195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e2e916272ec24f2922beafefe98648196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce003fdb33cc5afab1900d2b15dd06c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378eef1410cc281a8bfba35616a955d1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04f697020cb0fab7185e1752fc2b941199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5633be539c957fcf95df2e16540aa0e3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c38a6251f2134f63ba62abb9041ae3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff0a3a4d8fed6cee6c43f62cb1020db202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5259eefaa4d00aafa03edbff203595ca203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e407812b20bb623ead8021361fddea3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b87fd599df16c484b76781f2f3194a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c724c27dddecf38d73444e92015878fe206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9253a30409b504e731c3a81c3986d028207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee57a1defb1160a5f635d774eb2d1f3b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7357519b3836489ca27fda3266b45db209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f2c015056743a26e32d01af1290508210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d248539a853a13b25bdbc394ca814849211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3c1514003e10ce0c6f5ddd6c6695ed212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a4a0a673635b81d812dff94dba8b9f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbf95e5c64e95f9c30322e5e481a43c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a517cecf6bc664774cb65c7e811b20215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672d201fb4fa2fb3d8c331382eb4146a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da269c0d9e93ff23639b8c97992636217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0291f1fc60e7e78a735f9323b051af218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac65cb8ed4804d15c6a27e3bd84edad6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8344098ec50c689d0b83c95f620715220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a7a0e4dbec167cd29969675da2fb3f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6ae589ac089db2019765841c70d60f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548226ee90c7f0f5819c7fd0650ecba9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4efb824292d2c0800679716174a7b1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367bfc7ea45a3a63d5f9f2d838821746225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfcba06a8708948263ed49170f16b87226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ce1c8758447eeac66b7396ac9cb877227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a8dfab22ac38efdbe5d9686f77578d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6eabd38427fa659dc45f7da896f21f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b04b1ab2a2d0a682b618b3f95cff90c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87d8c25a396f78272ad08e09dfbceb7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df48503475e3a0d33b898f90d531c40232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ca2a4046471d7c1f8d7ec10cd604d6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f84841e0cbf97ed3fd5cd9867535e0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7ab12a17ea827a6d9aa5ebb0dbab6a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc0c99c8823b5f4bd760d4bd6ad841f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76255a8a37e305a62c357ea924b2ed99237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e8aea7bab30bbb9b8393531aaeb731238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadd82503df54f1f05e2efcb4d8c1517239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4612bd49b649febe733ddbdf5ab0d226240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219b47e9477340f3cc66922c46f226a9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488f394294e1a648ba9436c29e2ecbf9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82f7e415673745228d7827762c4866c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dc1af6b6be54c3a7929f1473c1d7de244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603a0700168183c4ce720379e3695bbb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d22accff6ef8dc62831ccf782f48928246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02998e3328e106f9a74a76f602915812247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66082ee2957e29006186a934a94ff62248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f054860de113d139f87f320f48daae249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02f7fed5f9c82fe8a309cf92118e405250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8074601679df73633abed0b734bdc63251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f888b1fed87261a6335f4c066659e16a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf99e296d730725551e8254907ce4ec253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f0007ab19d633842a9432f2eec111a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ab5ddf56424186664620c66952b921255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d68298f2984084a71dabd2daaed6ad256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7000eb847dec62d3f5e9cac11394d050257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e92dd3cd4f525680a9022ef5ebfab75258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cf550f1cc6374e5d8a3c27f9bc9e8f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f186c7f2478583d90e99e37ece382e55260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1d6fccd44dce6d66bc32b5df1f6ec7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f287447d7b79dc9d29fdc52e79bebc58262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf64b3064255cdece0b318419eed554263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40e5fc80bde2dd5214d8504eb1f5bd2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1a46bcd2f53efecf0579e9a13c6f99265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af242cd15996af51a70072b08ccc3dbf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b639ed1ae52ce4e4fbf12dd1f53e6f1a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e067f96e51e65a248ed2fe657839e4a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc07ac5c7ed017cdc95214a9f7077d6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a9182134987cbbdbf532763e12bfdb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97b6bc3c6b493917855a2200e6a4c50271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242a8b513e8310251970eb7f86563681272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c777071a8b93ccadb77d8981644c7c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b289f004f3016de5e3ccaa42e03688a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddd8eee9fdb1f0c64a6308424c299a8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebcd8443152f06f8830dcdcb60b13ee276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b6a367f488952ea8c52272229c456e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad17fe22503a97ca2bcdbfe6be5e6bf4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235366e30e4414d02346a9e10abc5785279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9281c6cc08d12466672a8af6d9c5d4c6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b6534f90a4ac7b04572e441c4d5950281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba4f846411465a4e7956cfc7a959100282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62b2f1df89f725800bf013bef5adc50283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b5e477c5bf2291e7636f64a0257a99284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236933e381dba078de1ac2dfc11b3689285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2468bc7e1fd48f6123418a43459818286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf4cf80c6693998508a2024c0a01f4c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c003c931ac2d421f135afe3bf46a69288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ac7e7518c3782875514882cf0f7aaf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076c320be94cb6b77162f5b2794de751290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ac5bdb4a61ede25ed505e3140ec683291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638ba10903b837527e0c6baa1feb3607292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a82f6b7ae266c8446f4819a0d457aa293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05377f523d22af5f9557f462a6b0dac7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd036255d80860453af682c279968ec295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f7b78ae23b0a1bd4b737722387424b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8dee7293c836e9fd72a4c71ad87e69297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429ca1dc2f9a39bdc4e73997a7ee603f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875e5727b7ab88bdd39c0fa5b753435e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b913a85fb167e2f8343d8401bfabfc4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9314b2dce2283d1015245066a3fa7d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c158ef94893d99249edb2ddd2efde42302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd253133c8879881c59da259aedca42a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5d9fc9acc714a74ff7d517732b930c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928c2b2463ddd91822fff019c254758b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a55d787157aeab933451731eb18ffb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589b0d1a2b52840b0c956d48f2a170bc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117e58428a04fe6a3c0770c2f147a413308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2068b80e93d05e02e35a02822ee042d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d821251ff875be7402d413ea6eb8a4e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e831bfc476edea573c098b71c5246a1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f3c7106a5fac41e9f9891bcfa19e4d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a474a392b4b03b2683ce3497a929699313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7537645b63185c21b062533f9364e9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dbd39a4a06550586aec2447307d4c8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71de9644ae76b00bc3ad3bf3c3ba7d42316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a00a8c62c6d2a6f5d95fa8f4cc9ae9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad74b4644cc4076b7792ebb1d10b1ef318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720517a05fa6a7dc7ba1872f369cec5e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8329b69e62e1c73efb3d53b8f375d6a2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8739ad7c79a4a5f942ed190fd92257321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38779826f7802e33dfa229055d073c5c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691efda2827b5043ae86539de119890b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7394644bb88c9fe55b26723eb8cd3c14324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6825dbca45e42aa578f2be24dc01572a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951554dedf8030633837bc70cd3cc013326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afba16ec820e84eaf165fffeede65185327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcae4c4c57b4f97d7d59121de1acdf08328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a227910199e9781b50751688095540e1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcec8c0f1e67e8326b63f90734706ad330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95070f92176dc4f66eecbccebfb5307331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9966dffff320334d3befbc29148fae0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ced4a06f14005a0b805b5daf4b1d7e3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc5646bd8e3707b93cc9b2f724f97ff334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08294ea17f5de51d93304772b3e1fcc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9730b73154ac2a5081b56ca6a25e36c8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a414281da48467c84ada2a00cfd2d2a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2794a292b3893c87662b93147582aa18338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b13c690c99a9a26d990938346eb15a1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed44c67d1d2e25cc166ec273dce0bcd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f07710127d8eaed5fa40a83dfe75d6a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419a122177cb8e126fe572937c69a2a0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb52b06b534ca9ab956a1e121e526081343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1377acff583be110216aa06f0566b702344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2237ba1ec3b19020e082c5e6d79c9d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56159e5b98d73c124965ef3e814c6615346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cec14974c169719ec52bf1b43fdedb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a744765b82f73f9fad6d2a2378d6c8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e12cf49764b8d751fb32fef9d88477349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4059e816ad7845ee98ad3e383ec7915350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d397a2752c1679d734676dcd89a6767351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e611182d264188b958726c4ce6f4ab6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38b8538883003f7d1c732e37d1576a5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1604484a56063a00fc6725901993b0d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617f615a2eda1dc0b069f0e2a7d719c3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010fbae6a54c817a6e7d303fd1cde51b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d8af1b8c0735bd13b0588e7c00b546357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537ac7e4cca6a8d5340a85ee32958a8a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3e393be91f0a46a7263fffb3ab6e9d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb099956e61b61e50396510cab773b94360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291afdbe6907c4747cd1344fda54640e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa90a3d81d28dbd7b90b1012fad19d27362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff92a7c564e06eaa63c0d291668544e6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e7ce9443de4035aafa2d6ad731533d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e51033dee20b888da2557072bf15e12365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7a0cc6040b2a4861f4e28dd21abd41366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5947fcf7caadefa7cb442c57697ade2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da176e6f93da942f5c2b85111a6bcf6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb247f032bb86f474a8bbf38e103d30369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0e5f685fbf342779f8d851ba1f5932370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdf81350f4f5df06f15aabf3f5377b2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5873c736412c11fa851d7d932aad9e7e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b3275fde5de03feee19103e570fc03373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455dc0da7ef6baefc066675c3aa666d8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3840f4515697828d3f9321297fa07f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2384871d4dd6661c378e40bedd9030bc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e626eedefc4ca704eda0b5bbe0420afe377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b938854a903a7a34be2570b9785ea710378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05b8703c2fa21304ef50f4c40ec0566379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3625967820bc4cd930503433ab5b623380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b76bf33873a682d96965eb18d962f3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a155b5144c5fa3bbe28141fc3adb6c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f1768b7a420fe56983461f023ee589383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059c8bf316d44eea44ff0b29dcb15674384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdbcc52ad17cbcb323b16424afc9d9f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc3923fd02017233c42d082bd7cc71c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd40522e22a908867860e8e6b0aa9fae387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de87ae64af1cfb59589e5056cb2cd8a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e25aa73a25be052eaa20b3495c4d85389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a273fe8906794e426ace38ac6429e0f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f258d1b6c36f3bbc213806a46a2d11391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1db9e866547ef86bec23b58dd42553392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa37bcab36a9d0d08f9d0879d9b484f7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9353469dd5e2affc723e28561a554b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcc9676ed5cda401238a742029ec8d4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295be78f11bd704c5988b5f230edc59a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04479540fccbd853a396fcf2af9fc7e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f48c1d08f22510e8beabb96ebf9cdb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b0c0fc76648f090efb172c04727ff8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708f65c671cb5c80698f91337d3aa024400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d40aa56a5a1d62b11a4309a3ae6603401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de875e632ad9564b9a4eb42ce71f8732402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac8a749ab1c57a1020973bcc7ea60b1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ed28ef09133582db27c079956921d8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab8042a31f253512669f820f67c8305405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aec16818a435c9de81fd104296ca648406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba2edd040182a723d7e5f109798fe14407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e774f85956d014c554fd318ad9590b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5152fccda05f6f92d07cb51864de9d6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf171b0a737eb2d559ffc42b3be1845410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e083f12cbab1a190328e9ed53e6491f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930cd8c210925b92ba0935d081dc4c3a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c71a9edfa84aead5e944ce6aca92fa9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965ecf1c92236bd1757ab0bb77806eb5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff59f5d836d0b89c4dff1219fea6b7f3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0ddd80c53dab1ef9af3da21ca7d9ff416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13a769e3928f77e2e8a2fb0af7cc216417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c6fb7b791f7bee0a8da567381375dd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc0e00b9a62fa74ed78daad4c642685419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778ec325824d726754aa338877f3a533420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6107af5d5e257918066058948321fcc5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2f5e5dcfcfe1c60f54df58b3994ad0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7424015be7cc3b564841ed27123cb271423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fa1590e51021bfbd5020f72cf17a65424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8b661823ebe0ac7c4c836ca03dfa83425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13794b3293cb54c94865d90111cb670a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6312eeb8edc0ff1a94068542f364e58c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b030f32b5240e4ab4962bd1d583be74428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2130156b28f649efc2cad2ca2a1afc17429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcf6995ea6c0b8a0f06282f6afa0c60430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632b5fa10fbbabee51ce851fd06e36d0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c303b5ba65efd78ebd648ec061d88a29432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65afdfebf2f682876a5fa571acc12c3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518d7690553721e72924a87bea055b21434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f5e942a487f4c56d6367a8569e4374435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fa3b05594c7218a047bce3026e1b37436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d160cbf762ff1b17b252bff395581ea0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06edf4cca174e09b47db4395204c041438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47774e34b7c89358412fdb2ce95eca56439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abfe7a3dd268a8d4176db6c1e7160d3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f490c533635e800541e47286c9b1d9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196fe4def4076cdd8dace8cdc925eec1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef928787773754e675aeb7546f141f50443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e89b9d52db5bbe943ca88a894e8c904444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2d1567b3f11b6b4b625625daeb1946445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d6bcc905b07e87e0d70d993e7fcebc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af40582b5b96a935567497503e16e96447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85164f23d6308dff0ca5dd684e65731448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df0eaab5374b091ad6099cef53d560a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a4a7494c251e5020fb619ee1497e99450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab36f2cda42e9ccc980aba1e2af3aa1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc05d6417c3fde3e5f144a07802ab1fd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9666d33cf62f283c4055af13419044c6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6542acad35af09fc71764926cc315f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd4dfbfa4e8947cc531a2ec22a2c583455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413d52ea2ce281deea9ce891e68e2584456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f63ea283d54de791083a77800c3ce4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021d22373e225c03ecfaf9fdc001d09d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60285e3ab52ef6d1b846ce77dd2617b3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4bfda6664df87c4dd461f124386c8d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dc573b4c37323dc597dd1a1ba2d47e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b888b16e8da2bb074638196ec4e18900462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9019608e4530dc7e312a6947edd8a3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa93cd8f8c7d6221444801156147af1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c71f3507159a16b1d8c2c569fc02fe465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1d3dbb2468c355b02a11e3930a87ee466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a7645ec5f182bc5f5e0bfda4997867467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e757939cad486ebfa09e4b63f393af468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e450de121d7fd2076cc95cd1d9b3cb1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d0fae00bf5e0eab999894329614dc2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d34f4403ef394acb0a7ec21197391b7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194e7c82363f1bfe981b3c05a53186ef472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8d3995d4c95ac6f0f77a8ba11b29ce473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44778f72cb17cc4a30da6ab8bee8df3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247d59ef38a5e90280b47f78c26362ed475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bf70b38216d5a5ce96b04551969a7a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1529a1c23aa0758a53ea65222a5d907477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469a4b26189f77abc964affe175fc5e2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0161c5b3f89dcc5318f77d2eb475b1e7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482862ac7079038eda4ab2a184fc012d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3633fe17f37caeb80fbe79fe47a2e7d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab193298ed6995958a974e5fe7fd1ba482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b68ce2ddd909f0e5b6af7383b0b07f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc10b32d4a9759204031372fef6091b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70d376dd510c4b38aa402e9e4bdf973485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1f84d83f2bb6a67499f967f08d7570486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9556d8b3d5edf8db9afc5eb9931ca45a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72005ef6599a47458d6aed3971f4d38488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46c3ed9449cd78a673d39632afc184d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d402bb533461ca7589b329286f8b1c0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd66c0d6cf9f26e56554914bc4d0e73d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167610b4738fc4dcb0d204445ad5c343492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68b35bf912c5f211af04e0b701e429d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79085af0106dfad8129dc933a15bb6fb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157f7079540feb4b100e44016ff73b27495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a18d9801a300f56f5de223d7d1c48d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c35a09a82348da31bc2595f367af3d8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2945ef2b7ac59aaf765dfcee8b201335498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7631f7e21bef9559cc0c738d3726daf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e704235430fb119a4af98656b9b47ad5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938d6f40e538b64b0dac47c54cc7154b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61ea511145b4d1613f0887eaca54859502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ff528ccaf253899e96da63749aef63503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000c04144780adea688b85fc15915eb1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba57a998e2a155aa42cebc5f27c5029505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69489aded53871b8edd10a1bc7d6cfa506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bfe24bded0d95c2506579a075eab2a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f4d5206057f2887ec5847624ece130508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea56c78740bd6244fefe0e258e23ef5e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b3b3bc37072ba4184d69d878338516510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec6423c75a8ceb5708b37f242249dc5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534d545f7c410ea9291ef58a2fd3f389512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357e3197ff93bfc5081465f17ae47111513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c07bf52293a9d06edb802516f900fe1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5743a2b8a789f6dbdc246438f5943963515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2e661a72586ccbbe100265cbd6da95516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e55becd348a4f7dd7e4bc0405167c1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb108c350846582f3c73fc351fbc48a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b55d449838288e68476f1569fb60bec519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08094e8bb9af104b488db4db5c347efe520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb082b39d6ca137bd4762bb7e6eeee1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688bb4315b2631e663bc83b2bb94df66522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a5f8580989fb140b5d28e59892e15e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4721901e5f2b946f53b7c1473e14548a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ee91d6e0d46ce72d76aba446e4df9b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9484c260fdf19fe4411f4b11ead27c5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b541d241e557d79984a8d763bb539e3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d79d15ed46bffad52a7d86e336383d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4807f0c8af257a498cf7a588e2a9dea4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57830adc7e049f5b577cd0d5ea5436e5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a79936551473563e29fd270458cff98531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488714d1ea30e001f9284e5f07123039532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c2e5149311241e5b0e8b3bf0266f7e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dba2e9f80843d369a347fa80df3421534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488a5e4a65e96a03d9c4c3afd51a1745535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3996ad8d079594ac14d4d3153e9e060536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74f2b40991d12abd7f47c0045fdd3c7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e17d138648822d2aead29428b86079538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326b36538b6de88c5885364cd8382812539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d001838b94940eda17f2a4e9d8de7cb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49a61493ea0a91fcf0da5715eb29e17541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbd152099fb1753cbbbdc13f937ad8b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b71e2a3b6a03f15627cfa6421d9162543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8726f5ae54e5bb5500b92907e751e70544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafd2c7d1095cf9d33b1611a97464162545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323f624f53353aa0b7caf43c60183320546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfa426ae1255573dc3b97c9dd997e06547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29287f3b2748e404267c244827b6c4d3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d2db3c226d846251f8c514f87677d6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e795f4801f38b9fe95c0b827e851d1e3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a7c71fc1b84ad4f7f9420fcce471c3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f7ae45de978473da535f8b635a1fac552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87eec240d721f59f9f474ef726b4768553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2525fc5892c805449f37d353e2dcce2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c724320fa5424c277840354b08aa4b77555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c935caa4d84740ab182b40aa0b8a41556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3fbd31264899542b780c3cf8e50909557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5c700f12e2e40f868f3ff589f95102558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25593347a87aab4d511c66a964b61851559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f88284f1243cf223abbfdd3d76322f2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37af9e6453c1d3032c7ee2e08b88197561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efc988b3ea5400f0f103892cd7586bc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a20bacae1d2940246816882653e2eda563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5eaa875043ea01e190022eb3868a9b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d728ad23d3e3cae8737c565b191de497565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644abe478815b5f71f9d99dd10a4b8c5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666265b1d2462b33373748ad6dc47716567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2f20f50d5409b27277877c8fac07cf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f6162de6c78409ce5f28dd77f9c0d5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734076fbf7dbbb7f251e0de00c2b9db3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b00f0922904e5c6974182cfd6b75ce571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad468f4ebd8cdc672db06b0aa6ac7c26572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eccaa2aba570aa1e481a5cfee006598573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d068b575b792d1e7f11c63c8cd041445574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4423e7938e7749a88c322d9019d79402575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc18b4199021f2fd063086ac54d08a3c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41025cd7ba699f1c812c78b4234de3fe577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c225bad7215e67dc5652c1f6a764f2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6efb5171aeb73c4de751521481c409579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e701add12ff80f074de5a1dd87576c8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26be27754dd2bb6c77e03e468b50aa2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6acf53489b7d2f7809bd05029ab623582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0427b23ba1718fe6446c2f668833d9b3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6357a349cf922e1e743c834b989af3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fb20ce2e98188b9e990379dc19c88e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0eae05e5b34de60fb3e470f06ca733586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ccc3335d072b3558845e43e6e087e4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e9ea65249e42cb5b796af05d8c6d00588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a7200676c0387af643a3909b6d34b0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecc2a6de85de3773ed0757b6907d7c7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a4fefffbc82960d51183c7a8142e05591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549af76dd53208d66daee764043e02ee592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d6c4ddb118576670fe25398430b529593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa6df824bdda608bcfbb9d3c29eaeb8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b1ad0b1397f5af3cb9a8bedde89810595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd58817222c30cb0ecff2c8979899da596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb13f076941793e3a69b27befecec93597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e56b35d6639fe9e20540a05da1e405598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a76a202be43d82fa36edec2bf7aaa04599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025338129e98fdfaed35c4a207b377b9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea121f782c334cd247dfa84fa1620ede601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cd0bf52923ed3e285af7d1d89cc847602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3073dc861d0e9385789121545ad4ee78603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce11e008faedea5acb8d5f8a4b891bb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d01f5bdf7f93ab5620ede5d8a9024f7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7d187933a336fe1afdc658ea29a73c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1306d457844f42e97525ef847a6b7dd3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180a938d216fbf1ac7059a9271a6e6de608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9a346ecae912890bbe11fccc6532e8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5ee28ffff89b3a2258e6aa3ba9f1d4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7661ddba5fc4dd4ac37b1d182139027611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ec609766f2efa5fdb554a993d50dcd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bd07112efcf401e5b9c1d807bc3c76613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f501d4a55ff5e5a42c7f5f0bcf4fd39614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79318fc7cf30ad874245631bd63170f6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d502a5fdc97e585d724d2c2ea116d05b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7a82cf273e9144296aed96270ad7c1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b163cdb7ffe58937e15e06ca76c868618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa02266380870e971c9bfba69739c37f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911dae8bc2c26b4c40b949837197a8dd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6972f3e6a9b2d072d910e644135c90c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4da251f879736e6feaf15334be5beca622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8762148d37932b43c5ceb5a0ff4f09dc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc63925bf568354209e566fb39aebe22624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09994625ff2ca723f380deaf45d103a1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3ec35a834170759dcf3702238eb770626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb322eda67abfd28dc6efe5e883216f3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604d3cace47ed0476c164f736665467c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa51921e3b04a13c9c52ce6110d06d0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405098b7e9c73541ac40e687d7594501630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf943acd813fffeadc8e0453a468ec0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aa15109b4eac749ac61a23c2b9d751632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a557e9c63e6723a5f94339acbe85c1a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ebb8cc4bf99efabc4d8a444bbba9d9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac6bcd38bc63d71b0e20ada6cd6caa5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12710e9ea96621d5893780aa3a5bce8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a3376e76ebbba1495cc782ad17b273637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6072c519d51f91f8d3e3d227ba1cb115638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf09d4df61ec4306e711c214835db478639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9224ff59e80ec801e9e9e8667368c8ee640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49577d82b56ad522bed3d6905aee699d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd42bd699d722b127464133c5ccefb9c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c512e89fc9aaf6ad636234c6b1eec645643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811407e75017f3c63af530473f66dfa8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c808279ff4129adcf546df65ee23f3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03b17fc7e693e6dcd65357497f8675b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafaa18f7b1154431ec32c1ba8a03b5d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e1bd94e335f9c354728cddeebe2403648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f7d70282e0b5acf6059725808366cd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35648400b9fd1cf96513fd48bf34f3c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988fbeaed94bb8a6ef06a7e1186b0753651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ead402671c3e102f2e206c32d83eb00652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533aaf801cd386a1f51eb61b49d21fc2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec71be31646ee4a8f220a8cde5f0924654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652d5a78464d22067e3cebc4d994744b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bce09da1c4063253d3b9f1a3c519747656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16804143e28b879741774aaa3a29a91c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0686cd32a95ad2a8a31ddae672f717658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b7c5a4d48efb9c37160b975fa1097a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962e6d0685dd5fadc6d8f0f12d2b4ef8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceb821aa251aee2a02d9bd0b6534e36661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5528d71e37edc874e771cd6c0766ee36662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a2945342263ff29179fc9854efa434663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe4298419e47270a2d7b21457bfacb6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfde272a0e8c7de76eaa0eb79d26ed7b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279b98f7903dbf182ef5ced7777142f9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba849d48aadda4e6e10b55ba1dab26e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9bf2a244e07904d223207486d1e14f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d1a74562d2148b40767ee831249a1f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7483983db81ffb08d9a5ef7d38d87e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ace9214040843064fe7cef04bd961f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9954041ec2278caea995705d72a3d614672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae9b03ab87bc96e10f4a9c257987cae673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a581332f597ec32780b5981b99967aca674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1c9f0fde118caf6eb7e8f4406d8ed8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69f528a20f937129263ae07ccd1658b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ede75cbe690f96bbb8b9d076d15718677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e887a4360b1eaf2abe8956f68a1928a5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df747c56fde033eadd82caf99e138683679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd659de05b1463168a572d7d659998d7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823b6df1d87d50d84052dba7342e1e84681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34ebec551f05c66c11f15b9c5d55928682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a97e3b336110d1a3212fbb916beaf2f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4cdf90abec2f2806d7efb436fbf101684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571efcb4b677658d04bf0beecbb6285a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05f7e89600cc9b67f231e88054dd777686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990c9981ffccf03b334a161fb8aa348a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfefed647ddc54dd926fcd653e82741688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38906d4053185042a1af4400e2881802689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c493e03c42dc1dd280ece51b89b7c06690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500bfa91371c60cb97176b36d3c2e17c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84999512fd890eec358a6b4f978bfad692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3fa1af9388f5a80ed1486d5da3fc21693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed024900b0d256d8766f5eedd1f38e5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d48a08e472ae9bb68d4989a219475a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b80316ece39d83dbeed687e8fed9b56696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787285d85ff2409373b8a77b8a68b0f0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62558c01c4cb36a8e5874c002475bfe698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57c13bf2f6145ba01151ad749182638699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6551819a2b032a690abd543b1adbdbc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce47136a77010704b89ec5fd82b4566701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc231c0069c574f91575698a4bbddfd6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc047f76355775379ee98e23b83018b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48afc636bd8f0b829e38bf48c8005e82704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6010e27f34f74269b8256e05bd82883d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d83d240c0ee1188824b7013a6c95cb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5685ea46c88489567d006f9604c572d2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0b44879ef9b00d345f8532f3887a16708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb157fd9de4e38378a80d65793cc0cd9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164f6e9fae1240ea0c938a5164d2e863710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56c24c5b2215e077f9705c7ac78201f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4936ac1728db0e62815541d51f034fe712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7988ed79295ec912a9ca95ceb7ebf8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d01fd812dd007a7e65a69788aaa4b5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0ccdf7d294b1abe62f47283a36f5e6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140510d3df25566b6e31e6f55e5d6da0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444226f8529c6c38dd4af3cbebaae0f5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f04efd518df87f3a47602341bd127d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea446fdf67f6480e4fe96798946ae38719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a58d62823c51bbad901eafce1829be720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2937214871ab5d55b71e8ba3938d5e1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9775f78b7e71212034d51f529b00fb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaab45eee0f71aa80bb71e5321d76c00723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b76e72e680c766343eba711affbb9fc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c7d822bc548b164b390080ba0fa555725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643d91de923e3bc81242449e4989b75c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98515e82ca32610f2cf7c8e19e76536727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faf4f622dcf06ee26fe6ece6dc71b68728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb606d0766b967257aa19a8377ab44f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52983a593789c3f01c00e4b6346dac7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d2416db1755cef5df46b4cfe9dd189731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052f3f952223c3f147718f128d2c1679732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fc05cbdcb27f1f83c518f12f53b7a3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1e31f3803a260c0021a10d0e25a32e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575ed2032098d1cc1c75c3602987617e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fd602dbc224b96bb56f4df38e81694736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc140aecf6e64e8cf1c4c59db989954737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eadde73bb19c17041cda5753cb8ab6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995c5cf3b4a5d50468114aa2af5a1634739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7302b444173bcdc7035c9f28c85d0861740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbabaee5b4d9d96acfc49c91815248dc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc68825f4a43fe9f68b20b4a97c3851c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b20fa281a39ebfee682526b601aaa8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f19cb4658b67cf6ebf0e2e05bcc645744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991014053968cfec496ec3ae2121dbae745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd7f1f3549acd368f938c6d6bd0512f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bca7864adca11baa0a37a586b31e562747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef728ae53fb0e6a10b006eb6b68fce44748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbbf5ab606536df10bebe3b3c4a97ca749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0800b0f8491daf057514315362e494c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac506ba7d590f9f25505d65f8dcc3e72751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18651cc4bac07b0c38557c1c250ae53e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4605cf567e94aca0d4639a8f7ccb5509753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4553289898857a31140db80b2366a6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45a02ccf1c801771a04fefd6afefa40755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7181d3c98489b54a010b64a1153dc141756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454213858462f5e15d84fb230b743abb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce068ebc13671e5529c4b9efd89aff5d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96b620ce97f601fa26d78211e338a23759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c872d3150906a306822f33f9da993b0760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa284bce3cd3974f803be5cbb94ea6d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cf005b8ec5903f471be3a466029726762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa87d80f99dbed703f814e5ca491465d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c506ecf2ff9161c28b9ad7c4486814b764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb1ca5bad364a2615602571248c4431765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6844fc51f7d1277be6daa84fadc4c54766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6890877979644b7e04dfa72ec077a6767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>