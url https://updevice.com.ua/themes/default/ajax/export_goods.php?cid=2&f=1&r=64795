--- v0 (2026-08-24)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369c1c7f03555fda897c305ba6f511d51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7b5f5c93fb17a88f11cd1e0655f2342.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85decc1e031b0254ff9e0826a32c2c8b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b89492c37941b0cf0d858bf74d18404.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520224a2a0cfdca7e176a6b5988198365.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ab3e558cb67a7f1092c6d15b840e9b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9c9b44100eeb7f520fe9da26e7f8777.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b4122e2423dbfb432fadf105c2a3948.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ed614ce0ab28f04d91159c9ba2c6319.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b561890e8dfc76dcedef443f1ec99d1c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca933bd5212b1e92f0bdd77a3b27c6c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7acb54a8c01146204b5cb7056ada6112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceaec83c7cb329d8006cfbcec722e2413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1c4ec46050f05dbaed82a3d89cfb3214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3c4a87f91d8b40d9393e517be6041b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e51604c01e350697446602c4860c3716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5532631891fd3306160d28ccb98b55017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbf971e22d7dbba003999540bf7639218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aa012d6e6f8bb66c73013b1102eeb519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1e75438fe0815858dc558a7968efa320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3e3774dd2f279c2995157f2376ec5b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849afd092a88ae1a2b6e0d31c71c561922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cc53d900990c1f1bf1a322e5c57e1e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19773429947f5020c12dd117dd7f39a224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae01ce173aad713f995c17569c70db5425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aabd153793c21257fa631854b04d01426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4c30608012b9c4636ac4314e5eba4827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93a75573af0671e2ca6329da0bc5c7528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08625bccc5f2cb58393e76b65ae97f1829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8504e4fa54bdc2e400ff53dd62947aec30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f232b28f73afc53f30df4d64c0143db31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7167ac18e9e7a321a847562b3c43b2f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18348d582720d8be84ab894c8c33e2ae33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794b5d0e932a8958129c77506db5c8e134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0175aebb63ac227f10dd213aea455ee35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b50e437aa8d8a5e7b38cf9fc90f8e936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3ff6b095b1ebba33b241d95545bd4037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6948056cdc0f17be27739316a386bd8938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59eed180506e15396d3a08a2b5ceb8439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2ea860fe4f8683a8bacd9464d6517940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f404c6b8978a0ec3b5e125c634add32141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5447ef13e868b5306312984824adb22642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b96fbc26a610d19cdf68120a381981b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfec9d7d4e4e3ae09c61feed513a4d644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed7c6a402774bea263788a6205bd7da45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6127d3b9723082df6f97ed38e1f8c846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed51982e7f5360d292270deb358fef1b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acd73bcdf3381d6053f9f9bf0e2a44c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e282963f3fe7667441c3e436b35636dd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e128f69427c1c58065fddd62bb7ac4e550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8819a8065577b2cce4fef9739e187c351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f74d4dd81e57b9db2395da04c5900a652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5e5bebe674fc9230237cae66fb7c9353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9abb14dcf4d2029a3007ca89ccebcfe54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29c491cbccb642794eb792806f7971d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf4641ad28fbc353104be33af374da256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f8d8c61b8b20add90309d996d05e5257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4084178de842eea49428ec274c0331658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e2928c5dec461b2c8ee8d9d655c54859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dc47a38e00be492949eb0855e4c58560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f547898239618b562be9a1250b4baa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1e6082083173ae11cef1ea2d50b72862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3130e7b766b29939ff0753f31058cf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc343ac1921bb65ab1c6ae3bf55974464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d4d59faea3dba9488a7df824ed2bce65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08766802e3204fa3f13ebfcc435826266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b4811fb35aaa3f02103f36292a5b5567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed125b7a5a38d7b7ed294d414c45490168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4984818c86221652e2cd1ebf0d59a1cc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e8292d4169d2ffbd48dfdad73478c570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feca4c94735d82b5c3952e646f6bd60e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a86004c31df05dcdb6941fc4710d9c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39546c3a304de93e842a166d97ff943a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844c4335e7c57606e017976efa6e30c774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e8c5cf0d0431d4ed65c6041e3dd11575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e329339405a54c7407f110c8eb01bfe76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec7233b2b738f110b9a47054e16c9a777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91facf314912e92b3bb607da587f59778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5771f5261f1d977823b7bb5e14d6462e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cc128411956d06f8a24d2896ec7e9a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c5231ba45fc6c05e7fbb534299117581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a10712f54a278be12418ecacf0024282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5b4f2b7bc259eb4d95cc5603be56f483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa637fe6cd091a908b9404668a5d37484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e00f026a4ea81ea4119a31b494ad3fb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3defc437bfecf06f9b2cb2acb54adb5f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e00bebc6553c24b7c02147dffe794c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d4cf346fdd54f2170c4b405ea4ef0c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f93bedade94f31628260c02cc42468a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d4517e432d419709fe67d59aa002d990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15539f4e33aec9889dc657af29a521e891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908b1420d73af648460da26c06b6295592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22d40c9fd1a9457fef6262df1d7176093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e48789490cdf956a6f1b240e47dd7a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f841123043183766948983150ff14bc495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d462d8561c4df7476731201a770aee96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528921d80e39a097a3c9f7fdbbd5877797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8151f70958ebe5979384606d9141d898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48417157b02c2a4b89c5388d52413a5099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c946f0e1b2887906d5ad3490007995f2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f27830984668a1b889157607763ea0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bbb763d7d8ab628ee93c73015afe2a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c50e48751d7d5677da9fb6c213c611c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbb9e976fe2ac3200a5db55c66aed77104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dfa8f4bf49940ee0f1b26873e9ac41105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271329af00c31da9b4d520e5ecc484c9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a4a1bcb87cce6fe31359c948ff70f5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84c6ce3b2e047c37f26b9f015f2ffb5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02478a6bfc49d4d6746223b43d3298ed109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c35d3f1f59d963f3f462a63da7b52c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e983597388448318cd250f1ac5733e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbe16b1eeb25cfc97fdf4dd6c7b5c0b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02fa2be6e2c9ba01708072b667e15a1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0b792e787176b14f51deb8a5eee76a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9ba50f5ea1ae0f0e785fe84e19841d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3967d537ca2efaa1b2ccc47f85df440116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e377dff73c8da63ea006f739708d5bb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e694adee4fc9d8a4fc6a62c716e484118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12973786c4caecd648cac2a632eb9f34119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc12fa1421689947d10c8a774d7d6433120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc41595c826cbbcd75ab6a2b92b02e6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f454950ba33271ee1207477d2dfd93ae122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2a9c72adf63871a209007cc52bd625123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a4b4766909f9a76a54f2fcee35ac9e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8e640fda93113c31b8e268c2eea82a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed7fe4d4ab882ac4187c2ef20b74bd0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cd099a81722a0df3fbe9f6423144f9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f54dee69acbe7c72cf1f19623b387a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f28dde3f9cae7ab0e3984c66870a91129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4edfac8660c32b4aa211d74b3107b69130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bb41bcd78b5dfc4718d8333a903ccd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac57e05c6d15bdfd0d3146912a83ce5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b15c079027343d0caed3b2f494b653f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc391ca232d79a76389c55d574005149134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f806456248503e62ad59338a51736f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3d6bc32455d0466163229278b6154d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2a8f3b30fea56893e7ce267051c34d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ebf743815009a87d847b08199cb2c6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efc3c572b145f74e1798dd428dcd383139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ac6f57d6679d09d91c024aaec0a1b7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5728dfc47bc2c04b8016ee55d3372d5e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2560ac71454eed804f164c61dd5e0ce142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d76d1c572b0a46d9b73249ab5f417d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b8f0c45aa4d1cdcc056893564e7ed2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fe9ac283b8b22a875c0ebbc4647dea145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d614bc56723eabde328cd0fe6c8d0a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5c347f667c3796b30b7d5bdae9c3c9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b278a53ad3e449d5c1bb3776637af3d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65bf5ccaf053fa171adc8d9a2e455fd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd565c354f1eb8d836db02c93b88853d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035635e741699cdceb2a9e29873ce51a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b04c3d56ee0d4197319c4207536e0d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965ab41d180bc113fad16a425d97402b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc8f3fdd8459d40b0aad149453d6579154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65917b778e124f06b6f48ce49337d5a7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df76344c56f42ae3981c1fbf1e66c23156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e5a20509ff361774672c3ef2eab53c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f270995764bcf1692d0cc11eccd217158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03205610843eade8f0849f0f38b17464159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2afcf9258e02f023e6e2dd1c93f67f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60436241c8d3acbdf6a933ff0fee8042161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b134ec9801dacbc36a360d3f2171cf1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312e740c6e8b93198b4067bf89cb70ce163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d05ed6ab7cf070f9eab0ba367c83a6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2255f8fef52259ad215d52151cf23c2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd3a7a266b873e21844eba8a185d1de166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7ed25327c6af75fb18cb5184b7ecd5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa60eda4ab40829004f8297074f513e1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d14b50f28bb1316f5c2a2474895c897169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b2666e5efc661b9a8a5674be5c388d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9a696f00b60e1c9aa237372474da56171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f182fffb185d548a25792baf5c5165172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ac8b7f58a70cc7bdb1e820958e13f7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c981d7037979e0a0bdf5123d39edaa10174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de66d6b88230d974f4859e38bd7e58b4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8365b9e64d59d0b6fe7fefe5114b9df4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1742356f24771bdfc342ca025da5cff5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8841db721e8af51e0d3b1e1408d10345178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9156a1b35a66879d531f77cde9406a54179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c418b4ba15d4a7b81824be71d4029e7e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e50efec9c37464c9e01a03dd35251cc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c0f7c88c56b1c8191f604d0dc3e072182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8367707f51e6979daac595cfab6224d2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b55f8f04fa30dcb1b1a639a389eaa3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcde3117e1933cd0184094e491a65105185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fd8914df6d715cfdb752ea343fc6c8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df43eaa6515b055253d50ec75c6afa1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81f901daa3634b153a6b9f6849f5d64188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cf98267c5b0a05dfd9193ff1289560189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bc7ba44bc654f8023e830beeef42b5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3127683834349615c32a20e29be333191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e5be0adb2c69837b36e3a1439b0fbd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42dac6df29450dc8c8e8ea72232b5d3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f3d6ccbac3601aee526167a14454fc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd9212163f94557dc106ad28ab0d1a7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d19704274675a8c1c74a2717cb94213196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9902258a7990cc3f333f3b36ffa3088197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7134acb767c9d9070a5feddba22617198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe647fde0cc0331eb5ffaf993183dd7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aca3b597f7157b866dfacc3279df02200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa73c2fe1200800ebc19b932c59250a5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214868652df4bc0a12cde37d290e16b6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621d5b5d7575a541124da7b001dd15b0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43857f097146727f4c5183455028d0c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08d49c9680e76273c8b0e30b84be086205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bd4ebde704e18553bbdd091ee22319206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a91a6b7a10d5c4f33bf1a6893bf68b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d186a6b616fe8424849fcd82febf5ca7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff3faf67c3230df354ef8d8fd06cf5e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb48ce50395a0e80e8d96bb88c4ec04210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c2860adcf20d5868945a570f77efe8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752106ecd9816fd8dbd8621776dc837b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0829865855fd41643535c858a41b388e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551de9464b929d7faa0e77f13f53265e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f685e6752549600100d72af97826f5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e527c0c9ff07ae56cf412d5af50b96216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0f7a71afc93510f5e559f7cfbf3a2d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd631b7d05b1082a93d580fa1de091e4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc44af4731d530f72026e2c0f266705219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5b180c5514564574f41216484740be220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4890bd9072daa210e3e8707f304422221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bcdefd4095a4dec296a14447f46c43222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4527e2837be70e2a966c87974687e84d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c6bbf706b91e3f790a89bfd55e5c79224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1ae493529015e5d8d4f1187b227953225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c107078e2e145a835ab726d46cf6bee226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22b8a902896675c47c51bfcb3c40e6a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74150d00a45174188ac997396303f85228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3b5c3335edb728c8119f3ef7eb9965229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903804a7305916063e1ed47dd2bd24d8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af829e6cad4c70fb314b8d17947c5c0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c392b8f1efb844b567ef32e3ed8f06232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e850b365bb315e88d0ff25b5ba888e5c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c00d1e6ff1c1885dc1cfe4ad08a260f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8abddb095a41a265e851f4ac96559f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb32d2581c4730a857b1ade69859e3f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7452db9086b5e880864c330f3b3ac4b4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bb9d2c288b455a69f94d3923dedaea238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649704b27624ae5b75b1a31a05ef77b0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f8094c81c322f0b8522dd74b98f0fb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026d8b3083a11e564960f2ed5ecd3917241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4804e3a9cb24782cf254a0f2fd560ff5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41dc757d6316613f20c8b57cb8b473b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6ff957e38c3e1163609f2b13efa9e7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c62e41b1e3f96486a3190c0826d9272245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247c1bd738b3b557f531012d307b6a9f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f89a591d0e7e3ecdf98409e96557cb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e058df696434989515ce44221fd9706248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45436f1b685e92a975a7d335b9a8003e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8a62598fed11d42048e18531c74552250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf488932664b26077bd73fe074e44d8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e7e252f669ab266b863c9eb1a58576252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf7744180c0bb586716a43a7a32a3cb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbb814e74bc617b6e7f916f0baecd15254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce74d76a32ec5883707d4ef1610c5c87255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa2ea208fe3495f23850828b614dd9c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38354da67103715098871661fa38f7bf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb022307b51450ce9fdc7a45ee065e8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fea7f038fb1e294d25920a57475349259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d06c0cb724b32bd8c4d39980aee4fa260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0979d6308c3b993e3212f8402823b9c0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8053ecd9d60e6f0f74439a2637084e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d33ec966ef6d5e614fbdf2a1a0c619e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aece974b1b870a78b355b997ebeba03b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd83f8071c301c4eb574f919214b540265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee99f20e401cc12f90080745f6c4179266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203c1e2e5d651ad44876280c9a8cebc6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3dcd14ccd06a1429299c25ab40c6a9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef07a226ade5cf5f3ed29f219107f341269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366a038bc64a96416173a11d7ad7ccbb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca29e049e32794135e7da7251497de09271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c5314c69d711ac4cc3738a4823e290272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f378623b07fc75e5ba349dad6089a9f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f935fc13eedf1fddee0087533a6bb9b3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e949786b2784caad76a5f2a3be7323275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e83465d470c3eacdbf1080903bdfec1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580fa93809aedf12b045a52b3dfeebd6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a1679ae0c1e90b80ab3eeab1f0c3e5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731de074661bf4c6634925b4c0cf9b73279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b69c79cb8dab9a41e088a2947d5f4b4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb434aa54e5056fdd63c2dfc8204489281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c682998ee438743025eabe4d66a64f2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa00693d41241b404d299c056aa444d5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d72b749e9a84e3e36ab6d9857ff381284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89ca7d2591c384a691ef1a9c886115f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2185a2c1a15ebfb596c6aa4a1fbd6b12286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1772943efd241a404db700ca18e4238287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfa15d72394277fc3c12f4318930941288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f507f433e2a54d2d8e6e2b72b6eb3018289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808795510cbc70e612c02934619f5ab8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c075de7e044d4bd23df59e0d2c2109f0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3f8953360f0a5fc4cef3a13f205574292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb009021e0bd484c4c97e33347a308c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e581a9b3612cb2eb4c38e710945c85294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2f328acabc1ed05aeb28f0d6b73b61295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b509881d5c18c3960052b1638a03890296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc1b07301a64ebf93e6b2ce2e98ddb1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60839771f14a93a442941242ce86af37298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24e9631e6b04bfd2b37c65a6caa5f87299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308bb7a0be28c1580fe448994bd7b08b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeaeaafb75827103828fe058c3cff7a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aa81e47e7ccd7107c975047de53ca0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6abae2a64391834df68e21daf98f5b9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173e7a7dc3d3d8e45ce6c5367f047943304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1903a98b16cbfd06f2aaa39c30cd2e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa91addfe0e6caeb5b1c232ce3846995306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967ec40cd885e096525775e7cd2c659f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc892375eba06ae5b07a2de29bea5bb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e5ef06f77a2a136096f80e0a5c2d8f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4055ff5d75c637a03e3c86f68f4f2744310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f04f77839d4715dd72d6ceb16b4ff2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7363529cfdc7a6aa900cef5bbbd248a3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e15b3ed67ec4d169f15104ff98a5cc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20946f4c2d14b1ccd43a14452fd54e31314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63dfcef23cbc7d473fadf2428dcd31c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b08f3638a39d15811409f3d5ac3ef5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c51b147b88cc1694433be3e3b779e56317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a30ef562032ba58ee509e076830c03318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7878c631d7b803e2e512d8ed86e90219319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d85ec63537a217285619298d484a36a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5ea0948428dcea168db03e718b1ed9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b0649cf11f53ee78868dd63a461dca322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf2ebe69a829cf4803940314a1dc3d1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb864f40ec7614df5f6af8014291b25324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0ed14b774c50e074cebbc4c69b697d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b262f98c02b5454238835af0d38b69eb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4f8536791e5311883e85e5398fbc7c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9754c096a06fe89e80f9671e8df59c8a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a436a900f2cf34815d55adb819d3aae2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca38205af43de11e14579b0d5fb39db1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f92784e128d844f4ba9790a967afce1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53655e15bb7da250c777e61b73a0d1fa332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53be38aea5cb3bad33d198b224ca3f4f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa57f89adab600cfaef48d0088bcd95334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e8869466a62e7417babd2316484aa3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57bdc287be283069083ede55108e6d9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dafbc26e81dfd6100a366155fdaa3ee337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f663a816e50e9901f17bc31c48f613a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e26221d114dda12b7c532a0aecdb6a0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34703fe1eb017cdbafadb8bc783a717b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bca635a9d3d4a9411492c8973c46667341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c539abf4ef257c3bb5461154dd7f3fde342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdb1e9ff5dcead572f8f82c8d6a0183343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fafc1c3c92959efd2c41fac54c3f582344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069edd638a1c45244538e6a311586f5e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fec35ab4118a480e0608b446028ebec346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e7d9e64f94664ca86cc6d99b626685347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdde69cd410e5b6b6fa8bd3b0f7fa51348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d47e8c81a4b93be36780fb45969cd33349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e30f910e0d9df53e6e3e06acd9160eb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7976603b4f2fc2381ac796ff256a210f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5b4881b4f04b2ce148a8eb94ef2e66352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c6cedd615035d2e109624edd9c17ae353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325689ed8089d054fd56c7725c512333354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8438c11d92951c56e28eb4b2c4a344f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683a1ee8f6d1b3a3aa370fa74b431354356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd48bd7ee5a014ca3ddfcb74d5afb1de357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b149b23eb75a9295493702ae229e02358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f4ccb1e67b2494048cc32e99c00dd8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4b8759d4ed82f59a96c1d7e8a174e3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8704825f583bbc7aaf56a0c0603e541361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634526970df444506773d2b76052021c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf605382a1ff2f8e3797a25df5590549363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f622cd38a1b95ff9f0b76733fedf6176364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046516df94d08ea24fe7c01f178ed788365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210d4691cc464f503cc35799dfd9b4c0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fd485f4b9b2c91faf0641001972d75367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dfd3feed041c272caafa22f5070a80368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c883c050b6bde05feca7ede9d22b57c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4fd6204c4cab3c264f4fbbdda36a10370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca88ae02328a084bb699a20dfb43324371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a816c4d14c0bf85738ac552b30c4b823372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f93a9282b6f5d777d0d545f7756042373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83930dd8f9b6626072556d43c576db2e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c957ff66973df690262af2091bce80a6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51c7c7bb5b48a92baedb83066d7e6e5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59159e8033f0ee78cd93738049b4c37377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0346107568f74bbb85e63029272bab378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade0e99517734078218d0b22950bd6f4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdaf3135d49eb76583bd61ee8d0586a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163649a20eb78b7896c2705928471121381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db21f5bd72c8f23f6a553802ec6250b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e9434cbfec7fd7d792d8c95cdbec9e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee6bc2402b98e58c3720a82e022ce2a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf361d064a94eee07a3a0250090dd9e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687697deb16a72fdb65b9d6baf12c809386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671d167662304080489da32b603883f7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fd8f9309ef2767afbd4a887388a37c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb69e4d0159c571092abb55699b002c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085aac0e2a240545fb5a80d330e6259f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8666134f3cb71d1ab0bb0288d216b1b3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67eef41410c59374d287cb28871487f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c5d1921ec38cad4d875886a545430a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6928c2f19a5e63512e5ac71f303f59bb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b710e1aeb01aa39ec6be0fc34a7e6c34395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b47c08b9c9d2cd23a57d331ac61044396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c51a44d2a50fd7a81fadae53a040db397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9a166d356b5b6a7e94cb0eea4ba076398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d047a43561cc339abd07fafe67ba404b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda35ae5ec5e95dbfc28781da36429e5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba17fb59253fdd233964835c3c6d57be401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918716f172eb117a2c4bd4c76f1f98fe402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0277638462202091290fc62a51b69574403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1bf0fbaad3b3206f4bdc7b50a1a368404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc54d8a50430ff872e9a8780dc1a15f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe8dd717273ba23162f569728bf97cc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e0ecfd6f79ab84b3123e166fbeb658407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503b5a8ea9888e727d76b154983c55c9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af40079f7cdc3656ccfc89fd291293ce409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a2e4ee24876d503b78db5ef993c95e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f291c481343697131325b61f46496d07411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c39a0ffdcd64ce1a8144719fd402c2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe33a4a71f3150df8072c2175b1959ac413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a954e3bd17279bb0f37ede54f22de4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13884dff02a4e8b91579e452b67f56d6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f346afad12e53256a746dc39ed9aed416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070ae9bb1d69c577e09d00f7e1769e06417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611c14a2887e020dc282a78aaa284190418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71369a65534d9e7370df99286ebfd52e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b591b868eb8ebd896595e69ca8169834420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1589e5eb8b33db0c3f410d53273d0349421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa26551337f6558af7b793a87240c7c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4eac8a0271f05b8145867e09d9f58f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca252f5fc282ca5dfe8766ec4309b516424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e68939d951b9927d68393f771242a76425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0daf1d712a274629d0e0b9fdd91848426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7dc1e3cbed262746a2f215cbdaae2d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454dce919128ff7c4841ae31831a5f81428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b94dec5429fc6ece36d6676bc1d08a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdc0cfe37e4a7a70b0d1e40f63fd051430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0f4230a41c90a20e7c276db5b28a52431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aa742a022ec8403f29b97d792fa15d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cad3f21e57235402c23138b3a4754c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cfcadf83dcd288292719bbebb6e15e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f56d8945119d360d0249d5637007a3c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4426f2efe7288e6dc2181aaf52ec6126436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0203482435fde6a4e9c06f44c7a908c9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351e32dfdab7bcc93ace85096f3d7bfe438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ac99cd8c1fec360d940702cb67ca43439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7a7c26b2ea7d45aed1e2f569ee9994440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d976462ec273606a080c53815485bfac441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58727f6dbfb0aa6e1ae4b782670a8205442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd797bd4c5dea5339c3f5d2f467c164443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f76d108f6775abd9ff92b04d3b181c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8239d86b1fdc338be74914c97cee4cea445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55531de8c02e16710ec02d572597c5fa446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6f5b6c3fbfa504b4835e4f8f7643aa447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9bb003fad7b3c4eb502be6b8ccc0c5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d9552e9b46a2130f366e69c2de34e3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e31e4b4afa9377b0059f0a4ffe903a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd5f4ce764d327abe10a108965cf6d3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1558aba650198672ecff726ccdc930452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195c6bc4e724cc0d8f55afaf5fb3471a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f674921a263bbe14d3aa0d81f79ffb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5c6adbebaf384d9333d71b0998c40e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c01f783ed6c02560a0abd90c3cbee6b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc501ace253a867c7dfc42cf15864b8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6690ba105b83ccae9cdc5ad15aa5072d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823c2cf5c33201e54520dc4bdc8fa551459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bc04c775532d22a7cc46d91a44369c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60ed33ef89645cf2dcb2e32a1180219461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cd9b485c27d5d8774db895ab46780b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb65120c6379860a43ff533b4ed2184463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaaffd8eff1d93034cf2af114345697464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa7eb151ccfc5d07c71cafe29a79e8a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d848eb81887ad54f5a6ca3cf2f94d9d9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cf5efcb0c5a5ff775955082287f6a1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3c35f13c2887fc54ce5e5618189714468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3238c50f8215c42028fa32a6050aa5e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d05de078828e6a6c076b166115cd79470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1ceda6f97e388c08afa7c0cb611e88471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6d3c481b794599a1170cc0b86e4674472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a29c80fce4ab05eb8db1fbb1120ac6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44ab41efff8d26d718dd34b37d80fad474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76c765b6bdaec6d7ca4995792f053c1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bec76cc287fd70a38e5e2c3786a189476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ffb33c0c726460f30f7276fa042b40477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ff9bc5a838e57bc588a11ad0027079478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2397d22d09ee6ea209cd7d650bd70dbc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c37dabe8c7390e4898e1f4d8a49bce480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7385af758efbd673ef49c8535d69ac481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527c5fb0d9f29cdbd3599e2fc6fc13d3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bd83204a11a851ecbe80a0b09b2c40483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e9b352031fe4b860600dd94bdd0612484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d959e6dbf9d25cb76c2fc6a2938cc441485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e23ff0e8ed4678d4039b5585362a95486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8ac290389726d26a5c9ca56a9eb5ac487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2796d93f4fba67bec13cdf2225b994c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca37229e4738b1a9eda081cc8244e6c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cfb2f1acba9487674796ab34d5af7c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac419cbdcea9b3601e95118d68bcdead491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7977d1e554e8b8f5ff546a947aaf1419492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c05156c66ccb4737a137a276661589493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d723f4e9f6ff9d0ea4ba735c6869f12494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d67eef227ecd907a479f8ad90bfd31b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462b9e9bfb43d2e8a14541124baa8943496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c48f539e48db9dafb8f7dc9e8cf2f8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a4b0acbe7508442bc38f74b51f1c4e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a126898fbba28572fc1f6ea01125ea499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cdb4201168fd5f06c051fbdbac6534500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ac14a06866769c31e1a44c190c4773501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faae85d3f3966b744e2d064acf2205a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324e689424d2e5193952e8a0daaeee46503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd72478af2dc07e85bb590c7b882af8d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763988fe77fff53542e8e0767b9d0a65505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa7e3f3f3ff2a3520bc072ef577f39d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5055751a13d4bf1b9f27b5ae689e30507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8566bb55188ff9589c4fde0d88f41ae508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0751f1d84757bddec1ddbb871a4206f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133beaba883aca9637afbb3a060d064d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749afca6a9a66223f2d3054d3c9eef47511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4e8983d8c33a74549d39431848d3d3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7e092fb1cd55942e70e7bfbc9ec2bf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3525a38535c71efecf47d5a79c0968e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfff2aad889e9bc23bef60a17cd1903515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8abb15c8fe7160c2f37c726e916be40516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d1b6bcf5b80974146ced3457bffb28517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d525f5e5b3e01a5e09104c57798b9856518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb4782b6fe9e9ac97bec2a6d98e19be519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d75acbd2711e803db5d8be75b47cb1d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f81615b2a5cf2f3e6ce57f79ded5a5c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0755f61adca546753fc7d16ab428ff522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b554886c9db8ed1da3aa2b411abee1cc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e452e6bb37ed3960c3cc5c25c1962b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9076fba96235c0684d6576f3a5b86568525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951f9fec8a89396c1937a548a1b2478b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eec7d8bb5e659b9e3aa2dda172b2cdc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67e01fdaf5a04aca6f749f0203dc6d0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0721b0d4c944c0eeb3cf979fcd43e923529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955dadbbdd2583492c9752004d256921530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3362171ed43ef8660040977ec2691ae2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae27d549ff5a36e24f23cc79bc111b40532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16943d0349bb28ff3b5e0f758195c7d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23828bcf5c303a2ef3b6d396985c02d1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dda2ff499b00234aad97f2ac1a1e0e1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff55514b6f628d2e7dfaa8813e89aa03536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e7d62a1ee69852b300e6eed155e5de537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e49c50c5cf574f25214d5537d2ac7c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae690a8bbc220740f5d1447f6b941b40539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf91890ab140deedf70e87d29cac2a51540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c697ff336448f247c803a5c57632f7a6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b7a21d00515abf8ce3119c5d1842cc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc032bead0cdababe023e42ed3b34ead543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f83a3fd7d668e08677fbf74aa38308544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7303617cfd0e5846fef92b9c8c410764545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b434e221bc185db55bee84f9de83e3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dd0d5ed2e2a3d4a83becd9d4aaf1f2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c906de2b85469f69685375937a2efe09548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bcbe8f60c1ccfa8b8e063edb4ec868549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3077d29ce872c71b8c9d41df1c006a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba01376bfcee5e004851e29e863e0c4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae076d62b50013899274ef1ec1c374a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c165502837c0341e326b23e1aa011ad553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0f9c0809ed2232c4f860b7b8b739df554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3354b968a1f95b2c4ffd1936ad866e1d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d437f45d026519cf3438631824f6da19556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f88a75c3cecdafb3db25aa06ad02684557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2163f2507353febcea54e7a67902dd2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd22c210bb260b98996a1910dec33c5b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8675117ad7e40639462384b7d349d029560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80c5ff7755af62e931ca1c00950a2b9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c506f915267ec3993db2cd7a3678633562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb39787bb70575b3e453f99bbdd43bca563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2e1464ff361cad8e1ff6914fa57eb6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5f8e067455ca140c30c033db114860565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d888537a905e33819aad53f708b9e37566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a77f730deba1deca5eb994184086a6c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c548a7ff0f621b06ace6c5d8eb156b74568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55262e793de26e2fb09942c6592440cc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d417d6973a3f1f430081c5167bb94a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bebcd163dd3a02f87faeb4de1d41d0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6694846af1703bc36209bd76dbf6f0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d45bbadea774f16cbf197c00a5bd4c4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fffbb8923810f86778be0ccd6e557f0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4e3a731b7d0dd7bc3462e7cb89ada0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60548329c24f00941a3cf306ea1fb1d3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad9866af6714c02fe5a616891a7b549577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2660de281fcb787c19cc7602eb0a5ac6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1612b07666b8ae72777f1d7b2c31d0e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c814e983bbb8d4620bde082f85172869580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532823619a69b0f68535ad1ceb4d7898581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd4e084b9331f4f32ac1b65030eec29582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221f8240a25753f8b16e3287c1db0eb8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29c96375ca8ddea9ff1534cb127e825584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4539e4e6f1b9aaaee2d1b9f6bad54833585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcf4222289075130e90d0e618b8175d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8672bffc5fda4e2f650f42b0e0c8df587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9260b9a847c2ee30d5b3ee075ae7abaf588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375a13c1728a61e6a0864c49c2fffb59589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b764643125e0a6846ce6503a99233d34590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82463913f65ba34e9fb5e4443a346c87591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0130ae1453b766765dcb0c11af31fd46592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd100d901ae5119e0c13f69f2a298987593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d84ee14d150af6b2c4eb4c6b9c8b97e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19eaf581000f299dd22012e2990776b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ed96ccdb9f31b2c493c53374c6207d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c889bb1090a179f4c8b918beb0ae98597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff153df080db6ce60aa31bb7b8587ee598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c0112204f9857d2779b35368056016599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfab6171167dfb0fc9bf4fef18479569600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84349e2e6c210e8c155250475337513a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e06d911ffef561e12acf890afcdfec3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5d60061aed24b0fd8c890444ac9cf1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b807ec359dfd818d3af33e5f7cc994604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32213ef68d722e992ed642341235d724605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eccf0762dffd0c516fc1d15acbf853606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8466e0ef1361910678a8bb1fec3d280607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de50eddd11ba3271efb23ac61ea8069608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4824c41541fe6d10887fada976175c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90b4350792c159f2b57f7f9511fccad610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ffb6fb03efc86e8ec43b36b629d812611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c206925d5937be8487dda477f0dd356e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f120cd0e7ccc0edcac5f00b2be821c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8a9bc862fca92080299229784c9c4c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beda9fe3e078f367ff6bef12b321730615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567b5fafd895175b6a674466fe5cba59616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba235ab6aa3cd7af2aecc50462ed1a55617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4309e195d8598aa09c61372a92f28b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034110e1c20ea0f3b07d354813498d55619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b726ee91f67423f048401a27d6d2eabb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a293f37d4cd3163fe911fd0766bfbea621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1613b11d7c8585840301f4f0702c329f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a052792f9564e4427dc6bd4ec2aac4fe623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3f356de612a0819e7048ca459e6707624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6c28ce2b093646af0c6f501339d426625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41db1556e9190b67a1e857f342e23a0b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767c9f1b2edd13432fdc2f5bb664b954627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ee4a4ba66378cd79aec31ccb5941cd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cea21866e9e21e195b51855a02a5ee9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90737c57493a00b8d2c2af1866df2271630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843b5eccddbf18a20ebd8931e5ed569c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3f165f4ac753bd6b0375f457c4d928632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4365cb4a0b73e4ef44bf1e777385c9c5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8aa4f15ab598dd366af52a4b7a78f1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7311909b1ce1e6c1b8a378d7ffa16d58635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806a01474d5211958180724bf09125f5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1644b68929e97170ed153ff17e1f04637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacf3553627ee822fc5d68856a23e722638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d523af6cbba9064d10e8d646a1d593639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ef378774c6380dab26ed23470dbad5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c01c2c1dea03bd83154a99aca149fb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850b85abc317c366ccc01d47b36e6acc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1dd68d28d1f5e7df73a266a5d745b3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832490cc2b9664ed9dc6498cc224b2a6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb416067162f84c292ae0213817fe55f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60c786251c53befc5576bbde8cf61b7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6174535e4694af2823a03ee079142a2f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efabf06996332db781aa520f288f0b40648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deb02ef98f304188ab3135b930c2cad649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe95e442bdcf9946d8e81bcaab44f3c0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72d9964724b50ec987133ddc65ebef8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b17fb1301a10c425377ce68b7fcd09652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40a8b71e2136828c05c38052df239f5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6129abb03ad7f6ae79a9630e32963af8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bbdef8f89edb0c524c2588859fd178655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc5f538415ee207c6005ee334505c56656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dd1e5600a6d5b4c93c9414f9af853f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2129ccb4538ee5e2e45625c2a945f038658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1266ff2396bf734345cba2997ccf621b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a797057451786cea97ff8748c7312a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f0bf6f59f2ac1d2eb9551aa0d26af2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eabff352ef1bed363f3c3bad60b869662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286ae32d94079970640bcba6b4e962e0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995fba218d9b55f38f2fed40b76d7cbf664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f428200f3369fa4d567fd7e4237ff0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eba374a6279ca040e0a68c592af66ea666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442886e187946cb5f8a6578f362c2adf667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29a5d007c8c9c22e2618261f8263098668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fa127ba247db42a43beae161a32d03669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab62b188823b75db8055ac2cf69f2a41670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6d4c7d5579fff72bbdd9deb0814b31671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2edd485d1016e4b2383f7b1fdf34f43672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4637b4f4548f885e4be9fb8ff83a5097673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc01206b8fc98966f27944421a15b6c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afde8b385f40f13cf6eb609e8b8edb72675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22877c34671ca726be2c47001ddbc402676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5c103876a459d3ff02fb03211ea29d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526a91412cef286f1a8de1762e59cae6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e562eca0ef9f57c02c90eb763a6493f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28592bff7eb5c691ee8c410f074f81ad680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7125014166dce676507384c6c34bcac681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d02bc005074171466c87904a6c8ac55682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e3ac816309bfe5a414b18aa1053481683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c46de104a11838560efaccccf918c4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf0d323284ca6e1ece85f16e0bf9ea8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365d4a83847f823926091cbde7660884686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91828b53472bcca6dfab37eaf9c88eb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee70c9a6bdd3ec912c8a1966c73aeb1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6677153c8fc1c8e46ad53b907dbc2c8b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fe708961d3eb25af44ab6ed0b8dfb1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1875e0eda869e3feb535afe4c4c07cb1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3c12943d960ab661f7feeb587c8436692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171d39ff7608d5e2b47e04dcf9db51b1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf43b57fe8c913fcec2061db2c12eda9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b7c0d8928dc4539595ea249cbd78ce695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5268c06e829560cf2c9b01506800e848696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3d54b8c3cb5b163908f391b53fb097697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4432fab09a66275e3ea477f11cf6bda698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5100805ff7f8bab5db5dfcb97ba33cfe699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9908bde6443e9b02897f9411f97a7d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d5693518cf71ce52ccee66c806a8e0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d259852f9851815a33e11e9c48bcf0f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a0aeec5f160fabae2882926d289ff1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e873ca96aa90ee72eba5c6f4e1f9d11704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22119770ca6664a36bc621fc8068190705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4573d71dd2c3064da3f2e58fc20ce353706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c987ad580211f67db73bc6cd40fdbef707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eec29bfdbf776e4a4acb3efe174ee8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eceda6dfca0186f08d86830b13faeb7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58eb0518cad7927a01fb0aa5b3692f9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469a15d6e37aa42a1fa9351dd363bda4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ade566f6b06a69ece4019069fd2892f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bce36cecc77bee0a3f3240f2880839713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93f2d4a922a5e29fe3ae6bc01235c26714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f5669b4ae4384746da407337f57599715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ca108f18f0ba4bdc94771065eba55c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1614712d37abf8d64c2e9117907e95ac717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9b8e13832e9d8d773bc93f124e11a1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61b710efeb1edea2ae860b11b55aa73719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf33d64f70655efcc0bf5def2625ce23720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b28734cbc371655efda471c69aba71721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c229dd75945c52a2a2f3dc1e9fa769722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec81916259723791567504bd8515c9d8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba1e682d1990b37e399e4b0b648cc17724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2cdefda31022e1cb1d9e91521e316b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195d36612b8782e9c83a614a3ebd50de726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c774dda61fdb75632123f26212ec1e2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7613a6b9c4a645ddb1117242b5c507f8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7249465d589eb999549e19a7186bf9df729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f03a916af49f82601e38b43df983bf4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b924ee8e905d07bfaa86eda26509c24731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ba3c0837539e26128c6a01acd262dd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b930fcd794a4ac712f182c2c20eb67733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77543705a17a63e3bab0fa9d20f0e48f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dd57e4e41ccd2b616488af9d335304735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7971da01bc67c7114ba3d0ccd6b286736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a80351c6a9c73de7e24638a9ad4c1a8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550b717dc4ea861a524fe3035f548768738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70496b9fc88ea52c8975bd382f27b11c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1f124e18d7e28d6e105ab22e140f4d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee623d4a2b6181748673bdec9aec84b6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a681dd075f39e0ab67833ab0848c935c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f4ac2e612e77f0f2de1964ca6fdc64743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a22d25c618a25dc88398ac3e42f84a9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1982d4e95273ce8bfd6cb9d2c5d772b0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b880387516442c626b5c61742e6948c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2d8dd3ebef231de1262f8b3ba7cac9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e247e56ceca61f268d2c55d6e97c178b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da95c5dc86d50707fa833faa763cdba1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bc3c12afc9d172e1886effa8845750750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256e0b1bb9908836c81c1321eeb2893a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d20c2910147a04bea47b0d063550187752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7503fb33ecaf86140103575829ed97753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9458a68c96afae2243d01b1e179941ea754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c88c823f28502ebb877e5491fb8af3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e6f428edeb27b314106a8f2085654f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7ed1aa749e7c3a67561bc8079fff38757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b043cce4c79197492659108ca65144bd758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2987afef61d62717f04a820ebd710609759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14020deaf4ad8106dc75c79f70873fac760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b73cdc54758bc388f23be21fa45df36761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc0d9c330e4c552ffce73b3a63b23d9762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a47021a02a59fc8c5a7bd33c3084ca8763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8eb52880d5a15ea54f26025ff937f3764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6252148641e5e1198334420fc2230910765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627b448fe1f6fa2d1987a4490b029a38766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e0cba49a11a675b01b1954ff46d393767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8cbe031b1c24e51bc21e405b293a97768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a8e5b19a893619d377ecc44d9edf4b769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae4bc6a4f0e9208d620a0d82124cb57770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd35713ccb4da3188986f1f239292e5771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b684a3a1d6204879e2ca339b94d8b3772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773b879c8868b7a286b066ed44f0d990773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66a91ce949df39791c4c0099424c39e774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c3d3101d6e6da3a06dea99a36680be775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaf9a4f65e412b434070ce479d28567776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66b2128f0dd61c15048b47ca70d6472777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3393c9cdded5e78d63fa292f68f92e05778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4175da5ad4d10516780d0f15442b417a779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3aa6d36c6cf4bfd85f30f0a49d5735780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ea31c4a4c4a8e9f60c3d9e6570629b781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05deea24f86ee6d103aae89cf654f9c1782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c428ab32195adc7290ff03ba8bc2dc7783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518a9c161ee0628bb34bd24288fd1c97784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bf63b556281c8b230580cbb47563a0785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653a3a4d287ec866c108ef8501f7e71c786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d0bc0c1098ffc3f6a380e279fd2cfc787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a17d662cd777d590275eb9d49aca4a788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225299bd449e6b629dad275a9bdc44e8789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d539e21030672397bf18fff8df9ba3e790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c23fd2ebb26ec0645de3398b23f3323791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aa5bc7785bb817883f6c41a69da029792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8703444f1f500b8eb9dcf0f2d1779a1793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df47d0a820b3db72a928f9e5cc304743794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2901f7feb08bd55d35639c78f028ba4795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e48720090e1249c436293a0bb005a2796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d53ebe91bc22bd3a880d42bfa7918ca797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e56086d6826906e24c162074a31cefe798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12f03e3123df0a2dfce92ffe128fbf0799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c15e15c54f0386852dbc69caa1ef71800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f08f9dfa4f0597aab52f89787a6a15801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ea7f6dc9da97f3f01a51e3c751afcc802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd58bc1b0797146b81ce96cdef5d9470803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239934b041ecd23521483545cabba638804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc3e6b33aba77e1df26ed23e14633dc805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f440f7d114091d9943add92f8d1d3547806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bffd2526373a94004173b84373b86c807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593b909f0e27a3be93432d2f62b480d0808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b579b55686c293d313f21387fa122d809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6136f618a51b13f56d578d5aefaa9d1810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922955802642de6493ea442b5656764c811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75ba338979e6608b2076f41002b2d94812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511cb19e947b6cdd99746e4d00df5e0b813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a172227f6cbe16ba4f1c5ca6a0bc54814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2801ec260fd2447cd42806ab4905def2815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad6724a8fdee94a3a16a80bdba10b7e816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb39edbe868e3792dd57a0b989a3594817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e139addc77e7dd9c56ac93a2c2c9289818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4438b61bf6117d47e5e09952ae43619a819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5573263de47345c49ddd87a7b5742c53820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d56a24c66f4bd3276babc90822b5d1821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52103baaebcbb1c22749c4662f5f096822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06489bbd9c4ec36a280ab3f09cc9a43d823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecb2b95326b18cfb41ad834327b4f59824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc85b8d15d18694cda6e737568e8ec6825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0786382db2191da7b9ec90bab517e9f0826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ad0d1c296342fc910452a545e47d09827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062850ea877f25717c77c09d2d85856d828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c939e0a6cfa59aadecd9634e92c6045b829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec019447a956cd113582fbc0cb76d08830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44dcbe2c33d93da1f4fce616784faed831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2c1d20da842d7608d5b343f3edf2c1832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769220be557a41cd97dab4a2a708d88c833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf396d4927f838ba00da9260e63595d834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eff9c5bbd65227bdb83d1e8b683801b835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad94d60942b93e1c68a3bcd51e35c39836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9898a2e9aceddae1b0ed005ace213913837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bed7d9f3ae6b049c07ecc6105ad61d838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e88548d5fe4e7a731e827c77023f9a839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a3e6d5760f42cd46833a7e5e3ac6a4840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55508c419ed0de7144baffe3e5af300c841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde099595fbce42c9d4e825841197ae2842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e426f5b9049ac0daa72894029f0322843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71858eae173118ba1bb166472a17c1a61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037a4a92104ad63b0fc52dc7417473ee2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeb1bbd560c2e8cb52268b1ff5e4d103.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa252af716e00cfef7b0d10194a8ed04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e5b162b19a34cbe486782bad1c5c235.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896111b50ad6e2a2993292e4ce45158a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e20ed32961a4b41292475ff242197d67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad445f17fb58eb01500acff76a400ecd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e6f49c21362f554c4944f6ee941b7d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d26c222752de1c59e43ddaf82c4cccd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c782f7b078ebd74bc6b877d54ec6ef5411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce6bbb863c8c6a3f64f8df57aa31cdc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c369c088562979a4639b39a07148aa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94acae1eaf0838088206ecda638b8bd314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788550d846ddd107107fa3611902a9fa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3c913c115fdc1e472aec45866f3c3216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f26bec0495420fb41945ab44e3de3e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee21fc8aa59fdbc0dafa8ad90e853f9318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861ec72375a20194e880f50f959b0d3019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaf7027958926a4c0068e9891f34b5b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590fac064057c275a9dd9d2401ceed6721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719735b58a6f8521b6fb07897105376a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6506169689320bf3e9f9e46e10d66b2223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b3edd7c34ea9097bb7a0a8d23aa21924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364b1cfd1254126c3f73f836b48520f925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0673661c585abe0e558e2c7d3fb482f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da0944d5b8e2218d4729f56f3e8538127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbbb39c7391f8581d04a62ad7187e5728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4c88b0b60c1279496f242aec59b15a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708a6582b486c4252c232513835fdb4830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6770d20c2dfad7304d5c5053d9c3de31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8fd5f6ff014a10fbfb5829197351b132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2970ead7098457357a2850c0d2fa5433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848e8995a780ddb02ef467cdefe1949534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5020d57e685392650d33085fd9c5f8ce35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dc27f9155a177043aea3f5eae1209536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb8c43015860856967a0d57b01ad5a437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f4d1705d4c44830c39d1440398861938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3947af3f6d2925eb5900207b02561939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233f80d962f7a992b89cc646b1f2baf840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d925add8b172c8542a33a0416215a0841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f89b0bfdd382b690aeec3274b4e99f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83c21225a79daab502f229a00c5055a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7dd09cd841cd31a23fea62ef306a5344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7cbb22a0a4e6c086589dba71ce186e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16158427123e7d7cf5205e2747baad4446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6999575f66f557d1fc0560c9c59413d147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df768d8fb9fe36eecd80617e140c13b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0298c11e7a82e027eaccf631f90b5cea49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eea9eed2b4415d5c213973943203eea50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21028bb2273fdd6b86394a607d8bef1c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a3ca62564fe90845486fbb8c4efa9252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fbb1a194001631b408f4fa239a35d253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b72165567e7319a0b7d6cbb7748c5ef54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdb2bd04b7135f11027dab71fd6b1ea55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838e5fe4c08fca442b0a9f508a9e55be56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25753913629f6372342c80b9541a0ff57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5787db998e76b28b07cf859a6f8d12cb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ee51981e09d8406f14ddede80aa65859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbee2db9c10df6ee35a33b2c39dc44c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf43883b5809b6e6252395527769273261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede407474dc726dc4dd299f8ec7fc8cb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e326fb11ff2bef975b170047cc087063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591dbff138df92113584d18835437cac64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2310cbcd36420ae856e8766ea8f2d3df65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b012210af7675b0ff02a1c85a40e950a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bb5c265ce384dd63284c5a3c1e602c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfa4787cbbdfb6af10e32d8c1bcd2fd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aa31385a88f5b0b2a982deff0fe18269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4391a3940b031171c2380f20ccd78570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fa0964a3a0f02f7c73ac45de7506cd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03ec61af2b0238825f843badecb463372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6e112b6d3d9aeaaa5585c8330cb48773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb2f6b37c65f9ac01be827bce5f9b3374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936b8f8316a1a6807c73ac7b1908dfa875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a31125136cc359442cda34d38a02c4c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace47fc48fba12b8232608aa23fe4cca77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcad817d462ac84c39226709cb83a0f278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071b6c9fb68359e5239c721ac91286e079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1128755446acc9658f067d1a4feaa31b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b1638d3a550b0b505e3f77b384dcc481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f784734d3ac8d2059d9a8129872f726a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0499a6f4d7738d89c0bdd7a0af7a5383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d9e05bb2f593f0203c607e5eb3f53884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd539ec5320842bcb20419388c2f498385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b05128cff3e5794eda3ff1c116448b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c003f6c64484b5625aa5bacb2984151887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3353e444c36d96c6d26b5071635334d588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0078548d6d102f8737ad1ffc51e8c14089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610d07e0c3a1e15e389c182db8912c8690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c766cadc55d7fb83d369319688149c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3137f853802511655e980b57ba1de9c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa53bc6e86ab4a2e66b7373fd6ba6d193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76a6bf7843ded63f130d3e08b7b118f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ed1dfe7889d487e632ac237de4d9a695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9b8e7b281a3b1eab906bbdca392b6d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a26c808e173a899ebb60000892f00797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fed31a71b1652447da944731afffad798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d05a30f2b847b611d521ec629da01d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1504c477e9ba996dde4ff8ac205c2061100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d5c391774f3da517dd2c561d6f54c1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4de41b7ef90512c8d07e946b25cb28102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc6ce4bc50a27c659624e00d17039ba103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4356ebffa6e0c87d701ee55b373ba5a4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acf70783730e96c80d475df7e5a2deb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563e0775126685b5bad78a6156a33327106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647ffc820989834fb9aac7b42aa484ff107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2188854add382768499cb25213b29b2f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4aff1d8944c7727d39f03c238f5088109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1874fb59250349da3d440d8355e203e8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c48cb07ef7775ad9f55ca3571be907111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df043645167389c0b2663261e09a84ed112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f4acc63f3b0a5fb042922e9035c92c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f7b6c04be87205f24a5533c06a6d3b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d8b3f7d168b59ad4ac0d90e2512bfb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822fc42c503d4c21ab6c8329899db9d2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84150d0e6ca478353f14d374e0c16963117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e9566a71abc9c81c44610aa515dfdd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758eb5cd06ffde588fddd937cf0fa7f0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3b2bf9da636c88aa3f7b4ab412b164120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400c2909a9a74e35756c48d9a54b1739121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9683e9812bfa69a00f6fce2bb56836122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb756568a22fdc335cb14fc02f9a34f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1584d9d4209d4c6214077c4896fd6da124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f8c7ce4ed7ef3ab17841de8e1b4740125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e414287ef571fa7ac88a757d71b20008126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea31780d6e42d14ed275a6d54333a287127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7cab77f50b01ad0caf845730002df9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d230bc40796f4ec9b71e8c42a04592129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298f271e043ebcdc0efa639aaa458f92130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67663ba8c397a5c3f062accd5199a9a0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfd84228eec4683c63d1c10784595ac132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a5e64c4ac0e9c438d2aa797e22b441133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef85d9fa822a82368b15f25cdd969cc9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabe23c5a746b0a4ab1d25a8ee9fc053135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639eab3be72281376d25e0cc835927a2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a533d37dc7330897e96e141962416119137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f2e4b7d755ac4cf8753467b6ba76d7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd2e407fc7465c6a9f585142695e00f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c5406c440eec5d9dbba7d0094e05d3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f473196f2f3ca02bed8f3eec824b7fc5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd17f549b89a4c8b51a532a6aac8c9e9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c2c686e6ccfa19df098620067955d9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae621e2891c56b12c2f7157be17ca92144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911432ef89696e4f642565faa80d435a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101e33b5956f298a2869b062237b006b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1848e2d3b7e788f85317574be1a581147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0b614c2fc6bb6247e45d967eb04af0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87837053a601349dce1cc11ba0db250b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314d25afdbbd5c53673d0f672b3f92da150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14793745ed07f1e5e3328f66e11e6ce151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6eaeeb33f834df12ea2b1e72fb37dc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd928c886ccf1c1720b25ae626e7016a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7cac965abe2e8147031fb08397e2a3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68c0709d9d3eb4c386e7bec9fea96cc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcba84643938bfaf8dcb7fb4a46fb959156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbde1a582d5bc0ee18c26187fc7e95f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb68e6450517312534c66c5c881076b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f923a20a25d63af6be65bfe39ffbb8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff068009d1f1d8a0956f1f924fa87d82160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9affe7ace255b6f65baf70015e062580161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d89a82cdbb541add7b8eef2524b8400162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf30fff85321430e72cb7bb5e63db338163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc30cb3fdc90d543db4058af6fea72e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9885301ae5db3b12996b9210d970034165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eaa8ef7fa5acc66c781185766117c6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a01cbdc1d47af6a00aaf1dfb48141f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd0203d670244e5281c4193a16fa5ab168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f89b3590037a8076a5543ede7c40f6f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c21c8e3b02069fbf756015ea6c1c31170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d497c9b52f6b0be88848e03db987a1f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe5515e3bc59252733253269370644e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b996b0c4214c653ffbd9bee15db595e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274d4d2daae032b40eb597bf2451332d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719c9fb64a5654e72e61f8e3bc50936f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe0d3064a3f6d6869aa28f441e1aa50176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1bc17ecba64e5e99d3ec0b56053196177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1da798037d42ee0645161bc66a8fbb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9962148548e0d2becf4a8a72a58702a8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d4d4bd2baee566f33a821255d3a1bd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1fe049b1a618699b3ddefd5cf2ceed181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad34974b9775b76c7d49039164e8153f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3148773e8e148b1f70c17e308855afd6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f8cfe6d6276e32b5682069681814e4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b218e02a01873b9280d13d6894c8299185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d835a59e1104a7df08b8a52d89da734b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e977b9ba054fb2de96b7420dc8fa5827187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738454d59fe58af0719459dffafc691a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1943f7e3cd947c18109192e2a20c7c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd90712d35d5826fb5019ae77a0305f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093b37cbecac1aace5ecb76edc5c4ee0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb557a7a96a38e096c03da51df2d14e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc2a350ee45fdf71b9a05d940782795193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc25509f45701928dd9653053f1f1f2e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84accc38e4f7e3023b91c68e3ba3914d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae614836ebf280799a0b4304ac1135c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb79a0300b30e7babd4f291626d42321197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d86201fbf1a54e67af55c1d8753efb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e18a39977d0692bfced9da39ed1c52199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebe954b2545332d53d9bd32b6d52bc8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46bc1d0f53c522b3b9da6370d84e701201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bcaa069d259e59c13216c27a40297f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdb9dfc6c16b0a2ff42255a96ae2369203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5705fc6714272a08248481bda2c770d0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a4f9b24b710f940fb52a550fbe1b66205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc6d424900c88dc67550060a08b0737206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0da8b91ff21f835bbca3f6b0724913207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7201994c26ebb9b38ab1e6cfbd0ced208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4d36186213e913e55db17cee774c72209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0277517e200e0bd87c5c9a988f0eb7b1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb5099f684f6c8e364199585078e760211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9312b31f8d45621c45e16f0d900e0f01212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f3eba13502fe867a5f66dd6fd45945213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdfc84b417cf21b41b1c5e073811bed214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099185f506306869d4448949bb0db4fc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e9bf8505c295685a468bec10f93099216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c391ae437329c85a2742e93cef1bc040217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36c68722a3ae683891ef4764c4aa947218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12066afd48f661f0bc92cd653f8d7059219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a490209a4fac06c1b19d08161ed8b799220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e134d3402008039194060db1fea04bea221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86c8901ffc69a4f56178af9e246d33c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f816962083a3551a4969fe2076f5fff223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000aa5462982d84346c9a567519e1e79224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bdf41b11e8dff7ca40322ad6391f71225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc36b55cad98c74c8d5eeb91e89178ce226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9290be0c15255749e804a48c3d4099ef227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3e591697f26ec35c42b0be351bdf94228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb2399df1032352a2059c0097561606229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03308d8b5153f94396aa071fe7dc2c0d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa23ae7a7b7e420cd9b8f578d7e89da2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a2fb6273e4626d3be25196c6e482b1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fad43e05c73182f104bc176dfc834b7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c25b21bdbe0e14b657c5f0fec143a2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1642b5d7548996c153d1e822f8b644235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4973407112dda20c45d6a6a278d24754236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0edfe1a8b15694f084ffaa07fdbfec237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e58239bf4881ba25c9a74ebc6b31065238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf93d9f13e884ab96eaba919e998b3c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1aa845f07674fdcc5afe02999711c5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62acc41524fd7ea03caf47217511da2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8841b79c859879f2d682739de7a1f153242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5657d7aa4805924f1e62b844736eace5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf022e1ad384c539e8d6ce9ad8ccf64e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e3b181b3a1420f7e5b3405813d7ea1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d8ffc71a0b95e259fe55bd9ff24d32246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac16c7f45a0e9ca4249d5ae1ae65f46a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615a3b8ae7ac21e13f2485cce948f3a8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb745933c53771a83c752988c8fe2d4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb39d71eb80a7f56a2520e824d422e3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5908bce46c7a844f4d1186a98dabc602251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2895917ac6bdff87c85859952fe032fb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9200d7f139453752113064b3546186253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa7412f654adaf855689529fefa0371254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd04cbcb389b93e6ca45f937b4d4ad73255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01effdfb6f9c19361233559efd2b87ea256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d1aea2a237a6e1ba89613ab3f6f118257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e62fc0c695b7d33a972699d99edfed258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c769629811a5562fa195f6a09406c9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa43be3f3909e2da95783df181a0a660260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdb993eba55392fd6a5beaa62199b82261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cbee6b20a9f72176f9436a3e1ea1f0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a26317e84c108cfc9965ca77236463263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc85902c0a3897c4c6e34815161efa6b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8bcf699e813284f19b8a5a5e06fec1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20691e322e9bd33f016a194f0873b517266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b376ce8e954cecaf2829f6b62257c7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7098baabe45ed889ea6b48cd2ef01af1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360820001ae103f72d87e4156464b9c7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c6672958582ef561cfb8c5725d1147270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266fe21241357a6867201929e38fa3bb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b7c40851bd485d8a23fcd49d7dcd4d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f338efaeaed1001fb9b579189baed888273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ceb993bf12f2f603a48ccd132829f5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9368161d8af731fe65cbf120e086112e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47622d368fdf4f38acf79b54529ce67a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35316ac62c7fb8c8281f797214ad6ec1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465a01b0cedc97056702b532c0371dfe278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a123d4cbeb04fda433376c1dcb11c5e2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67df009b00e7e95e256fee9adc6be22f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8accede32e7a907e2c48ed2a859448281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d054842229d4d7dd818aa68fb9dae6ce282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aafe91046d130aa0b89b3a36d067f1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9981d71f0c29c44cc726317361d99ce4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5d57355a7e8bd04d4e053ae50969eb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31aecc2178eecdaf044497f6a593d33286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba477832f216763648c902c297bd07b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2911537d8c597a61159c554066ca3f23288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaade0972333e745bb35906a50cf72d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c328eff4ab8490d9bf1b0a98dccabe7d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784d475b9233f411dbecc2f89edcd461291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5f6f333d813c77a47db6ab2ebcbaaa292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08260c826c7fcb0e6d220e2724b7a3a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5764a35ceb47316a1a3cbace422d4a0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4a8bcd3057dd144fe985c3f6a23cbe295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692917b5a69fc414b5104f4e91682d59296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2c90378805590b84f16947bac259f1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a5331cca575c527371356d3f30f402298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb74d33255498b7e637d87c95880c93299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f06bf61408b5d345c83fe32a07a5aa5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e53c0606a0bcc01e13d3ed6d63f43ee301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa15a6329bb7c618c22bb54a6cb713f2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2107a1ff1a771f27012109e417ed5c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61f77308c1ff88325ec7acf618eb7a5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39cc69afc580ca07a5baa70b39566f0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e228ac929b93b641e46bd2da94bbe376306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfca1bc8766f9aaf35107314ba9fdc61307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3c96c5579c3c36c719e841af034e34308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb5ae89b70cb185c5f82b421c068a07309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a2ad331fc366b4626d6a008152fb15310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973f415d78823c3ac89b15aa2952c575311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bc3114ea010a24690a68f8b64d2a6b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834c08df43fbf7c1e81352774d221e79313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58804db740fdf20af2a2fb43726bc11314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3efd21334f01e9e3e40c0bfca674ecd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eae7e091dab9b68d4d02e36a1ce963f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00da3ec0e8f1935d97b5ee41e1c4c61317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea28062ccc5bd9c2134015af6583dcf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec4657225362eb10fef808c50681b5b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a80f22dd84b9df6b79f730e54585c8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a05c0f981198892c65c62ca1e138bed321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aabcf66a352160f346e39f7396c7ae322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aee887b9e365a47e31d6239d99b87e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3834591878394db4b7e7a8e2fb7a3ce9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c6639c71c0fd9b567f598b48d4cde2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf72058516e6829aff7bd4054274d57326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfd971e1ec0c1011ea4003fd111965c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d18dae2f951d323f6335f9a217e404328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24d7a852290c8c362e0a196fcaa5152329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d090f65ead6944434835e9cffa2da9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452f07c96c6f212c7f2575cdf3aa8154331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988b96bf651866c9a535146997d3548a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614826e8f8a381514add7893b3e295c5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36c2b6495d8f3d6020f8566333908b7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e278340d1df4d6d4238703ad41f1e5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f139de2a1586f30d82a3f5c4dc8b67f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfbf477eeafcc3eb28369cef8ed38bc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e005913455a3ff9ebbe2310b1a0385d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81f7829d8ce8549bc4dcad659622ad7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5917a34e2b8b9a14ae621edeaa06d76340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5884eb8d395a4e08eca672c8562d329341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a03f1ccfe1e5e29bb7ae6c508937dcd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf220940fe4bd11ccf8cdc8e3b9a9152343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b334891c3a15902ff126d00ca7be12344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3317d6cdf1fb7e325c17d6b8556f54dc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403e489175562680af7a618707908fbe346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcad2035b55941d865f16eb99a47517347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87e42f2586620884a4f7341c8e0bff8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fa096df39584168236336fc066f3eb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1a9f4e6dd3c584124a228b6e10cd35350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa98a197c2733aeca0e995f19e90528351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86270741d352c327eb03c19ea0f4cd7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c7392e9b66038343cc82802549c26e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3793eb11803ffa9022af3e8da3b1b14a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6f7de02cfc4390be4dd1bc697cb8a2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd9dd34678b0a360f680c18b93c6155356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81970ddab8e13e9c30593fa4fe3b991c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd9d68d9e0a9add99c08c1c91aa481a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1b83f97bea3f35c3c9c7032cecc635359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70fca853d8618f946ddbeb6f53bb4ed360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a737a7fd3c540913c54e925363bf20361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f0ea01c71dfacd730c70a7fc46e50e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961ba1f4d88b2ff892d672da683b3992363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933f8f4f4063e47369221cc79b008172364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69788dd8e0d8e8d97c0398b5183c6d7c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f6156dc9b000a1ed743b362f41485d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5e352c2d7016755abc5a3d35703d1b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8497eaa0f281974f50bfe24b66dc76df368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11c2c771e25ae9a2c9461ae8b991f1c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85de844264752702332fc8c1ba96ede5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c480e1af3eda861cebe8a0920eb80f7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7643c90b76fbcfe396ada27485b7bf87372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8589efda99364cc08e7f88d1308aebc2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1e6d52948605bb564af35619588ce6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f72afed7b9d2e45c691ed3b2c2ad4c5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012de6130562f06e842e035347ae98b8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13fc2f0da2254523c0a3c1ef7f0ef3f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64076fa9070967737aa155c89bbfa081378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d1a6fee06ada3b5cd97918f455a522379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9518752b26abbb31222b302dfa2503b6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7933ded2fc9dd6de544dc6ec2bbfe77381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016cd7141d34c5323c2172ff75cf2706382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5d7eb79641bf399491f712986bcd21383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117c8fc9cab894fdb5efe9d3b755cf61384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ad3ced95b2550c1afcda40a7a5b3e5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c010498716d5d708586e679705d891386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a815a4f6838ff1b0a5640edec90993387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2670c007f9a5ede811df4b8bb4e42f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f878580712c288a6ccfbeec89c0f19c4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6234e56b1432ebabf460186a647abfc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b852393318f98002bbdb9759b52ecb8f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78d847e30fc289f61fc8b4829a8e33a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380c21713774d51f1a143d1afca3a0f4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeb6303ca1d4715895b71347cc030b2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b393f4e3ccd8f6bab3ab389daacc7c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6c79c7d5c72e76e64c81bb463fbf68396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79088db5327b4e8ee93f34be3e29891c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d90abb016cd850d8bdeaf6744cf9580398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5d30103cc29850a2f3c329b36b5714399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2545fdc691e77aee66c59af6c3c435400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abc0f9394f79cbae793664d57ad8c72401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58415550a282f2c4c49e8741878c3e1f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087ad75f3b761f4a6a0edeafdf952ef3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48acd3758cae7f9606f5f2062653231c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548471ec43d16e4e53269927d66a7df9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234598fc94bf5071554e2a1616440e08406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1b6506dcd46748dde244e52b7c4dbb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33343a6e5de9417b4f753ef7bb59b5be408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61f764fd3b3ca14626c4b2db338e87c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ede801525f75ed9cc6045a02f49c2dd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a491b63b4c05b823e926134f258539ae411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6b60f8ba5d92646fd0bf94d8c3a73e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b14656b50264ebaa71fed02133a347b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cd21c800c61ad4f152e4072310f8c0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ba68696ad7db0de9be74b0ff2602ef415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbec794353a3bac742ed1c32b5f3b62416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f831fd69e644f8284b34bbf4b0bfdacd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10782dcb12c4338e5cd4548f63294a6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831291367c0e0d7666e86d4f16267522419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f824d725e86e52ab17fc7c5b515a4546420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c1ba62a027d778bbd26c15f1e8fc28421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df33f5974fc65d403a22227daecbfbef422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a02ca3ab6f486e2f2dca86e3ed2619f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ae809362b75637c9566930f97b7ddb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53521bc8b38d51c714c8eed65076ae47425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57838dc88830c15b5f849c3b7b96745b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae3290047675979354f81031407c178427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fdeb464c5f9252de29ad7160727cf7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f210dd8834683be456581b475b2417b9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26a7fecd23b42bf2f82b385750a81b5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e396cf32d19ba9651ecbf731d152927431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dd570b0b19cf22d5a9a9106421b51c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4dce7df4231fd79db3455e60bc4943433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123a123b66f5811173a24f83499c68ab434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0f6c5aa918ab955f6635c8f61536bb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288076b2d4a847215a1d9408e46bfa26436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca36260b6b1a18b8341b4031442ac8e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a28f523b922c890e9c1303df94c646a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428acf42632aeca36818cbfcb03712d8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b10b129c85c8d509ba0b2be58677a00440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3381ea8ba0f10fd600464eba321ca020441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca997d67f8e30cb634ff311ce10c8e2a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21607b51080d8af5f96c313d528c5f9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc708b3040a461e4597e62643141ddbf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a2ae1274160cf496f0452f838c70cf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da0ac7d278b7a904a0a25e54232bb70446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da12ba197844cf63096558461b0ea945447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243123983b9a38cbc5fce0a08ecb2c19448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976f9bfc66bb860f90752604149e76ca449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d514c50a7a715b7b910c8503d36181450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f756b89f5ef4c7811ece4f6a5c3d793451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1ae9a6d6787b6cd59b40b3fad3f938452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a079c94c40dcee36524d7d263d9ea607453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66b768f79735b8c44770298d68f3bbc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff9d6ac390340e51fa72c8348087cb3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3558dbe34ecf4949db46f92681413238456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f9f112ae853bcfc45e4921a5bcf48f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f417df89c5df6924c2f4c2f60cedc1a7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcccc08c5a7c3b979f5659ceb0eb73d1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0b6426100bcd54b8e6bb36ab698f5c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c3fbd88cd7a7c5edd6096936b480cc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f527c9c8dfc43ebf0b99385eb3cb7828462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492818eff92e9bd29793368cd5f1f9fb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3825564b443804c90e21b5ccd05d707f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267146dd3041d93dc41eaf55b1874b96465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffab89bfd6ba3e2161ce7a5ab3b2ee4a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde4b7fbdaab3c11f19fc5ab8e37798b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482e913ff980c98a9c5618a435d04588468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681e20d7036b79e44d11f7829b73c00a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b38b0d022537677ee89505364419292470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7997ef06cd290fd791fd0d47b0962809471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae03042cd4333f7a6b1201a1713f80c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaa5ef18d35735417c5e0e48cd4962e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b26d34121257ff569a2f9ab1694b6b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b88573df4dd9f24b66d1bb46b2a765475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7418a1060b442553178839bd8ec137db476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d380d8bcf465a6582e77528740f4605477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15be50c9d4a3eb51af237c5a182ed886478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eccb2fd9fe92b2fcaae1231eec125e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea44ca6187561c1106f241c59b910eb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c56eef1f8509695ae0b98932139d376481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d49867ae1533949cf3b2059ec1b79c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bcecb5be27c7fb892a786b862c5b94483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f946e5952c667f1efe718d881f4a02a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1665392a3abcc2d43f3f2f0afe800b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e6e6decbc8fdc0ed266018acbf2079486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea3412b73c6cef2f3384e7d89d09567487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e941696f1f1ed91c45ecf607ef3ad4e6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2178e13f369b99328386606fabaa7868489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f0d9cbca3736bd91ee7bd62b4087e8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff854b851a135078b66828127caccb9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea420c1922a628f21da30d9ceda8fbbf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c923dc0ef1a63c861607d0f7366b1c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785d177b132d8fe235818e268dd8dc46494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87d3b8698f53b2620cbfb617bcd28c2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63f6d571f4dfa3e900ee02b0754a32b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73ae34df8aeab0cb7c1adc5e41f4453497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41131cbefd079574cde18050d6f3223498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c347beac2ffe771f936267eda34b819b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadf4188e48166e7be77c353b9555ee8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8796e493f683125ba1b507772ea5b5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c79af33831729d8d05ed7f9c5154c6a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfabe5973a97076e32f3e05e4ed9b64503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62b93650f482406a7f934784610a182504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4192f180a2a25888c9b528fb967041505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cdcc745d6d0013e9be18659c3e549a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7df3a4c01e4e35f12099fce15303f0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c27f743478d4b63dc7d4e6e631e159b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a811cb9b19944444caeae6e7e419b4d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b802b29f09de787e89e82a659fb1d9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3e106c5140ef7b95391ae7d6997a00511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b788f618b1a7364a05418b37694323a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cdf25a6c2b399d6d1fb387d68e297e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7bb7c29c2eb18d3740b067a7d93a3f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18e6332d155172a88d9e54ac6adaf6a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db3bba8e30b715e3089794eb1272364516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c348f5c00990c56fc962fc50312e34bf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76556faf0cbbaf159d9f89caa9546694518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3deb1f765ad33313d14e0d0d2469f14519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f985989d2890aa80553127b4bae7b6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca26c5498b925bf88973a6fc6e2fb2e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f14053230f7892c42577e24b699a2c1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ed9087316596bdad2a3f42e3231adb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfc59b530c8b78820f575bf4d643da9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652104a7721b60c73351e44c00676e95525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bfad15c83453b68e26bf591bc07317526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dc3c686e4bafb30355e364630cb255527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc6ae2a417f60ca497840c8a7f33741528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faa4e41ad9113ae3245f9c527f6f16a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d926d98369926c8db254df49c9fa44530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29946b9330f3f8533fd53b41b578a081531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b34b0617b9b77d95356bc2d2f55e6c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fea47fc11eb51af6171eb3fe8d24e71533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a6cf019f1c07d6afc923225fc10d05534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dcef4790f3f5f7e78f2344951e75eb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef3cb04f8fcc4d0ab29e48192e37349536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b26132c300107953fbfaa3a93ac38b6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbe34a8cf89454fa1e0d0ce9510fdb5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012679eac2c3266568609b52a11f4956539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9383051edb3da9c195b2c34bcd66aed540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b48ac092f942cace2d0da094e32e31541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ee30d32ac0d665f92e7e243984d4da542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24972c5000b66eac2c68b522f978a1ed543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b39fba8b9c57ad3fcb8153015862ccf544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e73230cc5e1311ca9135bebd241434545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9788c59d4c50088682024515d044002546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dcd0c819e8953bbe73d5c2b1649ba1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af5e1157a709baa74ed043a0bacdb71548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa92aacced2d46cd43ca6ad77ef2088549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4e8d7506d4240f2dd0ecda5c1edb5d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cda9521f6cad01777194e0700f51065551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f1e96e354832a4b539a3817f98414c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b4b6183c15c924d4ee400c2dd6e11d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f08943211ced10233936295fdd4fb8c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db20b619679dcecbdd4c3e958445bca3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0658335c63d3c45b65b2935ddc8df0a3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d10f9118296fa1932ce1ee2d959277b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15535fffc6545e628ac42c39b8a8e7c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f72827847a3a643f83cfeacbb2dac2d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa19bebaa5b6286ecdecb34b5051cff560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4054b01f6384b1f7d932b2bd2c675ff8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5e5be97d4a57909b36dc42e2eb2d2d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba6d7e35cdcccd12a3960678d9f7ae8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2ba39e70ce981e43ea48d01af72028564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a40499d38f1ef88bcf9c6e13f7ab574565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e5b8b53efc8f24696c065c9bb5d56a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789c2543e61deb69eb39727da855c6e7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f9eb9c004443ad847a23a2f6253deb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ffc1f670a902fc9a745a43ea75ba05569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f62f26d4b1e62b4d21b38ce092fc478570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad874264ef3f55431401486a82a92df3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c200ef9f13e98b3e0704cf28a6cbc2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8117c8ee80ac6fb650ba6fd10ed44677573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1524f9ba5b544542b619b1944c61b13574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4cdb3a6c44e6fac87ae2e02941bc7e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239bdb9e175116f40ba383f1f7bb85fb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e37032000fca34cdb97160bc12c4d5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5f99f9ef686dd164cfa5180c5352ac578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fd9e692bcbafd352d6d2b8cb90855a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a69a817b5581b5cb66c76f62698b87d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028d03ccd22628c1b723b18acb9e2c0c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20845e40bf8ecb25ab640312eaa98eea582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e0ea02b0eb873bd4cb2325ace15a22583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3128d55a0f8ffb22c48e81103d2cb4c8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece74b8f803a0fc9f8f1f0810450f836585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7002ecf3bcd1375256b5846e59eee19586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738a6e4b38a886a2f359aac1909cf1fa587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa2f10a44f698133bd69a0e832f1b2c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ec4c7c786522224d01e6c34d5edfab589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7348f6c57b586cec9d9e39c0a9097d18590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29546f1a64d2cbf33fc0b5bc23cef565591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc89bec204a4b120a461341d846dedc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e7b280c9a9b46cd1370b657e5791ea593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6f75765b070197ced0794362ce96b1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fdf4109f482bdd7d3c8f54309c0261595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1d3936e20b162ed19fefc5164a9fc6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fbcb6676305d7fb1eaf84a92f1a8bf597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e47445df82e0622b00ca5b7d9b7c66a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489aa2999e445c18631f87fd49408a61599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f32cfc8d7b576605d741732c4ce0fb5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0931072721164b9cc5a0fa3c2b86aaf3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7529a3df0c8872cdd6746f662824f4ca602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58417ce873d88a11591170d3f024b366603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42d1b379585d87c7185131256e00ee4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d0fe96cbc30074e33edfd7e8093cd0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b1889f422dbc1598d25a128d1da4e2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f3ed6f3e66fa975f11d99a16db991d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3440859b6dcd16a95f2c0573e336732608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd29dfa77c1c1d2eaacc9161239697d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05be87b6825d7846a0f781a1f29f558c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f848c8a48d70cdd6c3be920e174747b6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1ac6410545b15b680c081fbca72863612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20da4c826becb881b32cb0671ae8cd4b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7a7b17c8b8936f31b78864a14f8cf5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adea8f6f7e389a9ada9ec0a5ae1a93c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0d4dadc43d07ba6bff41407d9a643a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70df9b9910c040aacc2cf4db6e1c9233617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a408ea1ad09e4126984369ff7b5335618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1321ad020cbad51e219a1024ec18789f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaefeb4e2ef9221d8e3803274444c8f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236cfa421d6e1744448d6d4bf95d7d5b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e5ccd95a0750646848021818ff0bd9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bffef5724f90e63c3c69ee37722e22623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c96e39fdf3f682d49ddaf18ece1afc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2f203638b7963b26bb51febb3422e0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4928adbcad43f2b0358e93e05aff4b4f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d68a07a0668259954a4738537afef0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441357a26152ee778d84395172fc5597628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a275929c61dada7c331d502851fbab53629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014cbb55e6457b7eb2139a06c1e101b7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad645fecbbe408a278648a347ab5476d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805db7e3d5cda17e86f5bb7fd369a162632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9216b56eed4792fad7a5fbaabaa55b4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe6e8e0491b9000ede3d07e5b57e3b2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e15fe5640f067e15ccac5fcdd6c7bd8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88148fce846e1c8fb7c3c3672e5eb878636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a564e24d16ece649f9bd4f3abed651637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b895233633d83f140deb0797b5c091638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4022ab2e3ef7f5312b53c434f4bb133639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca1fed91c04c5f75f9437210c948f49640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac25a99a948e20c9df5f33879be7b95c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8a64ba8d6d33dbbfa6ea5713b26778642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6f8cb6d1234c0d0c26bdb4a8e46cde643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1953031c3d2c6c62cc7460caee20b67a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e708812b4d156f90d725d331fb0cba645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3104cb370f5e0c67076e99aab36514f3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d820579fa36171407fc99f4b2ad4bb9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a5823faea9f36dadab822d284e8bd3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d10032c396304955dd468ae1e4d648649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f44c9ab790072201f770abfd4c53d1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9948ae8652e240bf58a8ea73b3393d58651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64b490ac39217e5a91b8f1b3340f871652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20208269575300d9ab87a56588bc0f8c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412529f7fc99e6ce7b3cbd4d5f17b653654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd8f78f376874939f9b7d84bb4259f8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec9f872da0474d231941e7763854f42656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7d26232c30a254fb8c97b582339790657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9254ccd2e1d4e52dbab34e49906948658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668a7f2d88d435c3018481debbc90fcf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d9049b07677639bc47eb7714aee20e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19057b7afaa1e94ff31db374285af461661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f9d0702579fb2a1ef1be28ba7d99f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59faa1f3935bd311055cf0ab26c7179d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeae0258b72286dc0f6707dba911673664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9ea9ce1a6c57f655f1be20e43b3102665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23c5f71a386ebc371169a2d8e0ad9ad666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69630a20c45c0ca8d5693c0528f7a5a7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155ec98fc673763662821cd63a67e011668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bd083a94232ec4f28337ef02a22fad669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff061854d09959814aca15d675354dd9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40644ea41bd1666afaf0bce48687aad5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ce05c001e302afd6ec9ef1bb18284e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89f63eb1f33624d7e05ce620c602818673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4166cf34ae1d9bfcb5da1eeb4d43cc05674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e204dedc5db96eeeb384481a5e908a08675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e67c78848850caf371b5afb6a92b542676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0928d7b16ffe77b6bb9505a481c3e06677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f603a17258e8726670396eaa6a287c3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36691dfc7a414d0a28c661e237e36a2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d257ac1dfa9b928c13eaecf43f53c6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20365de93eb9b5017ec372dda2589d4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df28df49a1b0af6bf925e4c0c034186682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016d28a47ea0d0dea7d48101c0bfac61683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f758e11f6c7abdcb340b7540e97bd3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f12dd46214a7765fe16d915fcb39d61685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e796a1a0ee58d48f41e430c75d301f1b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dec234769a7127319f20e8de551a43687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7012e3b260d9b5794a482646bd067c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab785a520c011584d30e3d3aaeacb8cb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a75e90982e7a458c2a08803b81f77a7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9908ef35d831345f828df62781a0cf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e111b9042ccdc5ad5d8a0a842e3f4f3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23f7ebc96b6eb63884ebdb355436da1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88366b79cdfe53d9464a09242d113eb9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16bc14b56bcf7956a7d9dccec0f3394695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8319ed981d117a4c83a279a74436e0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9447447e6494e16b029e1760a4a236697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e4fb6256c29e0a70366b252c3b33c0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a806d985aabe4eb3e1d30b28dd2f611d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffb79142eb2261357cc09ae9eff11fc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a864c50ec88fef477fe041423d34dc0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3e048ebcc3f20a94cc9d6d1de82fcb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5216487c510a015e538d001c7e4aa4e5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4a1f9dcc9553d4cdde42f70d696a91704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf69080aedd0ddcf7006e0c29f20444705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a58ae3ee404a274836b32e23a9d2f1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a0a20d353a41bfe5e4aac767abad8d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9ff6abca841b674418af052d9faf98708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b3cc2a9b625e10ac5a1fc86c08d7ae709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3563b51cd12b9932c110167366cbec3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803b8173e32354ea439f780ed3f3e781711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7841c34cdcab016960ecc42d8182873d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb33f3a12a482a1cb2d1a3da611558b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ff85788cf7f389e5c528540715bae6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dda2ac5c1a936adadf77a07efe5d46c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c2dc7415014e1ac1dd2e70c3319f67716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8ddbbb204c4c25923b0ef7bc580ba9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b91bdf4018a874c247c68eb914e9c5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2e495bf4cd971fba860163e3cfc7a2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ff7efd8e0cbc70718ce808969e7b1a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6557f1c8444adeda7ab09e1afeea117721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af33ba1be584fa2050c4ec511bf3cf9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7058767f8c3a49edd2497355903ad7b7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a4c604c17984b2147f0d2e0ac01ca0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44184d6cb9ec446ad2fabf475c97bc8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d8f827c4159b61bcc8c99b92da66ce726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca7cc253dd9c5f69ecb957a49fea964727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b701924b19ba5fd578c12a310e5753c3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74382ce1e2497a52983cb469a4810cf3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe80fdee63a19de8ca6a4bcf66a72e2a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a73d61c8f863ff7781e347ac8c6fddb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ed7192abffba2ba2d69d430f2a5b6b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e665490421e8ebfde1fbf7e33bd42b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2e9e832b0778625237cbc543dffc10734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9786be773ab1a7c463d0f0bbe7370d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d9874db476259245121978cbfd4e3c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b44e6310fc8f04c71a35451b742be24737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d83f9831122fd419368cef51503060f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d5fe6fe94394be44f68363a3b4d100739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2811a144145efd7094dc0dc64badec740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72999c628716bfb6642c87e5f30afdf741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ee9a3ad7844dba1091b9b7265b7229742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f473d850666a2e084b5ea118c414886c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a20c195da3298cbe3fbc98f3360565744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8512d5e1dd78c6bd8d6a5334beb8f3e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f4a9abb6f6e55a12def5bb67e64939746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f889bd25496eece253b6e7566fcbda9a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0755657a43a19c32dd469147817a5b3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c2f436e3c82015bebe8037680cf241749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d119630167dcdcf2ed60cf51bcd23626750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83c682b84d59912cb143b527a462eff751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0fb74e3801475edc4e609a5878b936752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efff1146a8ee6d560535727d33cf6fa4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a70b62bf2e027bbcfa28f61c106fef9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561ee52dfc6c26299fcdac3f0464cab5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7143dd1cb13fd996c7febfdd584c3c87756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17094b53859210dd253705c45063ba2a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ba17a600ea7a7ec0c82ed0290720a3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2515017e34a1de88756bcaf425f397a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe64a2641d6b99797f502603dad5794760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602f0862b0ecb24b0e0fef94fcee0107761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61696e5e6f064b95a78aebcb0ea71df762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dc91ce57f321ce8be25790246eb54a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a70b97a94b507b6105c60cfb58e5b4764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6f7b1b13292a8f7d1026d8fd9003d2765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca9db04ec4bbfec181d62fe9aa0c40a766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b4f85f940ea4a4f083eb34c48f2918767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>