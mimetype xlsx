--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f031a6ea7a6e2b2422bcb7e8bc2e6591.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9fccfedf56790858dc198c9ccfd2af2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c62750b3c394a7a68728c5f2dd75cf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276ae1cfc0d3a0dc5076b45a82ff4b474.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be260e4110b636fc43a81a1dbfa580825.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796d74455595ffd3fd861245ec287b2e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e94d7aae727b72e5b6198f3e77f642c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81575615448fc066a208c058300305ee8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dcae5a510f8b35730be86b327d220b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baa01264680084cc10342675a4ddc8510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec19a8c3e23d59eacb8cadb28da51ede11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76676e140de7c51c8b4e9c34e44cfaf312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f78eb18c0a8118282744ddc0b005b013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1386aaab97de0799108d9779e6f3456d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37162f0fc9419aa7df53160388a2aefa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856609f248e4b5e2606844b290d14a3016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed46e6ef47dac7c429978552d7aa09b817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd9529736aff5d95ba869d3b768734a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c08e5bea442a1939d52597754f2bced19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d9cbd324c2cc9bcbcf2eb7967186cc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c217f828fa1850d0a3ccdaebcbaafd2a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b837797922425c537f21a9f6bc5309622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0536e3d10ba581d37be5c31ef919e81023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d578cd48b1dc6e2a1ead04fbe74e2d3624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788d18fdd7c00b4037481eed7dec820b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886fbc759caa5c46d296192d849e696926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4f46130b7be5cd98eba0396ac8de9d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fe859b41dbe9c3371614fc78eaf40328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54719c2646ecb325e28a3c25e07447629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84aed5671fe9dd0f66ba4ff7737888530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46a274bf4ac09ee1057f1a7e6a7c81931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802cf124295e547b13809f6aa737bdd432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc273d253afe1f73be178ae88ce132e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5023ebfafd5c2985641b7d5d4a036934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9aa9ee818ccec1c3abef0960c382ce35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733bc282405c674a298f9947e6db880436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0443544f7222949981b5292868539da237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89256ff5517c506aeead44a587c7509f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc84aa51f170cbad8ff740fe6c2796839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36ba06441095d58929f09ee8cc374f340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980df8d97f7c9448c0c3cf61ac86ba4e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02831ed767a36716f2bea3bbb4bd091b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ed54d5f7fa563eabb42293924e238443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082d3a3cd3b95f16c17a8392dc18855f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aaff10c2e401d98a46ae575f8cc66e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a67a36f9b3b7e15cf7f75a9b2ca8d0746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd89c3645a0b73e67c71c731ab5e8ce47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436b0fb592b51d90bdd51291bdb684be48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86044326af8106c14789272cad10a0a449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc65025ffbfaa6d719f2b84fb005421250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bf3ef93f82a45b18b735c809eca1f451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5e095f498a40dd6245f7533c782b6552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba716a3698681ef5061dfad12ef3eb2353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91a851ea335f914c198d17f517f037b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858e83b27189074b6d6ba243cecc4e9955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9061535483a3ac2df1b9a05c5e9d5c6256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf5b014e4efcc2385637dca97089b8a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7aed54df9589726a191ea438c0654758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8b5977f51bf196b032afd6bcbc34bf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44d91199da51334d35761a39894055f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cadbba6ad2d37bda23060940892dd861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eacf9fe6df295beab276f70c68dac062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04af0ef89b9cfb69ed28b906881b277763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e52fcd613e64e49cdbdd56b0840b5b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff2111c40401efeaf38cc5ca1b25a3265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9246567933f7ccd7cf647793343d24dd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2b70bb0f319dfa2ced1c7fa97ce1e967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce43389fc2447d35c83bfd4435b2b3d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73884383fd6509da16b781b148c3cc6869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c29a6dc3f9756d45956b6879fb382d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ea20dc39a8bfe0c2126f4b9f755f0e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270c98cc634f89af5f79de19cfd36bb072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9b128d122eb7cf3986624d3a3ff97573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b825a9451f722d8c0c5facf9d23752974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa40da74847e6b58a97dd670c5f92e1975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc903da55809457dd5b95b8669f7bb276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb482c89283182467d205af62539d3e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a44d86488dc3a4aad3a4ee584cc9d778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164419fbd184ef40c7e17b1d8dff826d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dd62f7d9c5f872f62ddb5d68d14bf380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ccbe6ca2ab74bd3e3b59ca7e1738f381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94200f23e7449d56bfda8fc9f35fd50682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d631412a35e058914c63539c830b709083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eff98348afded2421777250ab7142884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9fd2a43b78f97149833a344242fab885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c22f4858abcf2a6ca0d0187c5d601486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9280532e5ff9e6cad8d0f4c9e19f676287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964986efc26e2485c91aa915f184100388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceb73a779dd25f4c809e17bae340bc189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d60b95fef271ad5a0b1771fdbb3429f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f00708eee68bcf0ac20c654cdc15c791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70109aa56865f9f157be26a3cd1c4a592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5348989e7c8df1ebd99ea1675b34192793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3f6efaa702cefcd67bf56d233bba8094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba0418ceeec8c73562cfcd26ed3df0a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd590a13dc85d56af992a5d7d7a092f296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcc4ba26a9e27ed97fce53ef54d727897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac450dd3c265c48dc15dad9d7c761098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60607ceec4ffd432e0602e3b554562799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662747ca05dd34fc69d395d984ab0a45100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156a9f6744bc7c490c99609510cd5ff9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bbd2ff0b9e51a93b0fe05c10d611ac102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5542b3734446606f294976f780c7eca103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaf6e53351aa5eb8fb895debf3e1343104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0abe5dca1238669659dcb689a1f418105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6d7868a9213b4cd2f78ef7f415fce7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fea17ab62f9ffa4f23024224069dfe107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231e7ba32154fa4c22ecddae42be9e2a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d95b2802f54781dc54b4a2d7922c6f8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc21d65cc116e6e8c15ab5e58050400110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bab1e98d603864804f719df84c0162111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdd661a4e7a3a3cb0984c998e3c7076112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d351f8d5686ce5fc9d5987f17a9766e8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a002bde894c5f1b7a41846f78cf23d7f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1bff343ba66ee3a662ce4d869000ff115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4627a9bf27f3d5d4362f315933b04f05116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cba957a59ec5c81ebff228deaa8e141117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1dff62c09c9bc7a2dddcfaceb743bb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0dc565790329d9c540f8bb4af23baa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a10cb090b9b61a0d66711edc5ba6fc0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f85f957b4c90e272c93e9c1b6a1308121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67ba66d54d497063a05f8b12bb1185a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf449b43c37a80bf962b17b06edab60123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4392cf52b278c2553c6eab35f8433970124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b9821a849e243c3d36fa6f3db96432125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017fbdff236ba3c1f35f6090dfaa9866126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85ee4745518e1429471c8cd8bb77010127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677219a5ad055eafa29240a1f335b876128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d99e8258898640966a20e7b6524ed2d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8590d34b4c748332f9101d2e34459f29130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd966e5c9ef59c41b43bef90c73600c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eafb9e0c4846db37ddc90838916e0a5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cf807b4d72827bfe33637d184d1c7a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ad67fbcb10cc3f3b9abf1a9021a82f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5e8d3429c99d745531df9516c74e7c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc317be6e28c90d0eb7403ee3fff092f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cd49b490384ba2ac44a2014d6205dd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07eeb5f2f43f6dea4b064de763ab6ad138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2a2baec1e5a0bdfc8e7b8642409347139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97ab3ac743ff8783316b36190b37e92140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babf466b56de971ed4c8836232ee5c38141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4c344ce2eb408790944aea79536fac142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c8e8733c82a78d2460c3c657e98ecb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a419fcd4c1c740042f5a28a1e7a30bb7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fffa295fdfeded7fe6ed6d65a27627145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c8fa909a476104407ed9662ff39213146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0cce5871dd0525dc06e56e769363a9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341c127ff52861cacaea398f34ad768a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827f8234f667ace1659621d9969f5dea149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef7143df4b700d748ef98e75467894e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29de3d33b61706c5690be7b1fca2e7d7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9889a107921186d97dbb14b70aff26a3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7c142c378482f73e981ffb9002d7f8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f5b7a4633b6204b64bd2cab65fe0b1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d221ee4e1f5405e46336459848a5c5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655c12e59b0caddd57e3d4691aae1bc2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e3fe56557fd9ed1a93cb235bafdd51157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7e95c305400abff7da56846b0c32f0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c435c01c7e0e47558ab73ec136df6e8b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ebf233275a56897e8ad6ed0cd4f593160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9baa96ab090da197c4ee3da2c1b963161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c570718f9eb7c4c28ffc69a6bac8c5c8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e9a7e7269e5ca988232ad2b0923f33163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e43be0fff71aa161b2da37ffc0a3252164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eaa915f01848da096058d49028df63165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfecf3db5ead741b75232d327bbd32cd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada26ada123c1c6000d098fc0117d30c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0831c85d0e4dd617fd6e79a363e71b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f3a762d204e3549a1afea5b54ac9a7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a940c976a5a13f73c1a840d7fe49d0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e34e715057738d2311322cc1641ca1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0275dfef5d7b05dc3cfa6f4f62acb35172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010dbf47ac491b6f5db3b2f738216bad173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1afb13d13aa97a42e6f775580cf37d4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a359982b3f42a0c407826ccb95df0105175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd34a3edfb7e81ba7d335ff99f736635176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37443401d9d33df3ea6ea2fed53bd03177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52b26b0a1fabbec25bfa7fbb3859018178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f52dc91c5506eeb6757e6e6d7032374179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73b567e17bc528a6692b7bb0661fcf4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67aee7e5e19e26d440961f5e72d5294181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a396ba2e734325df3ca637c08836e3b8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b97a0fd9ad0caef31fbbeea8097e069183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29629ae25ab27c3cc07cd57365c8dab184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f65198011e1faf0f2650c0de546cec185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac6c05bf9b1824303790cdd2de6df47186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1f9d515e4a8d35a5af9ea4100c0b23187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d1264b7ad59f3d5da1b0c983860c21188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bdef4213cace37b7e7aa49daa0e8e5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c913767a4218aa589820c6eda9cd9e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81354f12af661bc3198c5a859a9f9184191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a899bba284aa23b3e911692476e9282192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c92f8c68e343b45fca8648302f61fa193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312cb0acc1cd46674e1eee8577de93b6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff8a99fdfb02ee2867c28f091666577195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bad4956ad32e5573d9f168d0db605a8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9bedd895d3627390d0b0af24e2c858197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b672e738eaef245745923c6c2b186030198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b973a69ecf9892958dfeebb16871513f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c01c7fbcab2b87dba04d89f4f8fd581200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bb84d4a345ed2fdcac6f14927ed49d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a908f7186b3993cddf20694ca64e48fc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f95019875dc13dd1aa7626eb00f1e9d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df7e14ef37f48cd146c220ae91cf03b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e75eaae7a6973e0e01f03882909e95205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1e93b8820d76f527beec020e1463e6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8db5f5b82cbf8373510b7b697c33e7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df32d0be1c7055b3d2d4cbd9fd85101208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c7a5d815195b0be0b5f02a350c2eea209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585a7eceb85863605eeb3900d3bc5780210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473d44192dd7b5e120b1f16017de9c4b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504d52b035863f06d35595f63c16a611212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d70817cf7806a5b8a02c2a4f51b3df213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6683e6eaf2fd3482044ca43853236c93214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54f0c618398241cb8b72165f1009ce4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb403dc0c692332c8c101c32e4ed489216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d977c0ec0641539d6e03d478f594c9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21646308116ba20111906ae9d204e011218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af8fb0a85eb1f4ac2aa1a1a06941826219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4947732bd12924b5658bd78397ed720220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de63ea36210c2ae2d17009529c30f4c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7a649687816bfe8333c5d7108cf823222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0754d9eb88d4f77b80e45ddbb10e90223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5b26484bb7303358143c09d4d03bfc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4839eaacfaf60cf2162188468ca33b7e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8efba02a83ef470bd6ed8868124e86f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d04e54568dc7d9fb6a04e3fb76fea9c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89f298966930515d878dbfad0e52f92228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3e29fc0caee8ec0982f8e0dbca2c73229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a118f3da8ca233c7e82e615464c5af93230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756cd328cfc1be60119aa07981585a58231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba647b146773982696ba763f4a8e3b7d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64ed4c1f04cadb5d13a12d6a69fa98c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626f38d64d50ce15fc51d53a8a187f3d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952c8b7dc805ed33891dffd28b31d993235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b6db02d5d00abdd9a7c8eb72917595236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6f2daed82583ae60390c0eca826b29237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9256f60461d654016b9f3e414ffba058238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5322b08eb88ac88bb50de240ba4f0a5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238e47d77a124282fba9c1fe7d4ea05d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9aa9c0a77acb039fd5b61f911a8a72241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54ea93705cb3608bed7caae2f228f1b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091514f6d4bbf5e1655ce5aa6dae9846243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22564b4ba97527abbf73f58fe72f3207244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5c5622cd3aef00bce2c4990e67cd4f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc574f141aa2c38a37153530b8de41cf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7f270ac9418193d0dd1d7d11b70938247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b214b0d4e22cc64411e860794e5d83e6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ab8ff6d270c90039e907b3253b3308249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45b190d4da0a47cf1a8763873285a24250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966307586706e2d433292554915ca8eb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3bb5d8ef74c39f7bec0840d08aae5c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f85ca440f06f528e6de3c9ba3507fb8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcf969443447cba7aa576c4e0f6c903254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a30f0c40eca97a5dedffbd26a7ee74b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efe10c28d872591448ae337b8b25650256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1daaa9849b165a47f7f6daa39424a2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea45d4fee5f9b5b029311e25178b11a3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f924d00cfb65a317e7d0d17ef84e742f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb958a44bb3172adb92bd31df4afe6d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a2cd39f7f2141050cb3414b9c1d4d1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff314c6fbca778717fa665dbb554c3f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d8fffdce85c6ef18cc8bc0226ce85c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f2679e338d3fa111b41508a2c67d6a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65b985e966f09e666476fe922e1f58b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472198cbcb23aaf60c941ea4297b8538266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9af7fc8f92164c3f2c0d4b96449162267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e84bcc7d1955dc7865fcd00d5e36c9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570cb11400d2480a04d9dfd1c3dd3a62269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e472c65b77f04c69bb9f74f03a347f3f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983cfa14c26ee964b13880502be1d672271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a5e435649c6baf364a58f5ff4d7404272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff5eed377897969e378398f9208dedf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdbeece6f418b177013c00c0c42b890274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66176cce30e727abc1d52ea4196d0c22275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33e21b9ef3b4cc5ef8b3c76ee67f4e4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8736ab588a9969d2e517945d24a3bb6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad78402b91a1c296907d8d3fcfce4d4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5be35360b1e3a8118a7428856011038279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81817990c70f1167884a42284f41815c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e769d95d16b9b027dc464ca98ee870281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b2ee47b154cff2e415ae2d61209dd4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdc7fc5e9bc02abadcb862f4870ab3b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80905dfbae680a857dce89d105d382be284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36eb6a7d88140e14d3a465baa0ff4d5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4666654aef03a94b326867666c601ea8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8885e83ed98abe6ab7584a5390fdb076287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca51f4a1cb8fd08644950f6a009f880288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a789f81c507e04d41371d4051da54bd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bf9810e27177c62c9e992e008aeb6a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0211b39ba18bf7e43e5ee5b8fa2f264a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e1f9c60253eb1223adbb3ec940dae9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e6038de6e0d27fa5724611a06b9985293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65b2cc86164688f81cbf09ff392a4d6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4aadf3246f24fd32d6bd60a7ebc20c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb77e0861dc1d25b8365040ae78f02d7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7714b88f5177cfb63be5348ee5001220297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3df2583e7c548eb8a0faf44976e9f8d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552fce9ca67e5b08b5065d167098f83a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3ae5e1471203a62b193e6620f91190300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f686d8c6a41081345977bdfe8b1cd38301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435f8ac162735cc00c29042bcfe037c6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91aa586caf740ec54a867d90d7ea4c3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f8cd895704225b715fd6c84df30b2c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8a99c942f05d589d39b944df068df3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a854a1a699d817582c1764ac7c9f76da306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533f27fbe843d1885fab99cb8d4c9aeb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abe5f1966e516a96fce9a45c81ec1c5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f72d315adcbe6615c19543e7ba204f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd661f0dc2af4c88d23b22bea6a3502e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c72e89acb449065e1958d04e62f2bb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aad036827a7c4cccaf835f0b7a8ae3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51404ce2e97d57128c0848d462356bc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640bd40d020a259ea18f54aee8ffd685314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae3e9a4f2519df7447bfe13fa4e41cc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84374d4639108f306876eb0b08916e9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dbe1201a4c4909ad762baa2dd4d42c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2658f671ed1ade88c5cf48f0bb103896318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4aa020f07f851b64f66056502db398319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb98878d0f97c5314fc59dd431de2216320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf2088c7f63469ff77d1f0bde73a544321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51fc0a6fdf81e43beff21f18ee12229322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876ea82407e437c8ebb290d74dde2508323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafa4ae2f4bbe3746a7845ad6add6d1e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e40d8df194d50941ed4e77843a0aa4b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864ca9e7dd531f3055415a536168da88326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636b1f43083e955a5511ebe7dfb4a393327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24179f9dfd34faba5cd70fc212d2f00328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb2eca73acd392e125bfa7d6f550d2c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fedeadf34c09edef7174b900badeaa330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fbcd37ee22a51b9ce8c72a415c4a09331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a419b97882e9a9e83dc2439bd6ca23332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b035f466ffbb051c23e2ef96f1a62fc4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8060ddd28bc3ba7ec542cfa5e40f4334334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05319714721f759292d8acbfbae7b5ab335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba3092b865ee8c03c34d7cb88520de6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092d15c4029eddbba80bd4f404078dd4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9fb3f42c77dc88fc86b7560a07c082338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffd7e2f1a237f224b970010d4721ec1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e9060a1a4a5e1d33561756e1fb62f6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4ee79c79e18dc9a1ab4fe9da635922341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2655f7720e8bcc0684504a757c54883b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d639c42c196bf488b12e815c6f885eaf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d87c19cbff6c00059168e8cf6b343b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7860504d32b40cbb60f0fa8fb57c7e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5584e6c70b1540f3b33d727c083fec6b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2014805a68d3c1f2476ae270cdd353347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345a66f67dc8e26df3a8afbac3ae1c57348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718b2118fa9977840c6ca8fcdc73b58a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d093a6584f893bdea76adfd3bdc0b9dc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22c6b64ff8fc9dd96648e6a042715e2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c82d7d003dc6b011efe287431a313de352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67de50cf4d31f211a174f7903192d89f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d70e20bcaa6fba2d3410f9b1a24ff4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ba473919b713d04c7582ad913ad272355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6edbac25fd69135dff950e42e951bb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b833d00d232024b764900ce6915ca8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243c5050393d887dec020f13f1d07529358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da9f81c237dea346ff2d1c48176be1e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6976e3d10a583b7b200e54ada04219c4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d39da4346d8148711eaec108d512be5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e48d7a2be8b4ee446354a9e54853044362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aacb4885bac97c39ab2939c430d9782363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a2d179564150526679223fc6d7245d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fb0c358741fb3d15ef4e8d2a6e3b74365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac84f78a3eea541a83afe692293ad50d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd6bd1f95a6e5331d49ca96acfb236f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a42091e1b76845a6507608a2cfdb673368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41e3d1abc9d77fc115ae00a0322c8d1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df0f0ba52b8f3d7c0ae7896c21ec6c2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a0f09824d7a517caf6754f62039a8c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14e860193fdae282fc5c2c5ccf22159372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd05934a62a01257e0c335b579e52f3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fa8acc885cc587b92b2fb246a745fd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b906f91593f0d0a279b6f1443cca4865375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da28192acd59dffa062861b9324bd9cc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a32176c3d68daf4d67cd9fa625203f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097f6e278a36f33036af0ac6bc5be81d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb674c507ebc99829c959bb7e66cabbf379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0373fd1f3b765222d40e6c2cb5312871380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7c15bde997e29fbd9fa14a1a7c74e2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179db381e54c988d62175fa8429d93b6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332f657e39b5c91c4c254be249c8c143383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6467c9c01638ac195d400157b5ecb5d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98030b4a6b417174e43dae0172cb588385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349837a5e8f184ca40a17b07d126c233386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30a51fd4856b244fb7a002e53264c04387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30da4cae335c5152355d6cf0bc47c9c1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b3d8e07567c1762be237c58155b7d7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd3953d8dfdf0d6f8bfd8d76d6b2087390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fae96f1e69e5ba1ecfb597f2fcf681391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80caa802a62e3a006762f1ad748dd8a8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10815712ad2c3142f70e6f2f6d981326393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baccafb19c7ddb8f70d06dee3c7c114394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f927f1cd0073d6a0723d12eb3abeffc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2364d6d05ba836bb0a920c0e56019067396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9adf71e89e261e7a4037b6637f858f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3939ca802e873abc635ce5d7f9559f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd8a7ef8afd34eab957c1b361be32ad399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febeef7447d293d9f37a9e6f35de8f3b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e662c28b0572cffe25e4cdc2b201196e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578b952418dfedea771d76ba96f8af2c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216fcfb8ff02bec9599fe4c400643196403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a41484df4610ec2d77a95c9e9fdb1c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b51a6ca3faf66f0c2271d949ceaff7b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409bff56b770bb01f4cdf77f2f8c6d09406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ad5fd93927142f375706a9e79c8d93407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d5a16f679ec8a64d5620b23175bdcc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078bb259f029604eba8afb98cd321a26409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42224556b35cc6d217b3787d26b3ac53410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520d7b5c3f0ee06baa831c0c5864906e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968157064e84ac72ca1cbf3c9b0cafb6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0419527853040f661eef24141247db413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd14b62277de5cfd2e23ba640ebda74414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f014894adadf0990876f6589c1f271ef415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1b9037251176931f38b2fe74a3c753416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11edb8786b33bec59e8f0add35cdfb69417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d6fc988a354063f093baa6f097395f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110ef3c1a97c6bc3f8527d5b00653753419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ebec378f903948f0a73c6c944d5bac420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67391329be5dc4f7050178960c1ee5d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbd6a974955c9fe78142bf4061dfd1c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584324becd0504fb129a01457b774f77423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbc2f83e529eb8073ef111c0e9f2318424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108987571f5bef33deb2508d3bd47f91425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0226f19392582d3771db650d538e1e7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0f51a2498108e36526e9742e8efd15427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f6a61764732db1ea26bdf4b34fd42d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6830be8fcebdde8ba6adf2f37e5d8ea2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dd413c11a6fe2970aacfaa5c6edee7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68647d6a94f0b9dbf98c5cae5f758a81431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845a94219d72a0f50628ec1d452e8e5b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d62e66caa7af784c087054ddd90463433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bac4d4d15af13259cb78fe1ff30cead434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93982f037de3179fee2ede06775000e4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f141a8ba119306d6fba86edbf28520b3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7899d0fa9b4ff0a4f1861716c687dc4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f55f538aa5a908fc43a3c854f4eb72c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec42f6ff06894567933c8e59e7b16295439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452e2e03ef220b5aef322801ab71fca0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e130bbeb0921b2dfcd1a0747673de6fd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57493e431833c6907098883b3e6124c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc4d51a9adbd2b1b9e020daf252bfe3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea354425d13943ebe3365abd54c4b8b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4742383b94dcfac06fb22a03d5c211445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c1e8a6393fb25250d477caf8fbd322446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765fc4b0e09f370be06f73cd0cc9fa94447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a1201e91641bdc46a32f0aeb63de20448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4552c3813861b804375ba5aa4e081d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a418bc2bb4a3f91883231d0744e56f7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2aa11f90a15b40298c12d482f7aa06451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599d210e29f4dad7ac14bb3dd17d458e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db5e1be69aae54df20bbe57cf7768f0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b650cad1f97188f7e0efb46b51c3b7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f174870e3fdf2c22bd9c8130ccad51dd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ab8ef05652f666bacd3989a9a2aba4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cdbe25ae9ce53062ff22716efde2ae457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f67c8362548d131719230a53fd6e1f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98fedd0fdd39fb946ebe4533320375c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1235e42fe46f732922602312f55e1c11460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3adf8de1416725f8464e6cb2e909ba0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f256858d23892bc3f40b8bb68f2eb620462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638a2c8a690a71beee76eeab058b1a8b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb85f809299300887fd19b2d1b86e38464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de158a65a5df0959e05266ad6e3c3c3f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f8de8293299c9cd4e9db7b0a519da3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02cf4a3af844981ac1adcbd93970057467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470fc49223011d830f6170744d22b2c6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edd43bdd482c76a7052cc4cede0d016469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30391274d0dc65bd3da88a019cdcca4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4139c2c35d084cb177f4d9eca53638a5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80043f87ef06f83accb031a5a8ac906b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8d251fe53dc9341a75428e6c737622473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61aa82ff6c123fe7f1c1435d331de3d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175e15688f3b78c6bbdd2218acdad78c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1842d4dc6cff222da7066db1bbfe717476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03646e00b11a4de2ed70ece950746aba477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7645639012c14af0c68f3fffd3c3a62478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5049f937f81080c2e2d48407e04ee33c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb22fff24f48db23f14d2eb93ac5b7de480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8820ab39f68b30c09034e45c659d3dd5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2712889df58d9688511c53a0528701c0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8717dd587d52b07882eb9c4d4a07bf6a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45af70f73925307503a34236ac017841484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab860f17b7705c279792d344787dec2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d18460539566349255913e658083b8c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbc165f420a0fe4030cfa72e4fbfc45487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340d608f73506fe36f12f397a1df5756488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8245ee612c0b58b3d492676a3952e3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd9082acbabc5766680fe1272128cde490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c216e4d45388cb03adffeec5ef3c01b1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b02c89e8728a52f4dbd8a65ad2ee55492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36566e39bbc02df4a3bf07e6aa6fcde493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1c215b46d6407da21609bd09739ef1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ada1a2e2c6dd3597c062d63e24c609495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea958b3b34754215618ddbb471b960fa496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73901a18f543410f684f3ff0c2c9320b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644962f7396ccd681b2f3006dbaf634c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643d64fdd355c8b03c3d558787a356e9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ac910ebe921c3c0d7ff1deaca09155500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac485030fe61e43029964a9cce5a191501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a92fe4732c7833267455094dc9dac25502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb55c0e849270dfe49dbdc021e614460503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4056beaccbcaff3609fdfc4fb62ead5b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07320f6b822710398f775880403a68d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcaeeba499f5ae7c81406a075ec53a3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be933b80c32e8a885ea50e1ed9010ff5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9268f391f387ed84d39983fcdbd78ab508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3cb912442efb927b538f053be1a111509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb3b7e3008dce30b1c0957fc54bb2ec510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733c7dfb9e3cd6409df6a65ef13da230511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963cd9a3e6463f44d1ffe1dcca80b96d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd8649491212b3c298eabf7c0b181fd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9d3b655b4319141ea5ed2e9f4ca595514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7d2679151f438cf20045a8c0f23676515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed601ee2fcef4e31c9c3d717fc5508a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57adf6b2aeba2d6d9ad017c4fc7840aa517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d37dab4529bf448a4a95e6890ea071518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71483cc3c242b97f7305a874efb3543a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1010d1a301992b45d2665dfa3428bedb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b188db4ddea1058874e447cb213c28d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877932d156341d7530c91eccae25a1f9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0162b856a428e42ed4671a10767e7540523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce0e74f23a45ba8517149a6539cad26524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e517b3a9870b2f44fe46340eec47f5bb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a8088328e35cc99314c8483d33f4c2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff0e7158eead04e49554efa6d9b8dc3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194c938108fe81563c4c9162f3513f4f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2cf59f8374d2942ddc19b193df3236529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7db7e4229e1cde819fa1f1f19ef2b12530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af1373760c84d896c1a8c431a9b9793531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42084e08992ef7ae1f271a97e946177532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9507af5cff74fc80b569e8ee23d1c2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eab6f5c90d69f68298d0b9146028ed5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac353ac212818bbe3e3fb4f7acb4a18535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7a44ff6b6d5ccad10a6a6f538d2825536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53797f8c253a0a01ee99058d1a2cf181537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab45b699a57df7f3aa8d008d703af391538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6e1e07ab1ba7d08b6582e1c186bc38539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6035e5b0d32d1231a771a26ec73e2b44540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafc6a4aefd9dde37fea34830913d2c7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704a5207e95786572a1760a3224a63ed542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea42abd82b2bdf27cedb653bbfb3ce5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4918c5c196c35431583dc4e6ca4290b8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76f059efbf77f8081a72d4e92bb085c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9613dd349ff02acbe30ddf64e5de9711546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6add4f75588fea0fbb6bb2dc2bde009a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aae633216f12fe0b478bb21c06a065548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686991d02ab959a2ee94613ad511be63549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6361effdcfbb60f22c4cb6f69ba0d72550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7df049e60738af0880219721bda1d3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624dbc9b44ffd5a60cb7c2558696f495552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28afef60c1e945d6864f4d4799048fc4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6a04e3fdc03ef3947e4a74b5c73f2b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bcdff270c8c4675cb5bb046e815fd5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2b094298c800531e6a19d00b96b368556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d20a6f7e03c3b53980a64abfc77470557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1db79de885b8e3eb0c6a26e901859c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b9d65bb52568ee15b9c9cc4ed4950f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456913277e5036cbf8007e628522a272560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d166e404eca0c2497f43a1a110d479c9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cf02f2be5972b19174fc086e293aff562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7d5b1869e230902cd1e5d3dc8d2546563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9fcc555e121dce5e36229a400c8fb3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5514bdf9553cd7ff0317bc04dc8191c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c3bb8f567133e1a4428bca00d13711566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75334997f8a98d50378e008d567c1f5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2044564a3e7398fd37fd04b9ed6fb74b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad302dc282a27a8d38cd47dfc2af40b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012368d64452280a90f8ab1f6132a3d5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc37925db35015b7f260a228bfaea52571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b1b2e6b0b4e581aba3a1aa28628716572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826c72279e74d85b6dcbf8736b01f9b8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53580b4244073e00fae70a0664ecba09574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c383604808e87d1fb771f05d4b7a173575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded7c73fc6fea633d3c2de795d2f4780576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22610878eff173203ce46b0448b55c58577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d3365d855314d7c749e8eab1a09195578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558b0d74033a03997e14b182db39950e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1a287e179856bc1565029c60c12457580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ec10fe8f18a36deaeb20d75d8ec3e4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7038e6698ff2d87d062832f5d57abd79582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8e41b2c2c39a756bb5605ab2f6bf8e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3504904bc5a174d1da74522bba5552bb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa3f1e2232f6b5cb71d40501144c800585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d43ae061777c8c0a4ef5f94db48c4ca586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccf69a17f93b21a9f581100feb36723587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1be19dd524020e58df7abc079618b7a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f42ae79ae93077224fe8a27712f8ebb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085175ad94332443cf39c2f9ad52216a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce9bf34617306b7d4b8a169febeb2b3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4559c1a28224f14356554e6812e88fc9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc66824ffafc5f2a1ddc9d95ec8b5af593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9931f08eeda4282202f3fc27192561f7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0952a43fec546ab47f756d81fd5b55a9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fdd9f6f5dfed5a79de2a0103c09316596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9376e489173c17fa632dbd78a4516b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eafbbeafe9eef1331e2f359636b771d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e7f5e4bbbda0093a9823c695dc1ec1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74970e9d5c25c643c1eef38e7687a5ff600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c1a117f67a2933f84d918ae91d2c43601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa5ab976206983361947f096c67e45a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5251134adfec27cd2224954a5b2d4e84603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e158f9bf407cb633ec6bf9c6051fac604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ab0ee616e534a048eae4e1715f3e1b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1ccb876a3a74daa0eaf6a350bc69b6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91cf2552f33dbdc101d6f3c8006097e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e345589414868fff5fe7f5ce42b610608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78af4da10e2843e77088ac91c0c9b080609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fa09b54d5182c590421665051f5cb7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1753c6a2ff0ece54069f0f5de68bee7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fca26b11b52e54a885f294d3da45d7a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0275f05ac23f7228495a9ae86a9c9492613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eb1337d73a4f7e26ebc8026e35d837614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c46f5f53b336c57427d46abef5ffec1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2561b41885705f20dc187a086f5bc4a2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05258c308e33e5242f8b11dc06d71cdd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909ced73d5c9967494adf4affba19f22618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dd159382fa366501ebbabc438b3635619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a78b72a1349041b2c236b415822ee2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef64214567ca8e6b6eb062c7138f1633621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9b5174d3ff5e870cc520e5179c01ff622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f413fe5e8efd895b039651d571082e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34683543a9a2d1d9f679cffcfd1686b0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01361286906ceff313852cb557bab9cf625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9442ba4821ac769616e6fe332c3a00f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376395882188cec43ad25e77a13cb319627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4dc3fcc4af01588d01aa791108b518628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b6919d289ac16cbf55c6391e737511629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2950bd1e02cd75918e69f554d021c1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4198fe14b2c1acd7e4933b07e812d4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d183bda79bcde81af2818b83ee59cfca632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14fa764f712ae34fc551367114ed5bc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73b9a3da4885a4a35b4d0533ad6560a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fc63119e7558d2520569a7fbf9b902635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93da2d943a528e8b2a112043fbf8935a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e7fe0fe94e43baaa2c065fc5595dd7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775518181d59d6aaf345f476f333b367638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98535e0a1c5f769672b1eedeae10b459639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8ceaab524c731f89accfba3e180529640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becd2369d3ac97644f81cbe6a6659db4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e29a0a889b3bdd3f422ad74f7d0800642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d76e211969e9fcd7eb640a975cb2121643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeb87ac98c9752c9af677503fc64ae5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf897540e23b4ef1c9c115f4fc78880645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3367db0c50396ff9926cd44bd592b134646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eff1a4e5956d201f6bfd92d23833930647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909fd7088cf0ce925f22b79417e59196648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7cc7316ab6c07ea65d8e04edb90b70649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2de006c95faf7bd6cf87a6c9848627650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905f1976e9acc10a22596ed320ecad83651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0e89be3eeef9c45ddf807fc54fe415652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1918e9ee731c38e0a9855d03ee0739a4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4011c826b5ec2e1b09a509ffae3b592e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090ffb6d162b347dfda56935a1af6370655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba7be90b8dd67e73b3d1ec79c1ccab9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9b14d17e4f4bbc619626cad5a8a9ac657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a987629d0bafa816b2fc434491e52a4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ae07caf32482e6fadc6ee47a444705659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5131dd4055b17df376e647be1f291d0a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff3d0908476d1b8bd7f410ccda55c19661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f04dfbd381d9c6961802e1fd60f8a39662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9197424ee7660d28ee4d72486dd1df03663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bcb7bc62c047c1f1f79b5b772ea0fa664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc69837ea8ee0f1b138aa50d359ab729665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c983c0786e94071411c7aa2c2552e1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9b16b9ccf00427b1e606a0da126dd8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4347df696166758c8a2ed1853d5314668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e7904b20bbbc5ada57715bf1a33702669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c19a39b2260d8c5d34e17d128682e93670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1931fa8ca365c5d29c54e9e06e54af62671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccd48d722e2c3bb3bd578f24fd8b353672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbcbe07c54819ac570ba03ad7d5b61c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f890078890690501d230921c7f7031674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1de78d65b3168ed9193e3959bdcbd3e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cb3d3682d880008dea0a2099adc454676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1be0237a0801159500e6214cda855b8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5186c7f87bf4b8d11278cfeb526f013678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f0c0fa6d11ebb2a16cff0a072208eb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a699095b8ba5cd6709c8668d6e2af5f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fdd214b16c9a6a6c73538d72b3ec45681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c34b40edc4ff0eda53a9c3e5f4936a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d21da0f3025bb6834c0df39fb36df58683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98424491e05652cecb0fea50a5d44d07684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7163540fea95cdaff110325537706b02685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f627b5e175a80ca19d550892a1dbdbf686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1480e11ecdf5eaa1bcfcc1593285c1c9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fbb56e3b860506d59fa56345fd83c7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c73ba0a48543dd3cab75682b1dffba1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a199a3e796fb21b71e58485776464d9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d2eb24f710c9f1ab9ea6d3cb08b4c5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1688fe1f691a9ff0a9dff191ba314d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d2225d9912aefc5d72c3d15542bec2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c2b18e01d982a87fbbe9de4e332f9d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffff676b27dcd41f7090102d9d6600eb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a805c6a1b3e06213cc550c7c1ca4b6f4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e82f0620dbec1e7cd9ec7f7962f241697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fac8d66612ca77e94971604abe26f91698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72b7f67ff9a3b6a223e470c7e8cec8d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b4c90b3d8daf1675bccc172fbdaffb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a60073cc9beb1e564281358e8310a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31323955989e1233fa292e4d52aad52a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05e5792ca8ad9cb95aac0d2930d2179703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2f6981cf2e910776a4e3f860348973704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9714b914fea22108e7590a56bc18ae705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a87223e28195d6ff7ddf4f665637a9d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8e0d649e967ae9c1e45900120fd833707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77bf856fdb569272061ff42eb088a58708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dcd392db0b1357f61542e3bc2ceb51709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bd9c0be79fb34d8db6f1df7d759bec710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d7953ec4d857661870e8d3c87d3e73711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0ba730846170ac8c06396f88fa4a51712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78115c6950644fd6622e05e64fb64128713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d05d168d699097717240dfb18e47aea714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e193e5e460c18570b8bb1af633a117715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bd60f4549e68b9fca11625a122712a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af44a0d0283e56cc39a57e09d1c4b1cf717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08075652d35c22c4b5ee3d30809d112718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952c6347cb8581c7f3b60e03fea92fd4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf09505731c875416b5fdb3999ce0c88720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb22b95984a86bef2623bc91a7150b4d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85f9aebae2900f59ca48e1c75a273e6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db14c67eb445bf50e66fed7a28dc1fec723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1fdb08a6c976d1621490ea0fbb4dc1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352f035ec7fd53230c39b4d8353d8e96725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01784e5a11d611d6d09e127d16a8ea9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f53fc7f7a0b289555e41b7e33d87365727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cbb88a88ffb8471b730728350c9b29728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9df04aa72cd760165dc9c56dfa1f78729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dc345383990a5a15e8773271e9b6ea730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6053da52e7a56b13afc66429b85efbe8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5e13ea39493047d2d964b52f9948cb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f56a6d0dad460f18f1ea37f8cbcf74733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab77ee2fb015363dea177ca1f6c90927734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75df9f57b4ef0fbff95ec87fa0a3a750735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd35342c3b71ad5f32e065c782de043736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561f76ce2863210b4f2ad11e38510bad737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6ef0f932f4cceec392da83d2c171fd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01347967bd02f5a08316c01488e9336e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56588ec395141c5cc1a270d0fe411de2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3b90167a4abec764e52cb65d64ce89741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810134b8229dd88c76de4d3f8390352c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d17c9c907d5f5b28e540dad2d2fd4dd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba09b0d1d7bf2c550fa5a082212a7339744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503ed0ee34de92affb206d417be2eaea745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c950069a8f941461306452219e5d0698746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a466527f11498ab1e28122d9b665c0b9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466dccdd3ebbdb977b60b0b36fe9059b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8e170efb76f39024eb14895a01d1cb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd8f038936a48d7769e99e6edecbef5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6359b07df085bf49105f2bdd8125e4ca751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d903788757c48dd8fbdceefc4495a4df752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5f9c27bca2f4502aa6638e2c94305b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55d54c4ec95d8bb8030ebd22a1711eb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899f0820e86d8d002c7a021942957f1c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2cf6d49059c9cf8a5bc9b6add510fb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2452fde8e91d4df005edd560d5bafa22757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f30675d610d3080fc35625cc0b231d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3320058f25ff4f83de99660d5ab783759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d499abb3107bfff24c0c22a19cde21d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70888cbe73f8d02bf74559e20db460da761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68124d4e73d0a75d61c2870c6c72d57762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2933f71b558a2dca00a5a9385de79f3b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da9a5895ee7ee5ebcfa006799a464be764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d8a56cc1a03561b3161cf3f59de81f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abf41218209b9f5e99ad0d5fd06eb21766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067cd163a7eb905f6f43e5ee1f2ac540767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb5877250265349c0b02884ac46907c768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baf56bba40f730c6dc607264b532c16769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109ee6d1187ea9d6a4b9aba23517d7cd770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e65d9700c5641f0b5a28a8e92eae4dd771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe896c9a51466513c0c2cf846502dda772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1777a6879569a764cbf4fd54868e233d773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af47e0f95b37cb83b2f2fdc3bbff0dcd774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71163d9b77889a2cf0847da5188fdd2775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f414111f4dd3ceabf8e5b16164a6c2776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aa63d812c6fd079f760d8538b146d7777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e04e8b97bbac22951aba5301670c12778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317a0ff7f5d4d9e0fd9f42270d25efd6779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ed15bd5e362ad304594d93918e5d8f780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9a709cf9adea52f5c1699b5ac7794d781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468c92f65984fdb036ddd56c879e8d90782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0a14050b6de3e901c6528994dd78bc783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c1699dfb8391f65beab9560fb4eff3784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795193454ae07eb2541418ef1b7a6519785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aae66ee83cf35abe3cb30c76d62277786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e74b68a0920b3a50a3b992e1682360787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d675a46e4b1497c4ce6da683dc92dee5788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a26593bf3a7f62d2bc16253cf7472a789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9820b2968764de9e8321d51b4e7dd57790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9251e7dbaa0685e255fe81c3bdef384791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca07ae098fc22e9d51cb9e74eceb618792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40eace16010d8ecd122319f0ba05f5d793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f590d6086b03405f7dd199ffda561f24794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8d86db29964a6d6f2054984d00ade1795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27088ce1f34ce810268f2ecf3921be2d796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfce7565f1c878b3553238df0aaf2ce4797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb6136040c0a61f4bcdbaaff090b52e798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57670a46b795700b7be128c16951743f799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d67cd87d1a884b30a3a05eda43ca27800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0426f592b6a069e3f9e91a02bc0754b3801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94c37ff09201a9e702e07703e32e54f802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d18fbe4f6faed1a900829709330f3de803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0737c677b40c96b48e5d4f6b4272cf804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b217cc77ee307da5c023100a1ec8e05805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a684fb852e87d0c108ef510331b3be806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236aa3934b8fa09fd72e97d6d7cd6356807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef12a6e85d266df4be57cae30b1a831808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefd418f0100b83d9d34d5c47e2a5664809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd34357c9b453bbf70b9dcad1f45df3d810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8750ad8482e4ac6c9286480f3f80796e811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27905589a0b035d99ea5943049c85b3e812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0791cf3bac799a3829b9d460786bb34a813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892c363c98199ad6205617ac026c75c2814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb9785bbb7e1e01ee094d1e18393b64815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf101d0fec6a9a4624e868799a0b7af816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7ad9891ac2d583fbba65f8940e1fd4817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416f7bc085c61e7489ee9f462ec843c51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16f41ef14a4617911600ce218c5b54f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39495d5a4e2aa9eaea5f362588a77b833.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb28e8c850715c3ec3c375317978d964.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe83c6837fd28135c1e01f2bce2f70b15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e221c09dd61881ac7a62ecec50cbc73e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66be1506bb272b3186cf714f8193eafe7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a253104d1cba83cfd40faf4a11b914008.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e816cdf6ac68f41a19a8f2259b5f34199.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4abe1721683093fd68194469b598e3610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e92ceb287df68d9b1a7b15d392ce5311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7690d8df52fa6a1d60338cb7a8cc751512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a2a28e604d686561576bb2b82c403113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a230077f4ffe7298a4f64e84aa4a4514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b580a5cd9a0fc25f4fe903c36ef688ab15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58559b9a370762213d18e7787155559016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109718dd028b7cc28644e791abf14a6817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d7ddd935fd453947c0e0432472a24918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b9fc4af9085a8babf6b67cc9da9bcb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097062b95a05a238da339012bfab67bd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9126bfc0a3c46427d6875a9b3e2a85f321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90164146a8806d05e7d6e6c7a39580ff22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3c8548b21b47186373fc7b26e3317623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ce7b4241de93252f1c52a54f8d7cd024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647291e97a76bb26707467bd49a6705d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e92bd7fe64aae2cb3ae1e116cdbe1326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e49bad6b89a133fc2081710b723ed127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abdfd20843cbc01243e539e2931e1f128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760cf6da88657d10592493a49dfe60f829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506d2a551a7fb92901d78afa2fa0eedb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de73fae63cc819f81817c1c27479fbc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de543c37bd090b433c82d98d2758ce032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527795d92019c66b79a789198b8320f633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ede9cabd90f17036dea4d944d15fb1a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1fc7ebd20bfa875a84b25bc01f2a9335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eb264aa63ba1423ef454f58b35d89836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e7f1d6fa401a7344ad10264a3077e337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756aafc350ac8d3172d5845a09616cb738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caeac398e2f8a3b762aaf36fe3bee1839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff09a93fd84799df70a76bef33914c6f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35112641deeed2c4d101f42317ba6f4a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e53e91e47485b93cc5b87f345f13ae42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a2be33779a3297f6838e25c388fef943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339559079bdb2b025043ea081a8ff08544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09535f9f1cd2145946cd5126083bc35945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaf3182f7901d4e2f9d50b794e8f6c946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990ce4a1edd3ca1716fa834a04ed006f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95e3f8f0974e7cc0b35de29402797f748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a52de8bb6b702ff1451acb0ef6a32e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099dcb14a091abd032ea11d59638ae1050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d86a568294d0b423b0f41aaf9d11d0851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2874577ae938a9cc16cc42c8e35cd95252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76c85e5a114e0dbfc87c68ccdfbd16853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25266b1955d89bb016232d7fdd3bd51c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee29f80b247af5d9e961ba0e55e7fd9655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae57aed975daa1447799650226d637456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb1aff17fed393c18cb97df197466a957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6037fc9eaeba3a320cb450401c6ddd2858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89677cfff3d47212f4a85218c674ab8259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73235d11262a290559025001e38df0b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3335c3b346bc47a102049eb1aa8b9edb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d67ade98f3770d2e75867c7d0bba3662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5697407ca606a5c24fa1d656dd8e618963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02084ed098446839074849a7ebf907664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a3bb1d39a8c449fce5a3464952f7a165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd9a304591409227d57b7279810fd6d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba53dd1eee9705e5b1f7d945561732767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a446ba15840dd1c26baaa536467dbe68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb1bd41e34ddb0db80d7a614f95b06b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16e3c327bdd54dcb9f114371e76909e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb40dd1e729cd28c022af2ad138ec4d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f81701663029d9197bda242b047833772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4d8da210d30da8104e9fc2b4aa821973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5307b118b239573ea07dc1da3218ab4d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463ed9a9dbae90ddba8a90f0e328179775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4ba2d604200969d668ee138c5764a476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6811697381e82c6a8993823ffb3802e177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6890a3e1d473d303e22937d31cae4a1178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cda7748211da93402ac5803eed08d4279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12122fdbe3d06dbbc32708b7ec66a2f580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a5874fb0ebd9ad9298e8025eb8489981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98d85f79da4155e352164e8b1218e6582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b026ba6223309f1d633062f966323f783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad89ee9d4f3f9e7e080f776b8081f9d484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cdf4aaba6e1161b11c16d6e3345dac85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b1291f77df101530a74be25222690786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95520ad3f5bb1ebbe927a74e7155a41087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387b9b41301bf8dc576d2209c879802b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a535bada8cb3a0d80345de8bebd476a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc74585ffbab77563aa47d976908f4b390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99230650c22c67002789f0fcbfa2f5391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1069198150757f80c40119629a3a82d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375c7ad51f24eb231fff3908405db54f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceda43a56aaccae5f147ab41bc9a32094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f6066fe641c6bd5e8933f0ad557eec95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129fc7c7189052300ba8ef0137a6ed2296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04ad8165840b6bed588e80bd97ab2db97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9062dafa44ab5afe1c1e0e40c73b95398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2928aed47d639f19377ca9ebcfdda1af99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8204e8a2dc9ba9ac107c7b0978098cf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d3e2c34f2097ada647e22f18c3da0f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7164624f98ed9f7144140c238026a489102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0305b265d2ed641f75f28438426affe5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8114232a7969e52837a462997b39251104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693f35a4a6a33f78bcd5211bc1a97ee6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b613ca09e4a77bc7933b941c8c9fca106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00978dfbb71b0cf8e2d8a6a5680f3d44107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84e492c11f9c756472ca08b3d099f18108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc495de56ac889ce6973dfee61444902109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e621d1f738b80b642e7b6ebd0fed02a7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd594a7dd34135b30506d439597ee38111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd21cbd31eaca8a87ca32138e1357a27112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67979a84e4e8c73b7858ce56d50b62c4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d331d5f6068dd6ed144a7ca08435c5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f826d7e3ec17d0cf1c1e9e76e945794c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d70a656725fe81a68eecb09caff826116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a3d3a7fa2d44b1b7fcc90ad99875bd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78967e85894894198996e0ef78f009fd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f6b45ae927df86661ca5756090a809119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff45e8f2485ca4a3d185890304c9cfc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb5da6e7c2505c22382b67fbe82fdea121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1fac7ccae70e47f1bfbb8ff1fcea97122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdbf92bd72e32246d5db9d32df3b735123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e0ee713f1c6867bf43f9f3a34a865e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6034147bae7b3b1586d9f664bb315713125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3684f5847b755e1174d13cc5244f06126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657151244556606c31f62b1385b033f8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171ac47c07b89e3066ae151286aecccc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b8f11d733224756d7fb6ba4f752815129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b162e4c3cda1ee31eb15430bc987b737130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f042701bca9559065ec8f7627186372131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4bda016c12dab6df9aa79baba5f005132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3946cb6fd0da65bb32ac715546d486c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f6141ff5e52fdc766b2f25a951f51f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5850f11471879430a95940ed4f0cb3a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7801786d0be38f389618f61691d55f65136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1b5a063e560268d9e4821aa6e70d89137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce71a871092b0a9003f24a0934b06624138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cdcb860d0d4fd5602ef7e5801a880a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e7ba442dd6317b70ff364d78062a7e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ec9ab508a38983c519b61dd8c4eef5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb7308cb325fc54c3ddda4bfd8dbd60142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f28a886dcc47eb706169a0dfd021012143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f780dc5816ca8d168070757deeeb17ca144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffb62e1ea162953c229b9e5afc3aed4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914933a4e2c1288cfec6d2d54da6652b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945f3b6c3b861a775d54adbf9ba60485147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc1983ecb81cb4b7728b39739b06780148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e596e66d3f1e7700b05b4f01f46859149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd8a0fea7e2a1b7eda371f8aad3d302150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cacd5539443f84dc6198a1083796f34151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372ad86c23b272855896b7e0ac45a5e8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3984f41d066275c85a0e7e990cfe9810153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62370a27f0d2df9ac5aed4435b26108e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c9ce0e29e50b4165d48253ab17bf75155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc01514ddfa41c00ecbec42dddec7e96156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5bf21c266581af6506b20c1921542d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79daafe3fcf6f09324e47277c170cab158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dea4c01c7d65e24e6212285764dc570159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf22594fcfce8c239eb9207b9948c10160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe5c81816c008f70fb7c27db576c75d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7d71a3c4ec4aa2565e492f0f0ab042162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56aa8a6b52fea771fa085ab0ada53dc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dfcde1f1cc7182da8d35541e67a10f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1f5e3e152db4043d615bd56d4d8e07165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc255a6ae9cf7ea8b6bb98a0a9228f7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39435c6375d1b3f8f494a46e84a8b0f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b896d636cd7bf0267046fc26e0b6bc72168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818fdf3d4c1841d4799b7af29b1656a3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e49ec990e6d2680b814500a11a5794170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ab5027fb0509e343cd08c780e1c118171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404e4a627d4518c5486e4b01a3d3484b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4782571d7a952bef84bb1ccdf1e444173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f2cae160f3084e5dbd62cb51a2d329174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf92e901f5aebdbc4634cd89524af9b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f609f59fc8ecec0e8e4e6ef89cb2218176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820bc7736a66eaf5175bd89d71403cc9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d57d24a25b9a664f398a9ae6686d58c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e7462582addd4d259873d258be3477179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cb0a8ee8890c8aaa53f93d489f9552180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d8cd38c2f90ef1db5b50d8c4cd64a2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8513a801e7a52609990b759a57dfd3c8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c843c5aa1e69d58f0df2d937c6a355183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aed7f98a886d490b38399bba2adfa3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f4a92057afe2ca4ee1b2bad85b6c8c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca507c4068b2d6332d7a0b40d2912e7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1128cde5983ee7dc7887e5296f0fed5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d098c39859f69c09bd826ac06e65acb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709b09ef1c33756f636bf74c9e115bf3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f32416a51f4a06a813abe144ea0728a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08b18309d708c845f30e4ec0d54918f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37834cf9129c5c2129d375d47a07e006192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910b8b9847b112574d140b136c5929eb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc5d4d7eb9f27abe1ca0a0f6dcc120b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169b1387b94517397fe5d5c264cb0e8f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9e279a7970cdedd3cbe4eee5a1e922196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8492eb88866570780fd37a243ccde95197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6af6c87d73587c697878d8692cb59f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cb0547f2af51ca2b753b0ef19330b5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad884f724f3bc26770bbd8392f920f84200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854a076c9864c58da9e70513e7fd3582201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94927086005761ac9997f1270f453cb6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663db94a92fc538ed81080412ad72cfe203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92e766af64d0a8e2bb4cb9c11fea749204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271382f9e65ae20e6aeaf9e7eb00ba68205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f31251a577258bdf251d9208688d988206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7715d54bf80ee99b141e6547675fad56207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba21ba372a3ee9855a97186e40e2560208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c521a7738a823a3944202aa5d953ef1a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb75f33bcb9266edf492c49bedd3c01210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7d5903d73a9a2d3fee705ce2bc24df211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0ee4ce19006b0eee198e159c1d4c06212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7003a4a0f517551fb6450c5e7b435407213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243addb7dd6f5ffe583f75d7080a5676214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82cf079d3ec0677cafaa557386594ae215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22e5907f853830059ca6b28b9932623216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9a42f5cf88f8925108ecfd72aa186c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae8c6c82122648a5ba9bc04f4c97721218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9145657154c024ba88d0b117e56a10219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0999c422d76dd8f5be32e0665ed6ec49220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da38032a38f6a980568c31ab88044ffc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88815ea3c850a82abf445e4abb82931222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3920db741d1cfd4a1b6ac80654bc24223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7e0965af4f50ec73eb21bba448c57c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499fa41223a6ab0d9b6a2b1d1a615da2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f950a787ca0ec4ce922012d24ab1908226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d752a2913022303cef47ee5ec02cd8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978d610fc47032fcd647f5d1091d08e6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b6b1508b84cce30fbc0593d6b7702e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5299017cf5ae8ba838b9192edd95f32230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f22ccdaf9ab6e54613d2e5307dcb94c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5021e4cf145327df9dc57e46a8e67bef232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88added2104ff60bbbc3b0c08bb9d0ba233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8ddff14a0bbd6a4301cea36ac3d3a0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2384447efcf34daacb8b7d76833334235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c373b7f5f9be1e7539c0f34040089780236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5096e65d076c666bcd8da6541ce332de237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f5443fdc20d48940af91e093cfa5eb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2509dc0687fd58c43780c8691d253bc2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fa539aa71ff96e09df0deba36861b5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54338f0cccc2ea88caa5124f5279d12a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce67a4224a6bd931733bd81bde7d0f2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f372673954345253fe711b8a6d029fa4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d934d1eb9fe8c4cb4261bd3325e21bf6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73c4b7f6e31e77db35157b771bf5a24245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9addadee52772c9071859c4d4b23d248246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ece98f557e329fde2983ddac550ecf9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94c7849f8e50dc03ce00d955de377d5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46be87e01d4dd84545970d695bc6edb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c0f9c47b80a4530a9f5cf8c66fb71c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a17c6928462b17e5c28d1bd02ca2eb0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1949a392f5b77204d2ee97903feb6a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aae189c92094b274b2c6a914fef74a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52207e3c750700c41705b3e3c50fb789254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7b97d6229f9a40343ec0b18af54b34255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b2a951b3e4424fdce6c00319ed0e36256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32acb7c8f58bf87f5255ec10154734d5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738fe9440867755f2b2d3f24fbd9d108258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9738dda48962a7f9fd0751f4ec80662259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094adcce04455503dfe5565305d56bff260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca95a5f6e98373400eb889ade23f289261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023c726a6510cac7bd396b2eaf3c6362262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305667964129c1dff0ed7eea404ba91e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2b2d91b890fc01b1f01176248b6174264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e0666b629f7faee06ce257be45a4ea265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188dacfe5c94c8d7b6cc6323e093b049266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0856517a893c815522635d7000a79f20267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf7d6c78d3ff7870f306995592c3894268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a19f3f885d88bb7588593e3cf4281b6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226d76ce3c54fa537580a0bc47bff684270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708c3fb8c741e029147ed6a257e38c0a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e15fad2f36122081edf8d536affb94272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0464f7416072795f53e2f0521118690273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8a2affd88c7e7f8aa0450aeec87291274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52b048dbeb684f5b8f22fb24b656d68275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a169d85128ae7dfb6d7680c257ee2d9d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71863dc1199bb27e6547a078a46d1d8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90604658d61476a476c3270039641cdf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9e848fc93f62dc9062a3c22fe3d6a0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f955d3b2ecebbf705e55134458931bb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c0e19ba651906600452b25cee93069281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb24bede9ae8890d75af52ecaf84e20282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c014b0bdb662cfba120e6a7f3f3b6ebe283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f7905fd09a4b69242c306b91684719284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac89ac31a0bea3e0af27e47f67e5113285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1641d256754311a47c121e6147d94bd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75ab048075495d60cacd4d12db2c598287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73083107e3646835d81a7736b209018288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42540729aa76443a2bad0afa8a8137ff289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82f1b68067cb62526a704487ffabaac290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a235be11c6833ac43ff5f13ae292d767291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dc4e8feea26b9de0770ea3c6236096292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ee1a2d97b0b96f03815d2427013bd0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12c89a3938abc45b37f6d1d8b44cfe2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202230efa5f4294827f8ecda541dabbb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ed0f034e0f1e40265975224aeac902296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe077a924450a968c358537c86b5e8e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd51a1b5d78e1e9b301b261e3f7da752298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4b31f83319ceb8e83b3eb3bfc795c2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0d4dc35d77ceedbf7a2754e107c90f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76600009391bfb58bc7a2955ca925170301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1fecb8f974db51d1008797922613f5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fcaaaac557f477821764fcfb2f0912303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d03db30fcea48ee8f968999358da2ed304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12fac2557a7a41f3b54a940339e6c04305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed502b1e313f3dccc0e8c3701f8fb12306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8068c593917cd873afc712c250e2405c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602563f87d8d34565b257b0a7ec9e8ec308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd42ecc0887bd9d71383d81b75ccc2e7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b9badf770edafa584949af961bb28e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a03686ccb40f9764ff80cc6e4a73e65311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05510a504e284a149f40405599512e6b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1142a1706eeb2b845a17e55830cb161313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8702e2d22e46b0c3df29ee3592efb991314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4422124fa408c8cca95cc4ca486f88315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a7da9ffbfacbd76d29c63abcbeb835316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbcd066837cbe80a51c223629530a9a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7297d743f968051af46d607011a79536318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f802dc807c6a7304b2b8d7397d1f77319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0427ba773e8433989c3ba99429d40c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ede7326ef020493ca3007cfbf6f1ae3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a5ab226c2a573545820a0df66e2809322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8cb50b4d9d293a08b35ad9bfb1e952323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8fb4eb64b37cffa07efa85c6d45946324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35d53e07def5e1280556f763b08c832325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f8327b38f4a42f26fd42334aa926de326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b34d122e94aedc7a47b4f3b141f6af327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a601b11d3f760966fc006ced110e362328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47a534b34957e19ad499104d0dad6c3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a9f2db6c050caf5960690c8d9daa4c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e659201a9840118c1b4b53f4b3fe12b7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73867a004b1123548d9a9a935d65baf9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1691c579e02dc0639ffb5143276f32a2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2399bbd7d3234d6965e73a6a1076c5da334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef655bb8b176b3b31dbcfe46c47db9d5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08546f58721068029cde409033d4af36336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fad1f72dbbb27c1e56e0f16d8d878f3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a6e279d05271697551c5758017f326338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c37965b6dca7d558d2bed7e71894e7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3018c2de67c1fcaab852bfada7f738e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e9cdff40c5175842e9876030e37676341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa9c0b17654cfe250d80fed68c15680342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b077f6328564a7d1bb69a2bdf4c27a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa08b77a1ea273d6b4d38931adca456344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899d7d2cb0259af33361de4a7fcf8164345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6675a11a04258f53f4e6044b971df02346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418ca7c0cb164a8a91f6523ada4f7368347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4bed95624dd6950e5374a1947989df348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018a89f6811b0dd0382ffa3328734501349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ec939325a03ca42bf5f1b46b6cdcc9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f784ff65e09964b63da4f8948162dcd2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a516a5bf0ad5d50478393e16301831a6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfbd858b221a0f6cbb4561bf6521a68353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac1cc27a72fff5ae18219a702f99f9f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c826201ac5107d5876f50360e1a05aad355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009906d9845919408cfca0d6d0c2be9e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c923d30f99dc099159901e8a248c5897357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525b560474302996cb171cc55d3830b7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e324a28810749a73c2196cede21382f5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d92abaf6874a9949e2082deca0649f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d4f9807a70d74d3f7b42762c059e4a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b74019716baeefabd3d3937b20cf807362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849fa358b6c85ec89bc64fe4620f5b19363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a1274ea7d0cea27cef93693fdd227f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405666939de95e1c07cc976d50f1a47f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24047f0f73b16bef850ac784e11dc0ef366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a726b161a311818ec5bf32dc38b7649c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66d580b37ae347eb37b34bfd70f7d03368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a70ec81e09e2cea17d94b05c028c8c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ff64b9b4656e7da2b510b9315c485c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32c91088aedf179a1c08c55c77b220d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415a00026b0b5ef67cfa2a28e7abed30372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b7e1df788ceaf3ae862b9c137cc96373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82093e5a2fcfba3920e936d02ac66c7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f90edecf8ba5d373ba5a0aea175409e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84889f6681b944724d6217656011d67d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e8ccace724f8c6c8959c73e1369370377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892a43f83a2fd08b71b18eea7eb9ce46378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bede5404bfa75bd76d3eac6e4e8eef6e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9baec08e69d1ec42fcc48f1a7b737e9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7936e42f47cdb27b31fbe08842150b07381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839a2674009f9f1a47b579e62285963f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b919b3d95f65710d2af7b33922cacb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a267910fa4cb7fa5f7fa4874901614e9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929f374d565fb4b6965aad89727f0a4c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93badc43c31be48b8716cb119dab068a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe59c4a624aa58aa5c80061f7e12b16d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac78b7cba7a5b40c071b7e29ac729d39388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283b1628d76172d3d0c7ec66914ef66c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cfa2f8bbd511b6eacb12443b7715f6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c8bcca1c9197f771b769107381ddbf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3660932b12e5ed0504299202c0522ecf392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289201967b1cd0eed686b4a037a72738393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476a6a3308aae9d5af0a67d59b110f92394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7094b7caf696cf32297242dc2ddb6dd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec2c3757bcf48b722b8850abe69b1c6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff6aabf5f4fc10d34adbfdd8555f7b3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e109085bc4e9dadf44d659a6a4c9383c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8832962450b96662383b90653f50fa02399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e2b2bcbdec8cd8044849ad7e9eb778400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b09344e4ae88d904d253fbb0586279f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2cb80f583e967c4d63f54d8e05e9e3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450ed7bfae47b4d18ae512a58cc50e45403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719a861a2e8d4fd6d364fa51cc05cb2d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7f9c2e4407a66cee6161fc508bfa9b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88f2bc74f2f607bb72ff71b2b57731f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be69f1ec26903f4149d07e85cef60ad407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4238c0177d35c089d95d261e3c07dad8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76abb2210575f04611f57c3e14f95ed7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9495a5d48462af93f340f31a0a5e76410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c8eefe7ffde1763a99ee1436e01ec8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51388bc928ac069db9ffe7157bffb8bd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e700bd2a8dabe3f584a45c5b9f0cb7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5b959e9b6cbaa50e775052b1fc61c9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b12d99a903f887b966964d8bd775dd6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4616b73e0b6adab94ef25027be4df78f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40541b51ae3805080d2cb3ee74ab41c6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83876e2cd2c61fd07beec9f80dac287418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfe616f650962ec9d8671f5bb2cecbe419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567633732e0a697ba86cf2b184e24e25420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2e0919bbeafe8de9c9b6542ca7b133421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419cb34749a7110cbd6e9c0ad63a5e4d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cd41f6cf2adf43cd199d94669d77cc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c099540255cf7ba245797340d4d8c52424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c47691a59091795e624ce7ea875e7bf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dc73b32163ea47f69beb027e8d1c0e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5dd05d5c86cdb4f790a9d73b6fe051427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f41badaac26b2b4d5d73611413239f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947d374060ae7b95dfcba48cd6dd2795429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6e5b837e6f2de4cc3e42eb965d7e4a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c956fd9abdb79ad6b456415df3d286d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e9e1f2b63ec067794cd22ff2230b66432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239855a642f69fb52291859f0411178d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4cab733d84ea8db1245a9e1d28489e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d224116ac87101a8dad5bc1b0b1b9071435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7271462f60a7eb8eb0b74807f5842ec436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428406a7b24ff5c03b667d17b48b943d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83b7b133088abee41fbe552c0f339fb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be16a565f4d8cf5f8005ccc94890faa439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a0bbf26f4e0df93f8f6189682ee4ea440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1af48890189310d36e250456e70381441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379e608267cb33ede08f1f8d89856fd1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae8b083056eb279d0bbf85aad190bca443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a802f1809fb6680c7e80ec0f65bf781444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4885376607dfbf1398fc8c5fa737d84445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4c0bb164aceed4bc1a37a9fd7d3e9b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5466a3c3ec97b511f2cf3b851ad6407447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd72ddd53cd7180f2fa6c7bc78059ebf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8215a2f47da85aa385546054f62197449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f376df29750aa4cf7f68909e34e393d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcb8e38bdf87b4382d3f0f74361f4de451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147d700e9ba1cd834545d295598278fd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ca8cc1ccb4b2a5fa90cf37e4f9d6b6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b2157075811cb4899a42452194b4f1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a30eb9b025e74e22c33c6b6ccd5ed4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e16218ef251e80b1e27416cf691e47456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053dad04adeac01f017cd2f3dbd240cf457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e1b378bdddbcdc01f56b744d2c3e28458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879665a337145b99d40271c4640fd3e2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc451c5b6a61d0e29ff9ff4f9f804e15460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998feb55313731bb7b4035771df072b1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3e099c98795868755b211770ca5817462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f378a692d1373073e445b8576bef7a62463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba8d40f569c2498dcbd91045ad636c9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ce1862903f44a1abe6338acd40f36b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36277b287af57b3016dbca36facb0873466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099be19f01512e61195647922cfe383b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bad44104a180669a8e77f64a9b35c45468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a157271b07d7fdd2457513e0ce6636469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e45949bf037771779ecf5bd31e49517470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85802e4438eba9eac5540a5e4f3dd4c6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a5feaa995a0fd25314d38d765f4116472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f810b0380d5ee21ec54c88d6950af67a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1e83ef63760667ef4cdabfed5af38e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69c92267c56d17d40ddace6c70c0739475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89a0e2d6a7bd675c45aae499d1858b3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b468880e7f803932e0f6d846119120a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4596f74379c02b144920a6776657bf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf960a990dd208be9d4d1ed57a894298479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f0d18a0ca3fea7ee3dc359263695f3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dce56105fe765d55491a31ab7da570481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263fedd1a27c2338869abaa5d67cab76482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56641f1e74311e9532aae554d8896c2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a345af20f974dc0e66b18af6330857484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acf868f004aed29af2d6f7003bfd93a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3e92867a1107816e1454808209f92f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f12c9ffc32445f5a37d15237d308870487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547a2e38ba6e430582dde53673514f98488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb0974ca0137f255c906c993f484d47489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb33a7a0b0ecabcdbe3a4b39c5ea9b3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eb5e90af1e4673c4d9f72e2efeed0b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1240621acb5072531b80514b5cf4ee1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3180b8c884fc368fd06734a6217e00c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8665bf5cea2e32b549f960cfc1c53210494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dec5179c71a88b3a8c4f75112de849495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb397abc0480cb312c45f488da57f12496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b2d806afb27b57bbf87b97090ffe4f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184005bb3ea941dc8c3ab2cdd0e56c8f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46942105c327e163724e92621a5538d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577586d9754849bbc481edec102e8d55500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7136824db7cae6fa7b9a044808340f83501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45edb5796fc3b497fe3b73c3cc9e02f4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fb389af957a099eaa62dded1f2fb76503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c3c17dc4c4b29a9c4b862f889fee0d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0bc9901c2b4d17f5359ef1fa45d6e9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b71c6b4ede51597691f04153a96026d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b24442fe1e3dabe8cdee2483751e016507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf0eb8dc72f8413faf10aa09d0e3924508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef1a44f36090d9ae4a7a552b5ba1255509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0210085e03a33f8db8bc998c238fd038510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb048d829fc93776eb7d93634edfbc3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb074f2883d40bcc5a56dee61248035a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42365a278149a43d47e860f29bf53dde513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a38548705cdca51e06a2e366ec0769b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b85e96957178ca65fed6a819d190c8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95166076a9c5cd38155fcf9b30fceee9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e817b23e6ca88a2bad72d3fd2b321af6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dbfe1dc4a3eed3b0a89e8343603295518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96fd31e34cc15f2d686809503f23ceb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c366e0def6cee8bdb0580d4c3276e874520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18f98a96aee5d3b21fdb23735a5b758521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fb6d59a245bf1793468a27ae059235522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60757c0235b26b67be94ec32701f84b1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebb8995b78c38a964550874fc5921fc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ac0ea6a6d8aa016ca08776c12742e2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62d1d2dcc378fb039da5d78aa8f257f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6173deb903fd08f7707093fa118973d8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e96c5bf8b422c6048318dfb2ad7b4ff528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f2a25f5b1c4e5e1d6e6d1a39494e49529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4031151943cbec3a864ee93d54627c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8a18cb8d57fb9a71da81adb5d4687b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1db80ac75dc3960e73a2ebc4a2b7840532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c327fdadb3731f85a6682780cf4884a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe4b6f3bf2f4fa07f72ec0defaddfcd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9f2ffb7a0be90aa19f6c6ed4e19066535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6867dff640c0f6fb86bd230b96aba449536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5d4254d87678624e35201f30eed988537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6e37431ae8571cef098f8e022339e0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5461a478fddf4b38f7c71a9ad1cf10e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb415a32776168b1f800a2e62bfe5b18540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b851b70699d3d5d951bc7c864889ffcc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303a6ca2540b0aad9e48a8e4faa523f3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04319497e3ea890ad114a415527b9f40543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501f9f7e5f7788e3694a904081701638544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9a0d13f876606ac0f2ce72fbe84a4d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6666c621d568d291bb20e655d16bdac546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd9e4123500b67bd5f1702470540d68547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cabd2838fa5ae968dac75441f844c3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0ec7d67e3bfccb56bab541bfbaaec7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f560bed21e42cd899e9393f0885061550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba9de38168ead2d37373360f0ce086b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642492af18ec2110ce8950272774bc92552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc93c1ddcd97c46ac9ff414b7ff6c0d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee96cb2a7510139ef7144339a47cd2b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b98dfe0a567ec6e40374561deb1b34555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d593df8ae01c460b68718882de57414556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53af96e025f88e52e261e8b664db8d83557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ee5ba0d7cafb4323a04718b0095e85558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d1377e586c566a6a3d0131e59ee979559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd766e055c5b0f12c18c607f384c4cf560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628a6b9b1b5fc529c084d8e75b4f9af3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557897a5bf92e9bcc90f1d347dff583b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e662d95e1e6f1e93cf6d3bd6f4831c34563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec16b8d171c7117da89dce53c559a8e2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c228ea1da2d0e8864474fb6894f4cc2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1053c98486039337db3ee1ae75009a38566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cd6972d928ef0bdeff2f4043d160b4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528b7a657b1d4f756bf0e203c66cb0ef568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f565c4d904522c363c2ac1e6ddde622569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d834925a2bc0db8c573e31705ca22baa570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbdde3f84f4f19656de4c70e8e8c2e8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0dcc3f9148680bc5a3b4dde5c24ef6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0792c0c9785599fe4dfbdc36b24b43573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3104a0bc3d4eadda64ac45664aca97a3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650b330cd7ab2c61b88d6bfaf6d226c2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15842634ee9d9564b6545988c23f052576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211f213e696fd03875dcf2a5a63d539b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb91d37f360108bf0fda9e53ccb44e1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6629371158337a7ffd2742b0723762d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364a02fd6eb20c146c599461e6ce502d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88394e965d0cd5951fa4094e67c36f3c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe976739c352b3e5df71e6be50962ed582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71045f290e66cb4ffa0226d3f7888145583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f7ea74e217283e0c2c8609d74ac92c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c3556723b5816b453fcf9c9e8bd34d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caa7c847afd6cf5f8f8069d04acdeae586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093efa8a2c359462bfc68044b065568b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26928b143b386504379755380b3a15e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa1d55fcd6f5791ed76463d463ac5db589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1932baaafe1dfde6882e1b0595a36c8c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877c176c608ed36797b4e1dd15174166591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d0e6789f36062eee114790f10dea4e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081a35a1e5e5a47b72ec125b4f627e10593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2e69ec18851553e39cecf9c6c00e26594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e899462511b06e3692127366b49c92595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a2537feef03960645290e46d99961f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e08bfa56d7cde62539a7199a672fc1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b0533fea1017a8486ee80d3e94649b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b8e53496fb3700d2af9c01f5445f28599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d929c3082283f4cf5a87e44d3fcc760600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e12545deeab7d40e48a738a0f4e9256601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c22fbe7655f12f621ca6a2c866dd7b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691e6a4076de24e0987aaa66fdff19ea603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af1dca37e9709abda14be915849aa95604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588da91a2b2b658f09720de3730d0ee0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417b1e9a21fe40500cd8d06acb98e11f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3664aec2ccdc9effd6b5c70b63ba54ee607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9b2b33595a015f87d74a03dda6d442608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75a71afb5bc45d6bdc22815c6f64e35609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4e574d52878dbbcf5931ec6ab5965c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2488a6f8a683ad5832e9042b766b4d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed667fc6145f202ff9330254eece3bb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87326d71574ac02c1fb1ce764ae659c7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a3d6822e77e1d64c34e7e84b507a9d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5d7d95a7261d69b97bea1fef426964615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4569e8a71dfbb6c80cc7e9c4213ec771616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a5bff4d2ad608b39a9dc4b22f7d7f0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f1ff016d6b73f899dd36914dfeed57618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8b157622abf29f3a1866939a546032619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200ca56ed9a4f1750276c516968dab52620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cabfc30e45ecdea7e0ac0b787117de1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7739bad17380bf9047c85595650a56b5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7884139563d96a1d70e7d3379b6689fb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b759cda6dfc2881e87f3b4677c4a6c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bb14555dcdf82b7af4328a23bae82f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3324decec9ac12e6aadac662fb86204b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f7a3710ff3391bf60c54eeb22d8831627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b4d02d2fee84b765834e3db032df62628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f6b0974709a0df8d38c96130c92949629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e345312d5bbaa8c916f28b60bd6b0726630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61e52395d5db48cafa6c16291b6bec1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d573e96dfdfa5827bc417fbad8abd204632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8e0ce5021599b1203e694a30408285633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b89b431acf12936ca027845be922a1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7303e41e2c44bd9dd199af11bc83de635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af75e7c73914db0179a19c945cc4f89636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc78209ddb7deb050cb0b516b6b7e6c1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b759cd783ede8a2e5ac82466208d43638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593b88eba3b996d61678cdd137b0a9d5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce530b94b9530c93aa4ec0a33d17ec5d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fb5d1ee42a3e9566964bc67e2f2fa0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19d84ecc30c676a6e91b97745bf151c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282c8772e98b172b1137271bb541be64643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64781b9122eb287640463271fe5c221644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4003a3fb935a8032eb12fc0a99ebde645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc35affdfed3a55c24f36509b9e3ca4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d93cdb0d209ccfd0bb3829a235e610647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b08d7fd9535c1cd9cd4c1e22d80ca3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fe3cb833a3de5ae5b8970b0c29bbe0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718bfb23a6c22ebc23472ed16ea2fb55650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec74ceaaab4021c1b86c7ed86cd738b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30f3fc883ea4873b6a3b3ed70338349652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b1fb2aeda28ca0b4bb52098de0544e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f83aec6ab95ebe61011d9d845b23282654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55982b7310bb0ed5ce5bfb1a209577c4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4681a46df6e37d532727dc4566318e56656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e9a2fbcc3242ce4292d4192362640f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c1ea0cdee9190346b649fceb9a338b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cad28e38a3e012848947683853192f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e478c60aef6f66fece4ac70159b60212660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e11828be2b4fca326b64fcb79d6ce14661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e09ea92f04c7fb830ecd3b3b66ccf3f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4999bfb085c369da04d6bbc30f037b0b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b247d6076a4bb2adfc797e11fcb490664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3f3c1445b61427902740fcda77a411665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cc0d23a468da6f9d24f09406572eda666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5856dee5897ce86429745c606e14d127667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0d4142fb5e1a8699a7153b058d76d5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4485b798d184c01b15cae27d1196e0a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55be44d00df08bf28b2ad39ef32eec8b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01d3b56570736b435d2927b35050b0e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c47c463e9b11a5644e5788a9281c68672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abc02b44c94f613d677ef5dba3b72e3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba221446b46e63834b27b1245431075674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead12b410c88e12cf534232962b56a1b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69083e3ba9353f461fd948a4b380c10a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d8d9cc022c4ca94752e8e63865f27e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcd19f74b9c6734d388fff3e5b65ca1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e7568c7583c68377830e95ec3f6a9b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0b997e85b65567b014daa3a5dc51a1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07529cf29ebaa85daf59b81f75dc1d67681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69a5cda5ec816746b94bc5fd59712cf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c7933c278852ecdcdaaac6d53a3252683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68848840656aa2442551462fa805a598684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434a2be38f2cf5f1b135be3abe390710685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4155fd24bc68254368a1ae69c51f9657686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2905d2b8a6daf7d95527874ee2d6c2e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306bf6667099544077bc2a2ddb46db11688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1204d5ab0325a3aa0b34147d33191142689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6f23667e9c7fe792ee0855573b7d21690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d72c35f9996e700253154a512cfe3d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6b97830008b8b6586f14f38b2057ff692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8056490106a385329cbe0016cfe13c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6490061d1eda8194b49464b2aa2fb2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2461d26c0010a70017c4f180c2f730d2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fb74589d96310721cdfc96390c257c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f5c6ece55befa411345a3d7519c784697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9d16523e6e7b4aec775e49784e312e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5485ee671f303576aa269d67d006fec6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ca8d0d9be2e9fb20573b2af3b1f65d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb14b3814f0ec4bd42e67f5667392114701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4fbeb3790c5aa7ea934122bede6dee702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3ae7a626da7972075a3a1d62e78573703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718c6da7a139d1a625fe2fb6dd20dc36704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559f81c61ea52eb775d4396a4950ca72705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd745f26c1b8a27ba517d7c6f63e1742706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074c7f50d5ed90f15583e6454113f7d6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619c9acccb2c59fc839a9b495a2bbfb0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde1a4e0301d43a0d6623802d08e8435709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9479126f34e66ab86d70f385218593cf710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd40ff6161b72220c6468dbb8803dea8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898b8f45ed427e634a322e5e5713502d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7165d6a6ae13d68445133372a139ec0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff41e26cb42c07ea5217d061e16e5edd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf25a64766e4dbdf512e931ac0ed60f6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309f86c1bf81818012c3095e4380e37c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b460e50bac149c11ca7822b6ccf9d8b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73a622b0759af5f6d5d2ed474d7b16e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fd9f19106caf75afd2a3587b3f7338719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2f7b0a064c14805228caadfbe1320a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00167e21b4c3429f28d6a409323ac094721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4b44e99aa97b6cc814b338de5fc8c4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c592a236e0701bc0eace10d1ee2c064d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db96753012983d0fbc187eb17ca30cf9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99efb550f68408d6368bc852a10d1fa725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c265c7674a2951ebebeb257df0b3ad1d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3d047d34a4ff6607a7518186051bca727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae9250845dab08599bac3a25df6c67e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97ca768632d1d0545fb5e9db34021ea729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff7727f4f15be516d362ab1f84dd35f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd6a5271e0afea1f4e91b1dd3cd2e95731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee27a95289d0a6f8f9cdb35f7e6041a9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2eb396113c2335bd2cddc73db80e85733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4918bd04509d69ca6836a9caf91de8f6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fff72ff6bc5fccf2e3a30473fe6bc35735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f2af1f741463c99f5b19570069d0c2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba23f86c17e7c806b818c453502e57d3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c457a717451029ded4442f3f80ff96b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449f5699aa390fa0c2337a4441571d2f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b51630e43ecb5c80db8560b20364747740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2c47c25160330590711123d5ea1426741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2932bf089594f9fedbe9e0faaacbff2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e544dcce424cb9aaff818905269a15a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c25372329c8e52c8425c5fe4832bb8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18d821b3e84ff33e05c2162924e019b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59115c1ea62a3feff0659e96776de0fe746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a908103b6fddd18ecd467720e6bfd664747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ba53d579f6976204a534c26734503b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f235b8ae5649f92a7996686178c2cd5b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabeb9168ede52ef11e661200542f22b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb59d355bb51c82166bd99a8cdffdb80751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f116449ad6a3848a01d785bf10954187752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deef1d723d0606d11684d433b024a98753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f490d73d8b4dbec955941e5256da65ab754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152fbbfa8ef6b755d78ee2faf848808a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e964f01d2d227b84fb08fcc130e1722a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5ed6c2bc1c25b2f33f1fa27db23bfe757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4559fac8f031bae3e062fe885e808e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2080825c8f14ebd08d81844380c9f3b4759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7e487105c3fda54a60423b5d4330b9760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c06a70854752396b331a33b82693d63761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd95c38b812055277895fcb5eee1e7d762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e712a89baf93f6b9491513ee62905d8a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579ab78d9fc91a49ac8eaa0bd1760e5c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13927d78dceb9a319acecc8359b46f3765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0f893dc48fdb46505734ea9f601c22766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acf8cee7f7696408553653a9a162884767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>