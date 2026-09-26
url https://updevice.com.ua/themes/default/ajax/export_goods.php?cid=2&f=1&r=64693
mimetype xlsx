--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3604,51 +3604,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88b3ac699a2d639089bb008537363271.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baa7c1268750cfdd5eccc8a8b0b5c162.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7176178bffb75bdedaa08ccb52139a83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc47e8bb98a36b2935fb06c9a0d83d74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52de67f5060b3fdb90b45cfa8b9c6a3f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0680cbbec51785c214e13ec9b6a6236.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b12c870af18750385b5ce16cd1f7c57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8624ad8152a86dd2c0beb526e16dadaa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2810c0fef69a87ccfe23e8955ae3aadb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3089b2d7c43823336e1dc9a936adf7bf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65531fe2f13bd2ef2a24bb00c0be187111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89750907a78c8711a81ef86c991490b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c844b076071266d81beeb9dfb2726c5a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3c6e0b825f2ca8ffdf1e0fd972683814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e693de9bd543d4f3d6ff299bf79ee65015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195e4778eb54aa5c0e99f705d28e161916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbb711ee92ce3ca62e00eb26724dce717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a90f6317c40a82fab8c38cfe95d8e6e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd22392e60bb1bc0939bf6b8c68dc4e419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d958554c1a472d388e8cb172f8fab2a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70d9cba6b9df35f33fbed755962c28021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b31a7e42dd1eb32edffe40984e1f15622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b1430511f79c971cf4a055112c328923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c754d7630e857dbfe30154299874ef1f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a86b2686daf56184166061c3cfa5e3525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da810aafff9b698af71c3c247857e69626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a526ca881a7a9a9593771d7364a0605127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f246419fca73dd67310bc1d4f27a795c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bb9b068a5d0e2394495cced434a3ab29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe3ec98ab1db1898937a3d268616ce030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf32b8b4d43d2fca463aa8c9616be8331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d12af6f6e12283bf4241090b69aba6b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54128cf13124f2464b5a8ae0109969d233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a867602fd89e55aba6e8bc240c71934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43015aaf0878845201b444fa19cc725035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b8694b66e579604d7f9289bbf3e65a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43e018b5c6660e60e3fa04d022388f237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d159e2f46acf3274456aa524b74f437938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b894b59051c5d2a859428b6da62e6a539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512db7a00b257968b1b41fd40917d7e440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630ff72acfb82900375f2892afe7da4241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e278558c46782a131a780172fcc31a242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bbfa5fc847d072b5ff2cef70b2d55443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16991c0c943ba433bae2625b311502d344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91953a70400b8b65df0c4b31d48eb89d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613aa6ee41d876dd5bffcfa236686a3946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2284bfa71274e22424c6a64fde923dbb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1a65220b62db4c7c90c50001c758b348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ea744f163bc7bc769daa9227dd4f7649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135782e4584ae32e4d026383d282769550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cba70c17fe7504f64252b0ea8e653751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd99e0d845c916dd0426429f40d575452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264ee8af1bcbfe9a9a4cb9b13a2c8c7e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b54e565b223e08f049c7e3154c01d5254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e8c3531712a32d362ea35a0d06e6c755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e39e46235fca1ef0eeac009231169656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efab3d4826b6bbfe1e6ccf36bc3d5a457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ba3f07f8463489e760a8eacfa2f46b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f51cb03084b54eaf62e24886e82988459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8acb2233d9fd820c6d28f2d8a575ea660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1882c39df5d3f3791ac863f265714f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525ea82ecb3cbbacd86557b945a27e6962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f5bbc6e79543f3e12d9ee7f0445b6e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2bd83930e9014705a800a991461aa764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5bb2f01a741d1d1ad98cd17f76c96665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e978bb775415fb73488497e510dc9b8166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44541c9de2a303d3bd3abfe40d1761767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b55f256df2cf751b2e55b21fad0911f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150025f47c69b1347d1ffbe0d31a3fbb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa15660532c7096d40ee182903ac94870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446684b1f8d716c5cd51ae1526d59e9671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affcdca98b625e0e924f9bbd152047e472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122cffdf4f07be59266e58b0c90e40ac73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6660e888dc0b4c62ebbb75ca69be6e3674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b4b38ca185d66cabfc98badcc132ee75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c45469840700c1ed0ea387255976aa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8922fbcf332c9a56bde2f0d466b1ff7c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025a79a77fb690615cf329a01e2708c778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cd6ab93593c1669162c7ae3641852779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6a3152465e8d8ea71a2e0c700e0ab780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06188566fec139b6e3af30cf22c579681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8f74e5eb33ad3222e380c4b305a7af82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168465fc014d918b8eb37387a037291f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f697902c132bb6bc4d8d62ee98ecfef384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c1e5cb21dfa6e861494f521175c98785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca1976760589156c4ed88f9c21f20ec86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77121e13b90fac2703cc4e1c4657c06487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ca12b7643a0513f05454a4da2983d388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4fca7636500c2a0e0cd2085d71c77c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b90d2a1aebeef0d12b9e618d21b495890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c65bb664398cbf1cf3b5b79ab88832b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2b659408f1556fe6e3d33036f2cf2592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641d0578595baca52205f11e91a6206193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293738f91ab559f1749109af258b357d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c402f84581fb69e811279b60e1ff1bed95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aebbd906a4c45c4c4e5b4a310c6bb796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4dead18f2c3a5c481a4a462d6912ee97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e5a97cb070f23e73e6ddffba5e547198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc682ccc85201bef05ddf9c15ab207499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df5511a936da21cda450e065a0a0219100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f64e2fea7dc59901915b58bf87662ea101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b78f5a57d74d885e2ae38009434e837102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d2984c1eba2239493323f3b07d0454103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b8b4c01612479140167bd00e8b3a4f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bf6a3bcf89d179b3188e6f4a8ea42e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b04e516ec45b021a3253c3bff57e78106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f960fc893614c48fdee07bccea9b1d6c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8ed1a09236af9b9f83e667d1375ec0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9052216f9c7f4a59d487ea79d95a159c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac464ff22f35a39d3c9a966b5e95e8b4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5211fd2106993bb33a97c8078cb48b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c541f832979d8015d5eeff8b6a87787c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6ccb07a836575524ea29a7ae558126113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bfbc65b890823cda473ff4638321a4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d1d27d88b475d516fdad6184230d26115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098b500c21788f7b7eeee948b68ce476116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f7a9901238780bf74cdff033101fc2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8c1782e26f0e5acaf8043abbd1224c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142d741d00caa230db791841c90bbaf2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1ed457b119275bca0f0361a1331544120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f9c26b838ab660f288fb6c319a1e3b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b7bce9f7c1cbb7cec8a38258d0da54122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d64737a9c6c1e30f53fbe537406eb4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5279905a8e1777132df42d593c20f699124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff4a73e5ce8abb32ef48b00c6d829ff125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dea4d95f773a168f14b7cffe8c1564126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1218715011f7687df86db47aac8d7117127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab48138197e55fb64b91e8ebba8ec0f7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c142914094cc29b389963cc14c519a27129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4248ed492e53b21b79b284cf4f8575130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04021e14559a71b557e07172cac197f9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d5d038684f902771c6bbe7214ac56a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a134c2b2ba7962b6f22ceec01a482454133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18569a5cd412602aa602138fcff76010134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3014a8c434c9fcc4cd78690f4a3c22135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84adec0218d0e5dd9262ff8327d61e2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcf9925b1b4fc18581bf86fe468ff97137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625d1674787893b44a80e09b485e7d9a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e210b399f72aa7a8bd73a40f953bbd8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bcf76a8acdc72d66bced3144727777140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7de7c2dcab0082337d15a233633e5ca141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5dd4e363c47697e830010399e9aa5b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ed3985c72a6896f66f5f40bbf4c5e8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94836f0994b25720f0488f7ea7186289144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe0f1b38bbd10b5775b90b6744771db145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61506cd662c80f2b41330dbfe27fad8a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1bb55a44d8cb136785227c13dfdf67147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac65f84bfce68834fc8b9d88df72be9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c503fe02cfbbe31aafa6502f4b01cc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c91320b8d6f37a53e1965b901f933ec150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7541adc9809dee80875e1da10c6ad7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4059e46fee31be51dfee6c4698be3f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9969d936d783050e9810ae8d3973a77153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75cefe1aa72b3a36bd4aacea593698f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cda87a7813c269e24e06e308be0ceb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c767927ce8c6cf689bb806727a839f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0552a5f52403e03b6372f945887d9a7d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72d90773e85c5c1dc2fb3a0411110d7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca324dd3c19c4afad99da5ba4af3b01e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc36f350e4236242660a41e95bdb0fad160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f231274794ef6a6326a9f2fb662256b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1133f5ac7ad69c9c9e920b62589cc7e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d809e2e1fc501ce824aed4fbc202ed163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e6861361c144cea84a3340ae134744164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7391cc3e774dc667fab8ec61bff94e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab807cfbc268241acafc326898dec71166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcc7471c5c9ccd7e985255625bafa59167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d138285d6d7576a04735fd674e366c97168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13c6583c86f40ec4442d22fc87fdbf3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d1df8afe798b14c755fc0c48f5fe06170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903b3cba5c1d8d3375345dd4e86442a3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038a505f20fee902e35e8d3a9ed79db7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4370469615f538acc5843b1e98e0a95e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dce8c56d65e9d2b5c61723fd7ab3f0e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89dc6300ded1a330261762fe26d7c83175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d4feae391d9f2195a71de49f7242a7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecef3bc184cf64ecc1a82fb14a4c6d12177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd2f5b6b4da89f80154717e81bb7757178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a766a763884ac097f1c97a50af73df5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33afaadf6e02e7898acfb43100028276180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6983edd3fca2cd107dd3cea8652641181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa25a2b626b235a1b246383d38cf0c2f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35890b7a9fa8bb8661fb6a7c85dabd76183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b970f3549456af166464ab848104a115184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf2b29d3d63b038aded2cf769bf7198185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708f9dabed1b4799be4a5670f5565252186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daf063d797c1a5e79e1f19a85e848f1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0dd89700a702052f920117303a37aa188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb2c16f2df26f0679a98fc7243bf8e3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a019ebfb75caae8bdeaf8719f6f0ea71190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7ec1353c584100d816404000d396eb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60099b17deecde19edc3834e70ad7394192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c9298b7252113c0577afb5c1b6bcda193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d66d3b427b6ab1a8ed3e275c716f3c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622ca4630c9c2406d67defce461ce144195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed76afd6d658ae4ee9f00b8ed0d1fbc0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdb037acacaad186532e8ae7b16df04197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559ba1e3dcf4fe42c57d5f1278c89b6a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488479a4cd754a7dc6a1e2d3c29254e7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8cce105e756b482a7ae93ba1c1e9af200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d839b55fdc1176d3cb91b5bb50a5224e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806cf5807f7153b4b497baf1fee74832202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c948aab97669f5cfb0a22b8b09d5c5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da730477f8971d9a5bad5d27c52c808204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de207fe896d64863f5fbf12cf0289032205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeb604d323e698f7a542479d230ca74206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0464ad7add1068c4c99d11af1aa905cd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58731df2406861cc85a96df92acfd04208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937f411e2c327bf4f4fc0a8e65f5a495209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4553d869b8e09beee26495e3576b4a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44f4596ac45e89b2f52e7b234e3fcd9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84256e6e0f9c725fc4d586ab265b9817212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e093ca4c43c71aa9a9f5929ec5244d9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5486c620c84b59230a2e615ca2e113ae214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c6103e60c8b81a4d30bab59a48a596215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9122bb814ca3dea6496feda70aa3c17b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d36c174b2232ca29cc93081f8f7d2f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10407963472704dbd834936f20d0c89218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4635e5bf1bc03216813b531756bdd53c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961e87fd20ff021c1566ae119fc9dfb9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b91365118363274feced7b390dd696221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e8022c592864843efbe8dbea09a2a1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3565606133b57ea64c8307c3984f16a9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90170719a5d33f087b896501951015cd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdab81c0da99fe27943126aa81f1fe5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b5cd243535689cb04d7eaaa5d0ac23226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ec6bad3f30d46ec0ff797bb7726529227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc2e39687f81abc5ce03af883f7eb5d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d59b286ad7e7c629906b27164c1d5b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc58e3993507674b84edada14a03dd09230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cef30e60a5bfe5388581bb64154cca231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cc20930cec809a085dc32f8e269f2b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0534be9409267c9facbc758ac97fed8a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cc4e616a84e74988a99d0f9abc10ee234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5347292cbc7cb118407f40b2da48e0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67edfe59d9ed9d264c6468dd4d93be23236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15338303bc897e21028a85aa47cd3061237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2892bf425d503a68a170f0c1fa8d88e7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33ede70c5d65b8c6c6ca29d1746e6e4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c059628b6bc3af58d42b4b1372eddbd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12fafdf9984c1f2f9394ecdd32b9767241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59aea676bbd6a28b78146ff7e3c6c99242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a556d9e1a3d7a3e9b4356240a5bd1b3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0511b945d137ff98547284fc28bded244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe3bb5a288a6d32da2109f466bacdca245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9613e54b7b92fa8d439fff7415bfbd85246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac6a45a683bef0aff28dc3396463696247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6166718373837a4ee2c0abad6fb40cb4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83433a78f097e8be875e53e605ecd22249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e788dd78dba9495a5892f3c5db1db7be250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74c20dd052a8cbe1137779a1ae857bb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf98432f8c54f0a8912b3a95b7368c80252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ef2b2781ffcacbc63c5d383ee8f92a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467a5c61210954222d9a58dc11890aa5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5689d4121de931c345d9faac454a51255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d49207256181d03e5eb6ddb9fbcd1f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b279f065d606b4e75b69862bc12f3441257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2439298e46c97b1000a4a50667d227258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df5f6e723a3a840c38f415f276e16ea259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ae0cb5f884007b277f1b5316b3c7fb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589773da5710fbff1cfd511daf8aaff3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f682b5b30d71e5a37fab05e339eee32f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b7ad8fb0c0e256f605e4464e5ff473263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333ee5f5b013a4cd0fe77c21caa1de82264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb5708d9beec47ad9afc3d56582e38f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f43a6d8d4165c50515a71d40e2beec4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b527c87fdc95f40bbba754a8d668130f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688af7c802ad842ebca35def2a86a77f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c67cdff4d50b2625d593a1a67464e5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22636e19752bc5ad3606e2a05407c52270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7bb83931e9079cdca30804b8fa9d8f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7f6d4becc4948f385c49257f1155f1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af32b62685bc590c4dcc2b0f03e75a26273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e545bbb06d74fdb482d9a0b0a2f56c8a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c86a119fb3b063f3632ec48ac5528a4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c55a035172f6740e7d1f3df39a417b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e914b333c4d3b32ddee85b8e26c6f9f0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c429efc815de790b6a137ca129b10b55278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996141163c288931b0a8d671eacd0b3c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a452713f93494af54f0eff0ba3f63e6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3348f519aa2cff2bf3db3230a646bbe281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb1ada4ecea06c1b4f9f03b826c59c1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9c50ea6705517fb50120f66e414f0e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607907f6e592beb8affe64b670b97831284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e7675f3ad8a060815b3f4a349fdd51285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1947a39cc00bd56cf6ae1c4b7678b5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac0541087399ed2f690f66e754e680f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8fbc64680e756a31dba4798eeb34d9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c3845b062b7fbfe6d634972f846b69289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef676aac79762e662eaccdab85030f3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02a9298ec2e09b9909cbdb34f011c9e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf50314d764fba54a193f8b138e22c1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3add29fc5ca1beaa672e71b1a3161a3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff17eb510cf81c69bd2935637479c66294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6bda8031eff9fb453d588daf2a627d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f9fa9321e6c1178dcb678670265b30296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be616582fa7f64acfe2830245c517f3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122fb18112a6223f1e4292205cdddecd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d10fee3a69bc613b6345d4b8d5a8ac299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42ce5f92eecb20b8e6f5dfa8bbe5d30300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5a6708b21d627eb729c25227e04749301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9b81f04a0c3fe21210a9dce36cf846302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13db20b6fef3a70eb567db481554a9b5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a333c04a41f5c96a1088fd0ac3958e6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bce18a792a1a8c60183354f5ac9002305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa163419bd6a4f1494f6ec1d16d783da306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dc3bea5b465e116da5e5933cf8aca7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedca08edee78f90c89acaa0550eddb4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2043e4a4b77f78265ef404702cce1489309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9625ec9e34b601a4c6a681de3565e3ab310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acd4ea9c0511d4491275f86357d546e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e011f2095940194ac82bd531fc1be9ac312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9792af82432b8bc0ae39d63201f48ffe313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cc45a01956a54e4aeacc421afc5897314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ee122e8c20b4682a045bd755a285e5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cd53c52c0f83cfb7ef9732b041d574316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c910298e1e2e9aa37e53d72507b73c9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d240448e8e81d328eb71718436453e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729c3af943432da65c99c48cd6e745b4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5560b55727fbce595ec47accfc80b1fc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7370813cd6bb8857e4ceba38c2499452321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dce2f0735007640cb2cf1ee7cfa681322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ec6021197230aa45b24f8cd1bebee7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e1696d5b42d01fd543ba98ab855d47324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7c7d0c1f142dcb4cf34ad65fd6b286325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53a523869cabd66ad9e791892f981fa326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d888840a07ab561daa740cc6f01489327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6552f9d1ed5ec6d854ef6d951c773a9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6936af82efb0c23e25f09d098e7dd3d4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47748db69df821a673d998e4fb762bae330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a2f03115d8f90f1e8101c712c4d160331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49631c452b7e8ce0b27c54a4c4510660332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5631e4baec785b2df74fc046b11341333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892c3ffa97ce45d55514401f33ab1b1d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f09f6ff58af593a323bf8c3d6c71ce7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf7b11b335fb84239077dd2b14f6789336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9840949db2a0767d3778726656a9dbd9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8dd7c83c4f328d6367bd20a120001b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aaeabd62739e4b0aee8058e9b1bf91339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faae7e0a69418f9817839e5cf52aa72b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2b4cba19c50db533c93bbadc4db1f3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea3f5e07751e57bc96cc894c23b2aab342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59270ffce90f8c627e5784d9f049859a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21c220acc8edfcf51f270bf99ef1431344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ab0d6a85ce9e808b4f71928708c82f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c271098dd79e430fb466b536ae1038346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f94ca88f79b165f4d65e86aa17a3019347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b1d412c949ae403e9615b813be3f52348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17492d3dc43493a223ad8b85eb7bc554349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253e6d535b2d090cc4bc36a8ff592d82350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052351997c94ac51a6b3cbf05116a1d8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71828f54fb2a3c28c659881e1ad1957d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ecae2843977738b7a2f36635e16160353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3677bb5eb53f853a0841789fabf2d60c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7313160119c9a91818e0dae3eab320355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23bb5a4b9f91e3a07005e7643a6491b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a2fe2c012fb3a39ad4fd82df2d5a27357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d6ded376c4cee9e6ad1d6dd9bea605358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea88ffd64238dced77c549079da21dd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55eb97b47e6cca6819d68895994a2f3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997711fe6504c8e2c5b90ac85ddfa661361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d47f48586d0a3a5dbca501c1951b7d0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569103e85fab123eda4f35c7629a89e8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ee54b8bbf016aa5a85e273f636bd60364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c43fa01e29fc274f8fd2f34f32a3ee1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f77c757aae2444a8feb337cda0a892366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8c9cc3045cfc0f1de3b018bc8067c9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3786c40619139ca597823396f859bed3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70726bd6cd0b3173316b2a2135afce17369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf53c0e29953b19a6b5ca10024bd668370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d892ad54554e482d54d6be153ad0a54371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ec6c38a526983ef9c1c73a7639cf87372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaea9abd6fcfd970840ec581f16e08ce373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dfad1137bc39d0f6693488368c7638374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7d353e38dd9bf990ff949a20715102375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf582efcbb530efb8fd2364c157e7f4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9737e08c3f06b73ca7b5eba7352745ab377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf430133f7048ad2eaf189ff41f648e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85b1190f8c23dfab5952813f5a478aa379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327f96ca1313cc86d304235e969b6996380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06acb20c946f4ebfdc8aec0661d80fc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4042dd6060afc3ba4377e86b1d2e3eb6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7706339f1d554540668874dc1493c45383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5623e2e9c4db3dcb00faf26238cb0c3b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d09784f7a5747ce4d534c8564fdc9e3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16f056677544ec950c318075bfcffe6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c12a2b5878500d35a21b24515fee9d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade9fabb5e762a8b495b9622012266fd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2592b463b4bc84f7e6f66e2769a14912389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86e523a29a488a1457eb19cd426db81390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97d0365b4611c9272309665cfd3cc39391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1074f7a8ac420ec93c45c6e7796c2a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e23e153fc08ea8b8f4c8c9909433a0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c657776041b340ad5b9312ad0df953394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef79cea5df89099f2c9eddfa3c44acae395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88470ddc66a53e903934fe9b5c93fa79396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce4a9196209d3a2bfe4fd70caa43e9e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdf6e1e407c6bdd4ad08cdd0024594c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c817ce1419ffa02721b4d1a94820a7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0ff025119ced7eece0e28ec0b665be400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a953b21015ba02cfd697874cc828e9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4933c53118cd488f9c4398fcf698970b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb8a9da9312fbc854062fde8c08cd72403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b90e7e27ffbc75114f227f47b8b3d5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394c6d35cb3900d8d0a8c1c674df1ed5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f04332aa66ada35ebf1d3853119c956406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b695669dc3b551d2ee39fcc87634d43b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627a75e7c8a85d6ca2d047c2df184e22408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d5766cbfce36e221267ec8b89cf1fe409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482cd94ee281cc60335354828587860b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5c88a8203643660c988d9b570c7532411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609202ff9626c902e2c5bb2074eb6542412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8866586c0b95c95ca8ed1c5ec1b936e8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e40ef088baec29b4890ec507ecb1f56414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d063f4a8c714658f0ecfdb292a3c3c2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f84dc90ac2b7418285464cd844e7cd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e406007d096c54f42184ba39b082ab417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971282158336bf68425ba960e76888be418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3dae9d1ec9b3187e157c6a19b68a90419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab16c2b9eeb5a69a215cdbb7d02c4dc4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699f77e51b3df386a3e065f0f7b1f027421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b24c220208c4efd453012671196bded422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5991ed331c46fce229e5e62641595f1d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b4c20e1d8fbdf2a80ed24940370bbb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780e7b4152b9ba49373e2f5458de3131425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2cb50aa02242851bbf1c91575835e6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0ba439a0a91461cd55e6f7d86709e5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883c589316422a3c5f79f67011768530428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b12bad1f16db73bbb7384afecd14fb1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c9aad5fb4d1f54bddde32e4fb9b945430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2def71b65befdf92c7319781772565f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9653935892f4d21a762927749326fc9f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63ec5f03b23f5a12b1bfd042d6e06c5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f5b1afbd7b23d2efdd3a63d183fc6b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83dad7707838e22ff19e961b250111a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307aece24c8e628403b71d3f8737746b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee2f0b058d75536bc86b3b02df44c39437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f88fa9ad6e74448603f7cae28cf488a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122743b90bf84713dc0095dd7c91c5d3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4957b66515f74c85cf3d79d77002da5d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5760140eeaee071a4212fa008a2d74b3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8f191d82f48f61d30149a2f2d446eb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bad08c1921b539a1e7b8ad619a5294443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b74583f57670d0a6cbb8cf8d6b8f527444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fff0a1cc007e233855cf9153da5e4cb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232fb0ab5e803431e056a1f9662ef6d9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcb642edc214e1394f931d60d3aed89447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd46cf040ed22b07cde167d9530a3215448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d3560db1871a72f14fc39706ef47e7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d338b54c38a07b949d80f3e45f70c59450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bb44a782712c0a95399fa433f2dc2b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366455669eb6969f1aa4f88128b9205a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b401397f28e84602002497913dd596453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0bda32442fd54220bc228af42b4ab8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17ac845bb7ac217e478ade61ef12908455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196f1bd91628278b001fda9a73f8174a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d63dcb3ff047aaa9dfe385a646c037457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9bd9426eac173a4364242995ebe6c1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d495e5285dc50e36f322a92eb6e86b4f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68158e92a8d7942c1e4b45e22bd8f78460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dd84976c35a99f62c8c55171a1ab3e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5b15ad1c5146e59944eed1bd2ac183462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299bf1880f3ffcffda88435c4fe2d976463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12be16ad35f7dd2076da9aa0d278245e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb2aa42f3e0e8f5d5a764b26cd85dd2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6ff36b1be20db0f91003081011b8b1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bf7ef2200bb910be18f4c7494be1c3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f07cb10ba55a34e6e0375c955481dd1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72266a22759868952ff6c7464b952232469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0284273ab12bfa9959d5a6dc72a1d8f9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bdaf1f5366cd376bffe07b49c5611a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefe34e6cfd22d1772a9734c1111ba04472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5a9766f39fd5a58cdb65c063bba923473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db52951dd7acd466e4d860e0c1e9e2db474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae7122f448344ee0206e65c11760924475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9809e6dbd9fd757250b55137782c5e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362b16ebd702dace4aee5f9f1d8a31a7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27480a537d3b30f7612b36d1f1f979a1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65019204c488c8c678525ca4526e4ee2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7b35d28f47f6fe1ba7bb2867c3df56480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b1e2ba3658cb1a7782dbd72331df7e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f499d884a420027a65f17c311c029d3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d58f14cc1618f7012ef01f314e03ac0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7539f90f19c6db2e9bcde2215b524b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950c66ca1942cdc287ce9bce9505eaae485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5a90248d69bbc9e7e73ee9de0a0f34486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dd7f710a91f127d269ac01491d3168487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38678529e0fe7dd769c3cb5511831a18488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28f1cff52470ad5dde1b5146af1f6f7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8609ea3eb558ccfea3675e7e3a4fe5f8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb07ebd84999cb2221d0ba22cd82d630491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aa14de4ee3221da82df46834efbc4e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6608a3457b98cabf6438496e8edd1fbb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7422126b581d4ab7ef0be49c7665526d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b481c5d09a569c6f23d0321aef1dce1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d402695afe23c5f4d0cb046604ff9ee496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e0120943c8483d3a4c1a867a6a4e08497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d77d97bf0fb58c2ec3aca9a455eec18498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13c60bd21cb49f8c79e7d8d9efd49f3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c5149d0e7eb7e7ae5403b3d311407f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bc0452d8746e8962a498385d39c4a9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e90a98662e9870582e69d7e9b20ec1d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070db9966af818e59d70ca4816dd7f0a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d7c3876182e18013e9b53ffad333af504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807fe748debf9d2f77db96174ab42cd2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f700ea77248cde17a7a9c1e4311c5760506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a92b6b92e04d989d265164722a3007e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebbe55c1925ab429458ebcf1537a5b6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8642d5549a8b610d5fd80d18e8e64865509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eb94b574ddec760ebcb51ececbe554510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e226c338fb5fcdc4e4071514dc319d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e4700726dac3af884cfbc1c9ed665a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcc885855e38c0b49d65e9a5f7e4c5f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341f2b5f7ed035212161d8c528950cd5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79371afd482b72d988588044aab0ccb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5870f191eb374561f50ee7ff9b83e455516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8cbfcd155b58330b013cbc2ac8275c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c42bcabb392493ea6693aed67fbd50518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021b2f90f161def869035407c2e62b1c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd30376d8ec2e52c0354b671d4a33584520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf53b8ec2d230fa41534c95f37e97c5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d190d6d0604180927bc868c7abdf7edb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8267793fd90f66e40365ee7c635af63523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384f81d7c9dfe5d1381f214f649a4940524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf89f5a7da8865d5c13019b57bb456d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aba35321578071d787b941abd0341e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6b92b85475e9a0f2fb962c70e6263f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf3ae31ccd6cc85d5e30e125c54665d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1beb4ed89e43c69bc00369b06e6aeee529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c362e27d6ad352ffe937929f82c34cd9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca346030a51503c669beb7f7e619c748531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee2950397b2a751646d12864ab02b5f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f935b6477e56c5649084f708fe5dec533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80898a55b53a646789195a12991d1fc5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdd2d4c9b75c21c31ed8c91d85abb8b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48268594b299f4b37fc8322f7fe3b1e9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b7f0aa67b1f2a34e300ac882467fbf537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeb819a0c095563933cfb224f9431eb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3cc58965c8b0c75103738317d34867539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587dba2e3c049138d8dcb06002c0e6bd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e01a9f66863247184068ea66674b8f1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ff90ba0c6b63c6ec6c35b2e267bc37542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738c51d068113ef1ff037925e85d9f0a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfafc4636614f6440cb672fe3e7effdc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47da3c1e8573f517fe47c9efd2c5b0b0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62303635176eaac9a65bc4d69934f583546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71edd7e0dc7d3401330169fca7ce01a0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d70caf92cbf0881cbd710d0ef620c0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0cb8f45fbf5efde65a68667dd213c9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8b024b628349972057e1e5d261e7fb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814d2c8ce60dbe3a1a625d4a8b3e262c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6843b727f2c3b9594994c6b3f4ecb19552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0f390ddda0ae21f1836a69549567d3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a021ce1ec017af406d5492812c9e82a5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d4c1a353462c70fdf87b66a344660f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db96a5ed36b9fdf5e0ac1a40f76f1cb8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7e614b94271567175068215ed17ad4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd9967d8b87d9ea0613896fb295a67e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00512dd3aa9f047b2dd97b080fe4488559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f079a2cd67a432f541ac03e2a36805a3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fab77c8a6e0649220a432e57fa8058561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e401c96d2e16c3680d269a9d5ae806562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7558c5b297a57f96fa8d7c7de9831c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fea0b917d88c7e88a04c7b6605350d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b4b312acb2eaeb88ccb82e30be99e6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b220d2ecebc268920e165ca72cf008c6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14f22e6cce5b4a3956bc6be9af713ac567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973300330e0dbf1b21b29d38139dbb5b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac733f8e9d8eae0882c77e19d5b8073569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0050a253a644601439a8521524b527570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6c6a3c174962c2d05a72bf79fe38bd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e07c0c2b31bad1b4f230f2a52d7848572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0c782b4ba19d3650c78780d4f42b08573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0702b9a20c033d32c3b831902dd3f11b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd889cc58e7e7f477976476531af76f2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6c7a2f9eb2c58e62e19858585e58e4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe4238a9c95f578c903deda3d6ec71d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75c25ad90fcd63b41001eeee703d1ab578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6733d6a948cef51d2c27948569b09007579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7020646013d1739394ecef15625e4f83580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da344d4d3ef1b152d675b6e2dd17ba33581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f96396a17470d81872401dcc23e726b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac86fd3c7092e3d1f12256374f61d857583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fab75e7f36ddf9ba609876b3d5c134584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fa1e9b907bbdfde98b73a1f9993e3a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29f841b979636c3361f9d45cb51cf4f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7408bfc24a04dbe6c7b6cf58392aab587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b4570225d184252255a2884b108726588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb39003383078e42a49f6175864c129e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210531ed526df53245465e53580b03e5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9a6d6212e9fdb6470d8a211d950a36591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e961fb2d1b6beb14b547c5044687623592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd005fe2f2bca3161268e26fd14a2f40593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf32e3810f7d9a243ef35e18035d45d5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0f5cceecd224606cc92d95baaf7f83595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8644bca543cf1f97e2e232ef9353a119596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f011c75790616742614b78bf7860fb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c6434fe62ac9e5c72c024b37e68bf4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98152d4d0823c16e06730bdb5baeea95599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d69dda86cca939ae6bb3d3db333e8aa600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7286b54a4468c09621fa77ac65d4b2ff601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2504bfff2f902b5f8d6d8e169e06480602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c26029d5afdb48accd833dfe9c9c97603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2fd749159954066442d32d4c15160a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ea59e8ea61949b1a727c0e44c49a57605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388e294fb0e63570036831c7a2db485a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b424aa3c4e60168a6e07e31b80f40ab4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cc041b4279b80a95e7e3f683dbb607608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105edfff8901068b3a3bda36a261604b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df42b42dfbc608a62c020391bafc49e6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089341b9cfc95349b8936ef0bf6863d6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd1d1a396175ad6ba94ff87629eb5a1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4618bfbc0c1418bef852e3765d14d892613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b151853ab344fab70207cc9f692895e7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a75c79aed892b8c0f938011966db5a3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8ddcaf6950c3719e202bbcf423885c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7458305a953047fed3855c6b2dce8b2f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e316c11935672d626ef1774d5bed1e1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d6b407dab7462bd718fd7cf0427421619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730f378580fe7eaaaf17022e8feb7bc1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd0891e21fa1b73dbf551639197e832621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046f8c5aadeeceac18c110f0d83354b9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd85dea4a289c62e0c1078fa8a3bfcea623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443e138659278f5097398106812b95d1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbef82e4490af73c7b4a06929c6e57c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95553379e5f288b9674e3669a1634b19626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210addc3b839f1c2d8e3abf3b723b491627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cad7b6aa6c0fd51494318b53fda38c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8573c7366b05c65126478ef05cde17629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6848e65f7c0f9074cd372bbb86d03192630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9374d621bad96136a0c282db1f1770631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44a2288f4e6b60a393e1cc340bc3f2b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf0f44a960e0206e58309fa5cea4569633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ca1c32ff8e9c3653a0efab23bbc014634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c091cf78998cf7323316c1ed47b1b42635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6e056e810793c13be9e7b75468a1aa636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b43b31c719bf6f596142b8f2ae51a0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d680e41127b391fcd068f87904cbf7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0b38f2cbcc5276c8cfc055bc5f8e1a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5068aec7eae93f01962709f6451f87d7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6a4258896aa563d33b8119dacf42f1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259fb62006522603b96bb4fc5ea18fc2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65963169b2256206e20baec3c01c9fe7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab02202149b39a669c8ec5b2d6e05dd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb744220d3eccac93ed8763b3ac8405a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3d4625351e88dab082c7e33b4d7441646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2787c7033cd98dcd1e9e802b91f4a73647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca53456ab37bef69fa4b604fbe7dbc8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940cfe27b4e128610e695b1e5f740402649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2c0d4a4ce9a8adbc5c6baefb4213d7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df86c0d8bbd7dd7083301b78539c17c1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2ee4c5d2cacaf9d6c62080441cbd78652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a68a8450c9e15dce368064557e2368b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0870029c5fc3ba79c543a25ac71008654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8dd51d0284f46017f42985671cfba9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1553de95ec0b56aec0f57672bd9ad1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504859203e5798f2eb022aceafaf6431657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9789860b5588b84f5751369ff2548a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064c90bf14adc9a448d29dfaf5666349659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afa1224e3d027f425461eaab6c906a3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3502f6a0c712e9a8fe072e9f3b5635e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c6a050c262128bc7ae8cf928fb4e91662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db5ec604f103e408bba7a96251cbca5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a36b6ef50ec8e8882eed7181182544664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f73964420447ab9181ebe348b9b396d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1de8a39038b491a49b794aa84888a02666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdacf4f546b0c093e406f05a71cbf46667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa480ae867fadd94d91714bdb55eb77668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b44089abc4ba8dda131100bc898c81e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991af5383fadce7cbf73a70061874784670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdfe84e13329fd888dcbe16915668b3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c4fe6e8d2ffdb28c57e9b73afca739672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8770e0d70a846b61852db8e271047ac4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a90a2f0387aa2240a39be01d23342c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410d3ec24e903e320c992b7c8b7567a1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dd1354cdcf78df2075c7794034c933676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222da5f1db121a87c1e8cfeaf76f9b6b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33303e988a9106b52a2810ca99b6d6f4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0494bd6ed6dfc8eb989eb1667b78170679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d9472670c4abc579ff1449827b77dc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a9a63bf98ffca381e77026d65d26e9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d26863c4118a9ecb19dac5ce458f2e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc08209f7653dea4124c4892644a4c41683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3dfb3f3c170647971d38449e889849684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52b218af0be46efb77a9c220a5a7992685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ac975e2d2d6ab31395f7e6b01fe1a5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbe310bd1faaa13caa53be96173cf39687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a586d27b4d221e4769ae511d575e66ab688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41ba77430207342f8ee901bab8b30e0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db45bf9cdb0bcb4092e021529d1d335690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2359b8b775f9f2ff52a9885745540cde691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be90361ebff7e2c166fb95fb1e855b3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0460cd6da3d70a4523f468e29743208693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe1814c572d21cd766abb8833863e1d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20a55b277f81f527e9e622fbc3e4d42695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cf910096c7205d5a0811f8987afd5a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc622a594019f9b68af714af49aed25c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dd79373872022871eb389c8087527a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b36edc3b36b7a26d25fafc733605b8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f03cbe7c85eab1175c3fa069b139940700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71572e8d862489bd6dd557d4530987e3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c342aabea811fee51f2f010a05476f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72095af72fc27cfdc457df0ad5a811c7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b452cd10679a1f0e8c212b74ce1845f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812bacaf85a18c7fbf03309aefe10621705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3c82d62672d1ff8521e62f533c1749706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951104e12caa19c8d0bc363add48bd73707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d345f102b1c24c592b6318b6f12ccce708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061e5d12950e2d73c578fb291ba45379709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e546d6ba86cc37a0dfae102c4e8f28710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36f6c007af933a7c9bce3b416617d8d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93e4de8d23f23e13be0b7c7a83bb74e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3f067e59c03240cf8de528a5e57225713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2494dcbcc38890bd0fb25aeacf145ba714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6018a310af79bbead6e97460adb92b7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c531cbeb7885167cc6153b4852737e0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fcbb20bcfa093113113ff10c2c08f7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fca3e8cfbc4fd23ac35372de4204154718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd9d21b2a2518bdb5f2e6db1913d03b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4593f63b792e2b85ff81db4a25674357720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cb10aaa5a90de22f2f76a179564205721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f9d98c9d1268d0a8def288e4cbc5e2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5c48917e0e36c92b6f041bc2daf833723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caf53a8cc7152098b0e0dee22bef668724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5711412f629f1d293fa6e85629f2280d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0a867783926acf40974a82e2a610d6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46d7860efe24d3912266e44753ef0b5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bbdff7c278d142bd16e69242f2165d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2a8784d220f44907be1a429d77650b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43921295a35648bf41b173c1fc4e60fb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840ad9b94a8d07b354ecd211028b903f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5a65cba40d50bb91c4ad2484419fb1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420306a9e85af877cff683f4a91048c0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1391686d1bbd248d901d346410a0aa734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c82ee7e8b52833fee1217a32edc307735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9eecf97f04fcc199bd21cd707095a3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba5f12b89c972eac88f52af0b0867b6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0920a048f663380953ddf410317011738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa89f79d74bacab6199b865a9aacac7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fbc0c606cc3f5a1d6407307f327a34740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787b4aa09b27b794c908481141c397fa741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2663598418c56692be91106fa1154b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff98babace7b7fcdb0ce64d0c38afd2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b791af8b88ef366c8c6e789e17db135744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ae7aa2d5b64e91ec6d74545068c601745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e32d0186093416f337478d0e60b9a32746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb08e30e58ff2b72e44c0ef51bc15242747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee794552e1e12cbe134b2e0d2a719ba748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5e2d550d1250682144de06c0af36c1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7c1eb1ea329f50d9c41919b913f8bc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5071b8dfe08fcd1f9e2b7ad6643719751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2ee5754f1359397d09138636f084ba752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b560595a1c0baf976d9738ea891981a0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5bbbe67064958f082e6c5a9033b03a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e156857e2671cf38ab4eec32e1bb029b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c993da9d0937d68a186fd7f74a28358d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad633329f943ae5b03abfeb8d251e1a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28563ba69ac791a980b6d9c7f090111c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099113465cd5cacba078627f46fd2a5c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e33aeddfe80dd340f5cbcdb25125e5760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7620dee7ea81c66b5c01581414001bc2761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4751688c7932a5770401c3c9a8f889d9762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94afd2ed9dc3014c996949a7aa5edb7763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cd7111b571b33b5a9aa46b4a90059a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a37ce47047a746dd83473721173865d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a87a17b0cbd07a41b7b2d897ac7c745766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e272c20f80f16b34829cb5e34b0aab29767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f30d6d01730cdb98972935f1348a30768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7208be9b18e30f94f375d61c69453e769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf4b8766ee180d4e8042142dc467b0b770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9238fd743259b587da727580c4efe357771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479de2d4ece6d160dadee629175e4f8a772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0fa5525b004fb287d8e67f60f58169773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f8f231b9da99e60376f0cce4610a5b774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d323b041a8f38f8a60504f9e9bf51f34775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eaa9f2eb66b138156647d0f30ee071776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f6c1c32b67386d7de315a23e340ba0777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b190d2000922ba4ca44ab7564606a5778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a05b567088b23ecfa4311047038071779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba73ec7462e22fc6e50b197fff15026780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bafc6f9f9472c0ceaf5f9514fc872a781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d0b00a62dafa711541e7c390e774fb782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b258254dafbc22819456120cef3847783.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8e24a9bdabf8d46eac527d9792d5621.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c917bd3b9590c79473c4e3962ef0bf172.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7359b3ed5c88398cd184ffd1bbb72b393.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb39101469796469f9bfde391fb3b1d54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d45e1b0cb6cee23dd8d73d749520e65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e745d787798467eedd5ce2c21e898b116.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44bb5105263d037e68c4cd841c86ec27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bf2746cd360b9603570bc2941b6e3d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9697f88a831469b4bf186a7725f7cf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a1455100201c58546368aecec49dca10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2818b01a2590f6d943f71b94c8d2d4fb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2a68a3fedd999aeeaa30b8eb6b28ed12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9e61cd02c8523d5ef56737d5821f9913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd2ed3d3711ee1d4dfb1d91e1512a3714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44124ad7974fe883bc2da341738726d315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfdd79edafc7cdad25e6a69f73db7c616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496648591103e63d919add0d4dae41b217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d425d0b9c6abd6b134016355b6e18618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512e6f973695f3fac326391440047c4819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0663029b283200f9fa27219676ed116a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99854c8a6580551cfa9fe31935dcb21121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3198c1afc4fa5c23b1897102e2bad622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cb172ea8108b4d25154ca7e394cc1223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e9184d51e2d9699162f7bd3be6ce8024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1271a16938a2500c201e5a4f68134c3125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274e68b8ebceb3694eaa0847631f43a326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe5f0599e34baee22e693b8545f9d9c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954539d48d6e6f9c33c6a2ba4f6809ff28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe70aba0b8836d9965a049267ef3941b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0570c6606691aed383c1894b626db35330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b82184ebf7d3cc34fa2a76ab0b8ac8031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0fe2801fcc807b6babd2e3269cd55a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76d66830dbbccdb9d8497634452fddb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31e6b832229e8f582521d932f3a865e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480b1c450194d9a889e0164a24a4076d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b728f887f3d37773c353aac777048a9b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7477406b2cfaa809c1d5d7fe0bc1ad37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693c7eb9d557b8b280eca9442399830038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d429c8bbdf82dcb968b50622c2524ab39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bc8d88a433bc83912107c7c0e3763c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be94a7d33854cb4c97c00f73114b9eb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d3a833256c749c9a68a57e2fac4bb442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e3ced7371f42e6aa987b441eda966a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d770982c6aa20b998632990aa04521044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d8f3a10411bfe6de2c724239490a3545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025af3f5d3a8f2e7d809199831c0fac946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795814178de336a299ebdbd3df372cc847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d5a5a8c2ec2471babe73fe28dece3048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280474b3a5045547ff0245ca03b093d249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e926d9dca72c2e000bc20997184ace9050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d066b5b71c250c6ed84b0d7486983251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffa5644502b7f9bf7187a1a13cbb6d252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29ebc81313ef22bef56ea6b557d6b4f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03efb901fe27ebb0d3a6551fadacf70254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1146ad273c25338b5e5621576fa3dec655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cafd4a303aee3dfe586a00f1ffe586856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a403bbf3607952962fa6b74c42d52ffe57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29f354e3ad786c2c7f3cb1a5733789558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbae08daca3609dd4c3631f98bb9ece659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b868288aefa12ee699387007076579e960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fb423647c28191be0e5815859a17f161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b866a94d9c2270d43c24adccd3267e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b097d71347740f1f3ff3ef33b9dc22763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc3fda58352be232d1cffe462ce6ed964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a780d1f6875ce0a61ec4051547062265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa66e050c8ae19cdda35dac2d142c6466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34239d663862f6d064ae86719a4ac88d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7338acd64d26011b92eb476794f6c868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f52326d56db913e8a166e499c9e956369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d72159f20976557f0f8736bf99de56d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32a1e9e9971903279347e965f29397371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f89765363e8757402e82cc3e27030272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b93c70b6a02c8046e53ac6154f6589c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006bae54cef8a0eb149b83d5f5c44c0274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f9e8c281ffdc1313d91639bdeef1f275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a377cb2655e827f21f9b42ea6364fa3f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19bce76fd57af35b211dbb3c082e0d277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5160e33a7c6c76335b20d06a44429778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a66d6cce07cf1fb8d4bcf01c474faf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3c8b0fc9cbf01915332a9ca1dba3c680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8391350b1057c22b5dbd366e61d124581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d746e858477cd9c99d1bef491d23fde482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdf47c0c1acb7653c6b2d37c877be3f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dfc268baf94fdaba35bf5dd94b963784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9378f8a662f7dac3bb68932c4059e77085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793ad38a25b29193702c82eab3f96bd086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1e5b02a0d987ab15f8b60c67062efa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fd122cd6ad15166727ee27ada66f2288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099db00139ca1391c5ac7136b942cc4e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591984e4adbd0a04d51c33db87915e5390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8558a7ffca7793491af8a7f3e7c85891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475d846df3967768a860ba1f0271758892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a91270647b8f8cedc767ab0545253e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0070f6642c936dd026667d05df41dee494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53ee9bfb2f32038de9f3dc70cb17d9595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8d5a07ba8f5c72f3d5b883b8fbc7d496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05900e6b81a4867f4f3a32ff13d39de97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21e19f0fc610c0af23b3f6fd91df62a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fa2cdc5d07bda6e735edaf1e02718c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f230c2ba3d899772d307037a87631267100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad014e493b1382b3e6582447cd10250101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22da5819753d4298fbe5ebae98fd14f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7664b830363f313ad5941266adaf62103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05a181c417d89b3094d5dca0b357cdf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c55c0b70a6746559c4a0ce3b1596b2b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbe32c22d38b20f56c631297654eac8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801de3c03770c7b2bbd426f1c3582d82107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d9ad023fb35c46c26c70b41764670d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1306407b905a41acd1bd01320eed259109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc65e83ef01dfa7b4957adb0b581132110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f695193a1082ad73e4b586407e3373bb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869161bbfd352fd5cf126e12bfdc36ae112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a8898ed875bc55b8b27a4279bf42b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac26e85e5e9b29f644e4e450dbe625a1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb75030f4c7d82c174a94e37a39798de115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5111b001768a4734e02e1c79406287116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2148a7cb6b0889e8583ed700dd9ba37117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3ef9c051b1d5774fc5f81cc2972f98118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa20e5daabf9e42de26b52c7a7d59da3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e4fc9e8ffd98d51b8aa5a970f26cb3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc0ffab89c3e290f285c6e3d4349180121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a2546c4df43b8c13c6f9309a758f82122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763734f4d231b4f824313237c8ab0378123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b0cd77570bfa589c854a0efabe079f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7b26605d322b0bf650e26baa31afd1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e2e611d48c81694be66b811e222020126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bddfd0b1ab045f9fc3bf3ab3022f3d9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d941b9f5586bf99e1c52c63ca1c2740128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a83714d9fa93a4972aad417df67948129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58205680dace559b90b6da3fbb1e21c4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f6c6ae52389e38ec9b3666dc10d932131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890ac7a9e52bbe0022a546397b7db389132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ff4c0a65a895e4787010621754ca50133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7027ab044a19b38e55a78fc09e1501134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ede73c6a680090a6304a45ed9c68e51135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46d67e3dab76c2a275c3713a2e6d318136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926bde4269a4d04ba6c86c4eb958d3c4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc33a111b524d9b3a7948312d3f8d0db138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124c6519e51dd642fe5f5da2d2ca8fb3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb2b72ef6e8cac567ee677463f0afc5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6e737bef1d1f1921fcf22322342f29141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209b4bc56b262134e8de8a631e9aa992142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f51623656691f1542c0b1e1dd8f27b4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5673befb289aec7fa8c85805d240a135144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a59f99f9465eabe8033bb13cffa88d1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5ce01bd569c5bdfbb17bfac3040f51146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18815913cb43699982c2ca3bdbd66d5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d89224e26044d7c32c298c88ab728b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f79b24cf4c900f7b2e3c7bc5662da16149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b23bf2b645261dfbb7dae5435e7089150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8985860e473fde8c6cac03e6a56ef014151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5006f69a7563a793b43e34c456a9a40c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f171267a9410232d09b6a871b78a040d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fc30902e0917c341459639f84d007b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0727a5c3f205672ac1f0de5946505e9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b0e17d0219a5c2f321de3bcf19fe9e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a7e7e9800ba07647beb282926c1e6e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c364635031086a54858fdd3952ad2bee158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41940e1778dd3f395390fc84e8803903159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f45758da98f4e1ae2ef446182aaf9c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974824da93e886e99259b25a37b9b672161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cc3f57c3960b2ba2eff15a2a4c776b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e5f983270622388d7e6dd67f43813c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1aa7623005d443b1ba816e8878f223164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7551050c75d5d6afa4d205492783f581165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6e4608b3c079f14c3ee2b0af65b4cd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c577aaf7ee57ab249a1ab86002d8ec98167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c717a2d4f661e3fb7c76d860d87ba2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa82f788af142c14e85071ebd7446170169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ac2e1858046a4279032552bfd30b49170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8839174a814933749b20981d81463b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388a948200636333e8de745c1c5ecc35172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4be056369b6338a8e75b03a643b96fa173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbba103973b718f19367d6eaa4843adf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042f8791fdedc00405b819aae39dce4b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779f2ab797a66fee67ef00eae0ce71a0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8955e02a2177ad5ada349e3726e82535177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44cac0f70eea99f4de6104adef166c9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932f83bdbeb6479776d9730875bbc9b1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d181d8111bb10378e277861ab6d6c5c6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4599cd99cbf41a10932d305fbad508181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a170f59ac4429002e32e18742f4afc2b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb01512c309a6855dbdf67b7888a7e98183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04ac33b5f133977b1be01811f79c080184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864fe047a299d296cb5d98f0aabea7cf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc00a271aa8325f6211d64b291d2677186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235ae40ece7cf9c1c2e2c3fdf2768c52187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e05c8470bc0691992f00793c8e3385188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d2a591432df90feb51ab867939a5e4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d010f64002abe4f83639668f13efce14190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf5f06577ad13367321c586c9d40394191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e42b2d6e2df07a668179100da6774b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3636b13e1719ba2826ff62968b169fb1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ea06e636d6049e6f7c0a50ad9bd3ee194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f38029c93e1b34c7d642b67d5745904195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f8404057f535477aa66a2b55d1f802196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e8bbf60cc6cde8f156464cc383ed8c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910bb27c9d7d6fb3cee326cfc6d66075198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf015145feb9515f2c87e74e8647971199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ede5ef0a31110bb2e28dd279d04a7bc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10df677058c554a363ed5377dd883c3b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5772531bdd35ec47b6bd49471587a0d1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f2ab4e6b8a113a5bc140cb94abe61d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0fced6d509df46960883a7a0acc543204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59c04e8b2b071185b6887ec033f1635205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c7bb17170108e43e9fd0ffaf73369f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d7225d994f4d6564f78ab600304fa5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a48ec38a0d2012038ad8c7326f7494208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea51853cdbba1e0cecd77ef846f5303a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab1875fa82868f65b7ab2939037e0cf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152f95415ad6749cf270ba00d109e3e7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d534e4ed007610bdbb6987c3e20bb199212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3e79b9474d921d53acc7685164999d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42719203e2a225ece9f8f63aa8543c43214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffd7bc156699f685d2fe7d2dbc0a24e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c5bb5d3efea1842692567fe96017be216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81481883967f9a4132a7836204f47c56217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bb7d9934af50ab1ae61ac4b06d63fe218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bca27f2882c3755b7dc569ff7975a7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9726b26d63bcbbd19ef2eb5fff3304220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01adc50928498a67afd54861405142f2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b639e5dcbc81a78adae5457e0c224adb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12228519b8823553164d6f8ec0e1d711223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d736b85ce931083520a069277d7399224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def73591ae9d6f90bd0457a5b77fd451225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b435fef8e71565457e7c181f060d09d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f5d6101653991b4dcecfcb2b151871227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23b15cb35f35117f98ec3b759673f14228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7280d23dc59b0f3d946fd5382c13c571229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161258bce0ee9ec5ea5cb92c023ca925230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5389aeaa721cfba74d998304a1a98f78231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c646bdc7a0431d67049dc2223eabd7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31d64426a60b3aa37a9d1212a399a37233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2fc82da047e400ed2ffb1f251f7741234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23070e95681bcfa7ac9b03254717ada235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d67b69d31957bd0871d016c837ae3f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44532b966a1d2ed1f82977f60a53b1dd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635f68e64f80b610a23490f1b5fa085b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd232d2889505f1282a5285df50c7f4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dc51814bd5b8062f4bf14ffe8b23bf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a582a89a7ce489186db9407f63cfc3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6a66b23ec27636fb1b174484c6a535242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52db3c4f9a568e052dbfdf13ee66ace243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30176a79fb442ee9ed6d740f37693413244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e66110fde17da4c8b2ed73ca307675245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6164a13f2bba92a092a73fa6d558c1a9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76fa6e74592e54014f9ee156b538e6b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0262904e5c085c21bcd417ab2698d0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a3b92d53d57257be778c118b67ccc1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573e2f54f1fc567a8a4ee43ce395d6cc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179e7e90d1702c2e6c52b9abfde18a8a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2980405a81b4b3c7f034582be49f03252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df5e3b163aaf4dbb5b10be02bcda7ea253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de09f7e7669506559818738152169a5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54171a75a30391f64928c27dc9c42b1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2060152699b271cbd18c6915fec86fec256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65ed11e0e02cd352941eb57bdb4f586257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34119ae404d36b8859aa9ebf40c6258258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45ad920a04d97a5e56ffdae4e2c49be259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e258431ab74aaf11a92ad9a1fa1034b9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf2c098106c39225a15b2dd055bb59a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b5b811e551ce6f9b782b1ca214d28f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30931d0d553b25506a66a70e1760d0cd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc113635a0a1bc5ad434f387f17f3f6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982d461b4bbbb47bad85449bbb2e7089265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c904cc875bceb7cf32b2f39ec76622c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07de8f99ba9ab1aaa9fede9f939570aa267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdd62411afd6a324b965ba31e92a6d2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0724c299c340567cd1e9d83003ecb5b1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6656c6b4aa57c64d067261d792c3c81f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590bcea84dccecd62b1cf748a2ac3ff3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dee791d030b753007b50aa4e349fee272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780ed1f98ad40f042a77ed62d7a51187273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6dbb225b7634fa0c6d63b399beae17274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a126ed9e08f288a53f82f4f626c43fe275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05859c1f102a98f7a296c9f866db658276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d7b82e898fbef305f0d8cba28dc3dd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f378c874c265182c0bd2b0b4969de77d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c2c0799c2e75db4e857a16d3c63261279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d2311a896d766a86f35fd5a1652a65280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c2b128edc0d88b33ae9a3e480ad07b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bae5cfe56dc9f7fb981cd62cff2995282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137b8d3cca01a67f88b6fea0e5c430ce283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c42ce52f370ee1817f019cc3e127cd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d0f0cc31fa1a94fc04e8b26d57783b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e25867fc574fed09275265200527dad286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446d17660e05b2675819c7615bdbe32d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901df5e48faa5339bc3b233818d0a334288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc97e6f14edd8e698b944d50e67cfd39289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e57492afc798bc14cc85d83939083a0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f55f500148f295bc105a8cfceff03a1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c5bb1299990db4d79e80f2842e46f5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf55aad215e78518cded40a9695566293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3922a831ceb6b3180d75f1f835c31b49294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce20ae46e181142ec03d37a3d02f7d6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb029a900bbb8e022c2f30bdaf58c44296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3d027e68412df83b97fb367c1027f7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba68ca337fc2fad00243480aa300c77298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d73b6a2e6dbe9db152f0ff1dc76e16299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac453d7c493f080ad256d3ee4f0eb9a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876c3f08d5e9a995c80db8320cd05b8a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7fd0875eca8938a0b76d34b58fdd74302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4433549434d945c4ee5c0b8190351f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c43a5dd31b95997b152d00e4f6601e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdfba910bbb5eea3cebe15800bc4ad2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2bdab8943cbfae9b3fa9008c712d9f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a7c9b90227cf06c918ef34a06239b7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97750c20cb7a1ea36901ef9fe0b9d832308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f126389be5e18cb2b2337dc58ef102309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108d56e144aa2217d589079a410041c7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713415dbcc71e9234a53da79589cf778311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2703ddd8ac8fa7b383e1542782f25ea2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef228168ac926dd57aaea9c717ff0abc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a60df20d0cfe9b0efa51da1919f197314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73e1c575799ffc683892c7bcdeb95a0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48c9e196ca4c5764701c258252d818c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5114e02de2f5266e240ac7a72e720cee317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e73972362fa8104c32d163e2c2a594318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c015057a896506b5c208b05fb4a44efa319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a3cdf7f21186d3bb4d6e2541d2a8b3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6ec28e9272a004bf1b30a5c83d4430321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44a57d44ff472e5931673d3cc6790ef322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa1ae98140c10c7767b00d65a878637323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c690a2e4a5bc1b3d667cc93b67c0a7b0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5babac546a9958bb1127d53cf71f1f7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04470f46ece38f3311c5e8b9d228bac326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0214f0a06128ae1c37c6710b2ff215c1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8340ee2ecc7a65a254036767d9236a87328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db1bc71de13a86c30bf5fdeea0bb7ed329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b9e1e7fea5f93626a4966fc96ba5e4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9ae6dc62afdd208cd1cce8703ce92c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c99e0ca786d3085514b5e6bec61b4a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016d8c5b26524fff77815a3412e6653b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f23e35f02a34a8b5b949dad5674fa8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3acf9b4780110f2644c76ae4ce363ab335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc030df17701eb9c746a4514d9fd6105336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12d28124fbb5e69e9802bbd4c13669f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ae8cad757d9af151ce5a33d6809af7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a51a631327b6eb9e88048a310801f0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bd11897c14b321be7868152a65241b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a139a46ce4470cfa9d81fcc24122c34341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d5f9a6bdf7588b1e1096bf13b6ec86342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9d554cd7ecfae9e0df0ecf34e32e4b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2bf055bc10bc566fd983b1abff23e6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55da0e95ab5e752c2ca3abb6a2b3b48e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4d10917b64113fd1566dcaee095236346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4caf0a7e2073ad69be6ea12797d8ef6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1129fdf44a7105715bf97a55e9dba857348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067318ed8b8d579e33de78343fecd118349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3606fa2509160c0fcc7928f9a2eb875350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f329d8074caa7cd4ff7cf8fbb6a9aa6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159e1753f9dc14e9532843e7acf8e4af352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046828b04e46041184eb167b82319608353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3d6d609c4d38f1eb42b385fab35dd1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c06a1078b851a255cdd93411ec3ab9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965e9954123430aeb1549c431daad6d3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8823b8871d28a948f5a4b2cb4630618357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1edbc726d909db17c5a50ec2a4e93d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314a4b620506a7bddb2a4adbb773a863359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc3456c90c040bce5bb816d1379c7e6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefd57b2aa70a2a8282ccd36e33c2c1d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79f991ad1e3dcccebad703ceb8f7e15362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24650be387753df2896f8742cef47f46363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43ce60e9184f3a68dc5cc5cb3023116364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ae4db5446bbfc2e9d6fdc88c5ae5bb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632dd7cf4c62d4767820098288522904366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9597fba2ea82f285f624dd83703ac6e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6570bf17eef42f76fdaca6262f3b77b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b790cb15fba47cb708a98d9ea77c4c7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26df0f2273f62c0270c7af12e9843c0b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d35c7a7f63bf76ac909b4fb63c544d6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3709b698f3f4a1c189142399c2f2e458372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5e71effac42010a18a5c634853bf33373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c6d1a41f4336388fa96cf19a91fd59374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559ad9927d4efb2c009af392f7b39601375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a3becdcb8fcdfbe45696e57cabeea1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6513a18c46aa515e361d4714bbbae224377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478c36138a624c02fa9e6c3670425b72378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb4ad61a0736544653e658f04c8e580379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19bf547867da06746dddd1b71d73a65380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513178c6407b32c64d8bb742ab00eb55381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210c614695b256709578a3c10f484a8e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0b96b504da1f18f72d309610d1011b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb575c32de92cc77280f4234f5d763aa384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af6e4e1e782011e12973b78cb4618f9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577366fff49329a66437463573d636ea386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa254dceabe4f5ed02a8fea3404eef387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05f205ba880693549e070ac2f0455cb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb31f38b3dc472f7692e102024ff134389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aedee9ca2db4b6c002e5c53dcde7d5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949a7b195d29af39e49f7e4eccc91769391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2581337244773df9dc3e53497a965f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595d54f2c2a6cfc6829ab86c22032c74393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e025cf6025341c8ef87f56a862c651394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab358f053ab5c75efaee697e21307302395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d834ed4e41d35b2714980ff9ecf0377f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806e52cccda9fe2f9fe53289cedc3af8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4cd9917250289a33ed0eae9d1956bd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f64ce18693f9c2e07c82cde5df01cd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae932f967bf473b61838f467715c19b6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab58b95c901828317ab8a0a263f928b1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24d41890b5963b3d9dfcac8d6e78066402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c43aa0e4ffba5eb2f0aa3326665a18403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3250ddd2c0de349ec24ef808df30da9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ba26885289ca8fc137b56c840ff8de405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48750054b9a3101d463f20791151485406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea0f9eea705b998500603f68fde49ef407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6067db747ce1a42ae8a48b679dc9650a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24ace9b2b6e9d2f92713ae38c283e91409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470f1b764efa68dc9364777ca1e6f6b6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb2b785022c9d8657b2cbd1a0ac5ddf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8d9743b6ebe0b02fd1ab88f763890c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d04d443c7dd278f74f3b5dfd66a585413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147d913b0e57ff5ae932e84efd53c928414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b3ede5e4e089b46ca2b3b40aca0d23415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3720c16161fab304cfac0a7a6c04ec7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623955f9a3c0511cfe7dceda4bb9b913417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e357e51bb3ba4d701ca768ccc3331c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6d5943da637e2d134015ea2ca37025419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ae12f7cbcad0132738fef1b9682ad9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95351dfe1dac5faab1a8078e71d82a4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0409a938fc6b6712881a6e823f3119422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186ab6024fd5d8acd3b17307d43b65b8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc94424d97a1fc713cf1db91b7d94e1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901078c2acceffd2700e83991dc93b20425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71254a7d8d3e52a144742701128b910426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211614e7437fbdb71575f21fe3e227bf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363d46cce1fedf5c422084b2bb984453428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42290a9271a0c455aadee49cf2395cc8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242c3ae0f30a7a508a7dc403f9640fa0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695aad99cfccff9d2125123df11cff5a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b120c1a9784d86e270b9ba503d99e87a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0253ab1f77c7e6edd1dcf2df9d7c7bc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f28e19751ef350589d01bc6e2b483ab434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479e0e31e6f39c037cf4597d2ffb2b0e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8afdaed8ad2501d95538067adc8823436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb8aef15f56c7e6acf996d2ab506230437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd997a3dd6843acde7ed80a59e3673c3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81232d4297ebffb59e6224fc5ff606a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916062fe903fc6653fa93b36e1ac096a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66845d55d6a95faf600d2142d34ad391441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef28dc984cf75fd181ff774a104a60e6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26a51fdd04ab60502df6f6f30b3d758443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1156effc957de33b75b61473c5011780444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96f8ebb411121e3c015c30e5a3e9a6c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f130dc2d3882c82520f4474d7fb98c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4287e74a5b80446effa8bcaee0e2d046447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcd90bc424a9971e81bcdf38e9f36f0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cebb8dcc0bef37f4a9610b930f52ca1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1859660239175421fbc5114d0e4de5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12a507f3bc9639a12c2a5f2412ccac4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5589a74ae5e18e45cc50036d5610dd7b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8144dff31e89185c4dccdaf6b0d9c52c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7051cac269642258a35dd1883e553e5b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553bf03c46a66d1b154952e8e4db1dc0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5207d79770a7a961a897535fc74aedcf456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fef5581a3b0717eb978b68b14f72c20457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e662052c2bcb6f9a811a70498ce94772458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36c5d103c796afdae41aa26544ff943459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d86d63541c7955b9417a856dab82f7f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64578e7465ad130d89afcac5d2d6a9ce461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b157a3ae87ed483fcda651b60cf8f0b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d170a51bf50fe4279aeb364616dba3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77da4b3b54aa4c97bedc3d76c0e5d280464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c96dfd8541264b71c6581879bef6fd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db492e245dd08ec8009adeb36ac88b89466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee28e5ea22a4c557319b283f1cbbbb4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceaff5733249164dda53da4f0a67186468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664c66853ad62be8b446f9803812f194469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c21ca8d3ba4debdc0005d1cd324613c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b9269c518eef76d717fdff57bb3f13471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a3f123fd6717cd6ae315e68c55b718472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac6ae98d897df99a678176f474eec72473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b0b2d38de368294b0dc6f18689a2bb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9233471556b443bee0d9785dd95c54475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2b37960d123d81a2ef06bc07e49269476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75523618d0a99d6bbc98f50a6fa3ca05477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64565c16b7fb551915a0b16191b43918478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26acc4ec7595611955f5dc3e74bf9094479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df123ef9cb66ba237ba129688127abe3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70b1f670e287830c31136333362925a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a485d167f962dd41ec9963fa254f20aa482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc63f8e75317b749c3ab4cfb49ca2d8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e313582f8194c74872f387ad819b734484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23525ede9371c190553c1b35087df27f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96a542f8196f0fd2e53fbc5046dad89486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67841d4ec0a63608a360f82af0c65d33487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7287086fbb5d6e2ab73a7ca171a37ee488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d486f0c73c0b96c12b79d85926e1a6e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d86e4f75511bec3806f545b92f531a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9d71bf2f37a8a665f57cbda3a17b23491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965dc5d3cfa17ddc28bbe6815c5dc487492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bd26c96fd9c01e444587cb1303262c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3f532b623202388a9b1fae029db42d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76c0668e37e0d6a288b2c11808f1183495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf7e5a886cee4ee4858e7597741f744496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eb7079095c8dd5546116934f1b54a2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55729424eb1822b4218b1139c012dae3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7680d81eee4f1bb94d3c7cc646ef4733499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c349708d81848e331fbab7fc1810a308500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e217a36266b6a3d9a1f841998b550df8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abccccc5350410ff1e19f2cfb55846e4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3257da6d3a8709788c4a7ef9ef7795c5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a489f0a380001d30049ba62b729ed61504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300195eaf982c35dbda8897595c78702505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cb78ce277e68314976b4b890a73f5a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a888944a2c1a27f11fb952b30195c388507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77912ca7b355bf3cba8a254c8abf23d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7defd82fa20264268d748eda0cfb752f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd64ed83840dc198816791f22f14cd4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6f6635629b12f37b447828b7456eb6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bb4d263b39da30b93c1beda602d53b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d929fd16b32149ac79235158a61c709d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204bf25e7ff6cd6034e3ddbf42abfa98514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82056203a57277cd64e58dd08f7eb7ab515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aac0e9cb3beb0cfdba0f7563dcc2747516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d0d4311ef6ca9d7e83d284e3f45c76517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf1769556383ab06db86a2f91d37a44518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdb4aaaaa20320988d26249bb26843d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ef242b31a91f8c0762215016db9b08520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bb4dfb253cd510ff3c5a81e14377ec521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6f0b8f1579666ddaa5a39da1dcf423522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b016737e08d9aa4c50c33e2a64b3108523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1cc40cfac1ed9ace374ecf773516ad524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd452f927a7424de6ac723d74eac27b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cac6e4aa643c9d10313a0933daaec3a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e557fbd764d9f7454354fa477f06ba7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4538682bd20fdb2e909f5671538e12f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e37a841101717462bf2224e5b4226a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcbc44e9081df44375ea634db9131fa530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e102e2b425db50f70cba11c97a0ba8a1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef35ddec6d23ba1daf167baeec8b42f6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b4c92be33b75c562028f065ba2f214533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5455c2d992c9dd271ddb806751260784534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a075a7f5254a275f0a3152884e6b5f5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2601a401dc69b6a21f4ff85e1d39824536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28279cd20e3a5eeab01271083270257b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b4d8bf10d4a18e2190083f739fa17b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf76671988310df34879589d3e43f23a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdd2512e0cc844bc5a3948d3caa1924540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb223c22a26bbabcb54c6881ddefc6d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32894e58517ebe2280018dce0468e620542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f9b934db4462d22fb0e59dcc045544543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e54d193a8eb26ea0968537a6782eb67544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee3a1e451b1ec3970fd05ff1fabfc37545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf83ed1fe404d1e58d4ce160328d802f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f205dd8783a9c46a96f4ca9cb8e9b333547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a402d251331f8cdab11cd5675d96518548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa416a14a66ab3c8d79826a1e6367c6c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7338ba3b20400d07a3ce057b1e69c799550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a43d8c5fc3ac89d0e567a974851fa77551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cc6c6597add856b15daf3e42320bdd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b07228463330e207be48151df7ec8a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6008fbd5e9343a925741c194b78a4a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84168d6773d58d3a58de17aaa1d45838555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8bcf78f27f935a73c9840fe382a9c0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b6badbcb3ec689a76ef5da6dc263a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ea686b71609a623996e2c04c6c2a0b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f32aab854a58752dff7aa35486ac45559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed4494c0494f90ca1728ea232381047560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373cf2689a1f8eca323665e7a6d11e3a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4907584075c3308d3fdff882848fb5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b0a7e1fd7b76678b237c45335ee4c6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f566291d5175e4d8afb4634eecaa5f67564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019923dda8fb36ff62cd3be55c28fbf5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de49507ede8c1ce3582b0a3552709186566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75cb46aa12b0efdb8938f04f00b54b3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b7c33d7b50314d6c5e5e5c7fe59044568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863a91797471b3577012e3023fc78ddb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5681cfea2e5396ad48e1fd482109f6a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82ae6a678ff1f00c6f8a01a437b8afe571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939a7e2a6761fc1e3c7f4aef9d4759bb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baaeef39e3c7e41c025db54c6bd0f07573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb89e3b836f675d53e91b3cc807b66c8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69e1ee5759399c026e4bb456da4a175575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b79404b0f5dc2f228a612e6e2b2e4c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d87513056605408787c6830dfd95ae577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12791c5a56d65adbde2c6facf0e3032578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f2c23ed099152e1b367a87a7a6a1d2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17c24a9d12ec1e038d25e14e9fb4272580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7909ae21a78bf941310e64f274f13bea581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c422051c21a40038a678dfd697aaa972582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1802c3079a861069f8c2b838927b88583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2781a48bccd8b887fce6448d6c6a09584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eff412b206a1f2e271928cf8337cd1d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc19d731f97f030af55d54ab7367873586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3e7dd417ae2a46aac40eb24b250875587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263f053bf09990affc68485a1530f495588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bd09d4da7681b05db924f03ba920c4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1eb2a4f43ba67ce279378a64991f9b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953c578a93e02e31a465dd64fbfc2409591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a00a8086cdc66e0a9d971de302685e2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a7f004e96d47903a8e57461d8b6406593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60941140391ca3b216146c9b726664c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8767d26f7d642eaea328e2965a7c04595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8712d57e26adec9374ac6b72bef5916596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319b6dc7836a78358725aa1c9791f299597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd57dcba9dd928ecd1828c0b3eb31d8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04043cb1884ee9ae48e96c36f5a2d60e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d620c9eb36d5a0d881d3354f68311915600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a106a5fd05490969fba7d74662a179601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24848c242465e3a8a3b3f25a3e3b763602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7698708675cbd26951819eb9a4a50c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d330e862c7c7ecf491e397b151ab3af604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75ed158547e94c30aa788f4589d2498605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd61c8a4584516f9680a78343e944551606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1417536c5624bddbd7078760d3e8c781607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a190aa48ae139a72c39f6653371448608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3eb92cc3703a0c841db09941481ff5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb371b60f791a2db67ff0171b7869c8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5ffe876755cd02e0f68da0b86df06f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508574b42279aaff0a59f2b5054121f3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21375132bb634a123997eba7952c6680613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368911aafd834500c2c5c59a1702a1f0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e59afc25c084d234f21cf6fb6c0edcc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488767849cf7bb69ed291a810ec07cda616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d5ebbdda15a16e7494f82da72aec22617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440fca90603313949f630a2d4216dede618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65606709ecd91347c921039bb186b1e5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd30b96c8d2ceb631e8835f61638dc0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c2e6fd9c43d12db4796be70e72e001621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef2fac8fc6f85fcbe45dcf333edd2c9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2407e8905ad88bbf7b3373f54c887ebc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dff283d69003d500ced7628f780df0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7727d176b1781f6fdd20f03772690e02625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc434b0420b1790a261378112ea08a0b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711b7907c131bd9acb7edddedaf25f95627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213ecc247ba81909159e69823e79839d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f109994d7bdf6dd56d2897ec84c080629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9346818280a7617f070e6adf4b6c626a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3e553b3eea268ba99ea6164cdcd9ef631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e0ba7d6d8249ea3f688d5f9a37aab2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79992ce35f752043e28db917d2e59da633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a5f2d22afba1a9fa1e25ec2787966f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fdd7ed49d5b58f3bdf60425588d5f5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fa8ece96f8dab843b82c5ece1d61e8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab87c4820bc5dc2ac1140bbf511d88b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96463fb9b75319927c440482dfe0e4c5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac411d63763cacbbdd1949a9dc9df0c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e808f528379926c8718a4a754e27be29640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfe09f4597fe356522024829befa5c6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3090578e7f97fe0a587ad03c49dc41de642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd79b29590ade4f82a7786bfb3d53ffd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3822c9452ab2e362db52d375f5a84d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abd71fb8c68c43f04f8740af37abe68645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0716323985756a956a51c0308e3d161c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a470a896a85ee4caf01ab67ed6a52e01647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b17406dcf21e64b042debbd86deed4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c68fb87529ac85b175360e91e698b9e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f32ee302443368b4a4663f651eecca650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf3d31bd5e8949950e1b86a85457bb7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4146bc32bd9576476b04e097827c656652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d17b3892880802d2fe5ac20e6e0efc3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428c317af8f840d944464813e271660a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c62149aa0c3d286379ac807a500ccd9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5721fc026d4eff4ac5788d72bc9359b9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6ffd8e4277a8df6e0124794dd717e2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08356bf1126982244ed1dbd1a2c4b7f8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96456dc077feb48945818d86a429f3d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dddee884e7bd38d84ac45b6eb7235d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f3e18da4a84bff8a5aa0ad20d54d28661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2cb8bed2efaadac8b66189ea19f6fd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894f5548d0a32bc70e3bc3fa6de6ae88663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4628aced9a223dd3311f068d8185b13f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3add45f895fd88b8cb464c77e594121e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b557ca151299828a1d7fdad63885dc3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fdda0742488f07f202ade8e35d71a3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6457a543d19c12d2be4ae752c4baf8cd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d0d7a3ddfde38daedea475745238fa669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51cd11fd1fcdfe46f2128986684b59a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417c4a0dd9bbd76af5f50f18d4a516e9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aeed068e9c3665a15396f67f0c6286672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8c3a309a9453c02b7b5c0b46a9a831673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e135e77359f4cf3acd08ca75f3e63a7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f77d597ff64c939b5e7f042bb53ecf9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198a8f3fda5fecd393e82fe4113d487b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1767a3974a378e1a09e766430967d5e8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10008b3a88cdcacb459a116afd3dcde2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62d56bf7945fed4998603561fa4b06a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e21def6933f91fa841c36c0f271347d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea807105fa5181cd479b3bd4731a61f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a458ad90e242ed3f89ae9feedf047a1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbe2a85554ffbfebd26f9229075c0b4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c337dd0c0b4549d3acb177682744c0a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed7fd781338bf153f5aacef77ee69df685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a52c5ee6eaec377338da7bfc463d26686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd1739461d49a2302bd6e4b48e45b80687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8730606557e5fd7016f8054deb89a3f0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eaa17bbc670c9a15514d144f4aca65689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4477e7e5ba2556e132bac0f61bb198690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f973a214a1062c2d5cef4a16a5b2dd5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771fdb1bb4812dc820069f9d218aca44692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf167819c9a2d2de51c64e4164b379fd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c344be03e6039b1d7d6dec8b93c40310694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433c512f74bae8ce840f9d263bdc0ed1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2237def51c0763cf1d3bd7008d1c045696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a144b54b2950912eded58e332bdb78697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6ec6fcf3987b9efe6ba53fcc17e724698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff305ee08e437d2926bb5c5345d377d0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9bf39ef039f35c2f416452e4c23900700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a32b2ef9f9c9150a78532221d60455701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf5abf1c6a24d362da21d2051080bcc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2ee2d92c88bb8db5c1096577273b4c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b418896b806ba2139dc7ae5d20fda146704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7455b499cbb196766545aae5f4f0f3c8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75334d0460146412cc41df06c839e7f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43236a2a907e58d01b86aaf75fbc85d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8a2dcd9a625a0bce0949e0fe8030fc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1bd29e90ed9ad0f2172447bdb973b9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84491020ec161c7dfb0c6a079daaec45710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d9e7218a381866d48904efd659f0f5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53e3ec6602ed5935ccda8b869d1846a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4854e5f9ed5ce9131e7441f5295b7cbc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c73dbf6c0e6ec653aacc1018e97936b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dda1ea70b15a10e71af41a9675d800715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468ee5a6c379560743e3afbce6d2bbfc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e79fac9a2e504018f511a7e616b6274717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efd6052d40495020a7432b788575b75718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010fff7c3da95e4622f2c59de6dae5df719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c649b02af44fe51c105a3047ba353aeb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6623acca344b1ec20f22aeaf7229db9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7e8496ec161ee5371fa2a80e16983f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01d7cfa43208bfdf0fdcf8c6438bc11723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818a29b0db2bf649ea085f1bf5371aff724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ad6bc7f9eaff0748d2d080271456fc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d292e0ed8a83cd436a516198834901726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f57f92453030fb172c4d35dc6652bf727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb03ce93ac124aac7d2f925858c4364728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d043ecc41f56fea83fc2126e144db5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4660f1cc3e73f7820d60c19d67891c9b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e786ca4624a97970a4b6e5124da5d3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3051d3567fee4b240209e1639caf91cd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91562b334975dbb68944c38a5e2c52e2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d520ad00959f08eeb35b82f624745d0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75892668d6f0ce62f4bb2c87e3da78ff735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b7ca3e5f74bac7328f88860ad8d9db736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a07236cecf5f126c7bfc70c3f8a4f7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c35286205ed21f763137e971590164738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedff741cfe0616db07167529b1d6ece739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b4dec0727087ba233ce92cc90cfb66740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbc4afac72b2c7692eef47e1cb938ce741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07b0830f0d704ade204e1598949a67b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eb00429505e12e18edb1e75b4c2afa743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d37dd4601d0f0104b0c21f3974e33ab744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6baa79641aa25561aafba0559c7b28745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbc746d2e82c9e986708a2056315389746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a4e8f11b1e239957e57c61473bdc78747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d55860d80eea133bbb35280127fba15748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0ebbb17d479fdd75c7195aed694aac749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5083d7785d3003067f69b43bed16fae2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae77e4c3c21e9e571e2d85f96efeda1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d79ec7fd90c5f86cccc0660a86f3b5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21db55249535c177cc2261516f92d41d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746b08aa183e07db33898afe60002b30754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6e06d5fe21921218beb79bce6b6e06755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732dc395804262f7867fe96038be5f10756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe399fae01ed6b75b9638e2ab440cd56757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a1d4d4ec09462df68be50552172ced758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b4b5bb5ac52917f065f15e81ed760a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5211abc3b2e8f40d6a2b842c326773760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b9b528a64146bb3c36785eda5da909761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8b5c7e3909bd64cb87e6f8a87af162762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4105a2207b0ca92eed25515b31b96028763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d79c2c0e0862a0f2c3a13e3dfac48b764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2519d02119f89625bbf971fa0562f150765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce84918bac2ce513bed15307ff012b9766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658a279d365a9925cf3da2c8920addd4767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f958254eb00e95e00fb0d1a3371322768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf5dae528d1a4d40013c1019acda127769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8084a20122c69a9e0a97fef043e926a770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0859a50da9f5082a6e417139b9b014a8771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7fb893fe253094c712e031cd94d59a772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0c3cfeba9d4bef3afbecdbe411d939773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afddcc552a7dbe6b304f7bde7a366a0d774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e664186decdbe402780b2fe756e49a2b775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3528fee571bcdf42a09aaf973b7526b9776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d2260ac987855436b35a88e06bb8c2777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144ca34cff03a5983072509c3db6dc12778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956f4e50ac51b22681b057d01e0fc967779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e803e7f954916d6f834a909a8cbc0097780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed38dc77a88e165cc7f3c1742d60b14781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99e244339a740d50740d2069cf8540a782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110ce21a44a5ec88c717521746f864dd783.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>